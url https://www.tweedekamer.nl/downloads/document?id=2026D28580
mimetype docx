--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -1,3190 +1,2289 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="12B6E67A" w14:textId="77777777"/>
-[...28 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0041011D" w:rsidR="0041011D" w:rsidRDefault="00782F40" w14:paraId="014B21A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30872</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D" w:rsidR="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0041011D" w:rsidR="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0041011D" w:rsidR="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landelijk afvalbeheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="0041011D" w:rsidRDefault="00782F40" w14:paraId="207F927A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32852</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D" w:rsidR="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0041011D" w:rsidR="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0041011D" w:rsidR="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Grondstoffenvoorzieningszekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="0041011D" w:rsidP="00782F40" w:rsidRDefault="0041011D" w14:paraId="336C55B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>327</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="0041011D" w:rsidP="00782F40" w:rsidRDefault="0041011D" w14:paraId="3C525F68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="0041011D" w:rsidP="00782F40" w:rsidRDefault="0041011D" w14:paraId="2548B3E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="0041011D" w:rsidP="00782F40" w:rsidRDefault="0041011D" w14:paraId="10F86F4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="0041011D" w:rsidP="00782F40" w:rsidRDefault="0041011D" w14:paraId="58D516A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="36E9FBFD" w14:textId="29CA8174">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op basis van de Europese Single-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plastics (SUP) Richtlijn geldt in Nederland regelgeving voor bepaalde kunststofproducten voor eenmalig gebruik. Eén van de doelen van die regelgeving is om het gebruik van wegwerpbekers en -bakjes te verminderen. Dat moet ertoe leiden dat deze wegwerpproducten minder in het zwerfafval terecht komen. Daarnaast past het in een circulaire economie om herbruikbare bekers en bakjes te gebruiken en hier efficiënt en lang gebruik van te maken, zodat de grondstoffen lang blijven behouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="4974F36C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="26AB6043" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op grond van de Regeling kunststofproducten voor eenmalig gebruik gelden maatregelen voor het gebruik van wegwerpbekers en -bakjes die plastic bevatten. Hiermee wordt gewerkt aan de Europese verplichting tot een ambitieuze en aanhoudende vermindering van het gebruik van deze bekers en bakjes. Nederland streeft naar 40% minder gebruik in 2026 ten opzichte van 2022. Voor een nadere toelichting op deze regelgeving, de maatregelen die van kracht zijn en de Europese context verwijs ik naar de eerdere Kamerbrief Wijziging regelgeving voor plastic wegwerpbekers en -bakjes en stand van zaken moties en toezeggingen d.d. 19 december 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="45157C22" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="17989EA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="550ACB2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In deze Kamerbrief wordt ingegaan op de communicatie over deze regelgeving richting consumenten. Tevens worden twee onderzoeken aangeboden op het gebied van wegwerpbekers en -bakjes die plastic bevatten en wordt aangegeven hoe het kabinet naar deze onderzoeken kijkt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="36D8C787" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="1A214FC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="0AFE0AEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Communicatie richting consumenten over regelgeving plastic wegwerpbekers en -bakjes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="4EF57E63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft in de Kamerbrief over evaluatie en moties Regeling kunststofproducten voor eenmalig gebruik d.d. 13 december 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangegeven te kijken of er ruimte is om de communicatie richting consumenten over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">regelgeving omtrent wegwerpbekers en -bakjes die plastic bevatten te versterken. Denk hierbij bijvoorbeeld aan een (grootschalige) consumentencampagne. Gezien de forse teruggang in het budget dat beschikbaar is voor het thema circulaire economie, is een versterking van de communicatie in de vorm van een campagne richting consumenten niet mogelijk. Wel blijft het kabinet communiceren over deze regelgeving richting ondernemers, als belangrijkste doelgroep waar de regelgeving op gericht is, bijvoorbeeld via de website </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="0041011D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>www.minderwegwerpplastic.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Ook zijn via deze website posters beschikbaar die ondernemers kunnen gebruiken voor communicatie richting consumenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="3AFE6B77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="4D6D835B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...71 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vergelijking van de milieu-impact van eenmalige en herbruikbare bekers op kantoor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="7D550CB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds 2024 geldt een verbod op het gebruik van wegwerpbekers en -bakjes die plastic bevatten bij consumptie op kantoren. De motie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boutkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzocht het kabinet een onafhankelijk onderzoek te doen naar de daadwerkelijke duurzaamheid van bekers met een plastic coating (van maximaal 5%) voor eenmalige gebruik ten opzichte van herbruikbare bekers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Als bijlage bij deze Kamerbrief treft u het rapport ‘Vergelijking van de milieu-impact van eenmalige en herbruikbare bekers op kantoor’ aan, uitgevoerd door onderzoeksbureaus Rebel en TAUW. Met dit onderzoek is invulling gegeven aan de genoemde motie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="42D53CA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="0984451C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoeksrapport biedt inzicht in de milieu-impact van eenmalige en herbruikbare bekers. Er is gekeken naar de milieu-impact van het gebruik van drinkbekers op kantoor, voor de duur van één jaar. Er is hierbij onderscheid gemaakt tussen de milieu-impact van één type eenmalige papieren beker met 5% plastic coating, en drie verschillende herbruikbare bekers: van kunststof (bijvoorbeeld </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hardcup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), van glas (bijvoorbeeld een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>theemok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), en een keramische beker (bijvoorbeeld een koffiemok).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="325BFB5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="0DC727D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek kijkt naar de milieu-impact in de volledige levenscyclus van deze bekers. Dat begint bij de productie van grondstoffen en materialen, vervolgens het gebruik en (in het geval van herbruikbare varianten) het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wasproces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, en ten slotte de afdankingsroutes (zoals recycling of verbranding). Er is gekeken naar een breed spectrum aan milieu-impactcategorieën, waaronder broeikasgasemissies, materiaal- en grondstoffengebruik, waterverbruik, toxische emissies en effecten op landgebruik en biodiversiteit. In het rapport is toegelicht met welke data en aannames is gewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="2C4FD253" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="0D44799F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het rapport wordt zorgvuldig toegelicht hoe de vergelijking tussen verschillende bekers is uitgevoerd en wat dit wel en niet zegt. Daarbij hebben de onderzoekers  een uitgebreide literatuurstudie gedaan en zelf een Levenscyclusanalyse (LCA) toegepast naar de praktijk op kantoren in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="16FA7679" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="219FABCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit de analyse blijkt dat de milieuvoordelen van het gebruik van herbruikbare bekers in een kantoorsetting aanzienlijk zijn ten opzichte van eenmalige papieren bekers in een kantoorsetting bij een ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>steady-state</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> situatie’. Dit houdt in dat in het onderzoek wordt uitgegaan van een kantoor waar een systeem met herbruikbare bekers al is georganiseerd, dat door de medewerkers op het kantoor wordt gebruikt. Voor de belangrijkste indicatoren die in het rapport zijn uitgewerkt (klimaatverandering, watergebruik, landgebruik en menselijke gezondheid) is de milieu-impact van herbruikbare bekers lager dan van eenmalige papieren bekers. De onderzoekers hebben ook ‘wat als’-scenario’s doorgerekend, waarbij ze hun eigen data en aannames uitgedaagd hebben. Denk aan een scenario waar herbruikbare bekers vaker afgewassen worden, of een hoog percentage papieren bekers ingezameld wordt voor recycling. Ook in die scenario’s hebben herbruikbare bekers consistent een lagere milieu-impact dan bekers voor eenmalig gebruik. Belangrijk om daarbij op te merken, is dat het bekersysteem goed moet worden ingericht en gebruikt. Dit betekent dat herbruikbare bekers veel gebruikscycli (kunnen) maken en er efficiënt wordt gewassen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="058E4831" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="3E74312E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoeksbureaus hebben veel aandacht besteed aan de uitleg hoe een vergelijking tussen verschillende bekers uitgevoerd kan worden en wat dit wel en niet zegt. De gekozen data zijn gebaseerd op een uitgebreide literatuurstudie en sluiten aan bij de praktijk op kantoren in Nederland. Dit leidt tot een inzichtelijk rapport, waarin wordt geconcludeerd dat herbruikbare bekers in een kantoorsetting consistent een lagere milieu-impact hebben dan papieren bekers met een plastic coating voor eenmalig gebruik. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="0A8F8017" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="3E31A5AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...202 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoek naar marktontwikkeling plastic wegwerpbekers en -bakjes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="3A9EE7FB" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="11ADEE50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Kamerbrief over evaluatie en moties Regeling kunststofproducten voor eenmalig gebruik d.d. 13 december 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is aangegeven dat een analyse wordt gedaan van de reductie van eenmalige bekers en bakjes die plastic bevatten in de periode 2022 t/m 2024. Als bijlage bij deze Kamerbrief vindt u het rapport ‘Marktontwikkeling plastic wegwerpbekers en -bakjes’, opgesteld door CE Delft. Met dit onderzoek is invulling gegeven aan genoemde toezegging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="589C2E54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="7AAA405A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Sinds de invoering van de reductiemaatregelen voor wegwerpbekers en -bakjes die plastic bevatten, is het gebruik hiervan en de markt hiervoor veranderd. Het onderzoek geeft inzicht in de ontwikkeling van deze markt. Daarbij is gebruik gemaakt van een inschatting van de markt in een eerder onderzoek uit 2021</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook is gebruik gemaakt van rapportages van producentenorganisatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verpact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, die zicht geven op het totaalaantal wegwerpbekers en -bakjes dat plastic bevat dat op de markt wordt gebracht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> CE Delft heeft op basis hiervan onderzocht hoe de markt eruitziet, in welke sectoren wegwerpbekers en -bakjes die plastic bevatten gebruikt worden en of er een verandering is sinds 2021. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="3D61949D" w14:textId="77777777"/>
-[...48 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="7073B5DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="22146176" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderstaande figuur toont een overzicht van de markt in 2021 en 2024 in miljoenen stuks. De onderzoekers concluderen dat het aantal plastic wegwerpbekers dat op de markt gebracht is in 2024 grofweg gehalveerd is ten opzichte van 2021. Het ging in 2024 om ruim 2 tot bijna 3 miljard bekers, ten opzichte van meer dan 4,4 miljard in 2021. Voor bakjes komen de onderzoekers op een grove schatting van bijna 2 miljard in 2024. Hier heeft volgens hen slechts een beperkte reductie opgetreden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="02EBA9B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="25D972CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FE822AE" wp14:editId="27873D89">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62E81B4E" wp14:editId="7D6C79EA">
             <wp:extent cx="2984422" cy="3319630"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="720989112" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="720989112" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2997997" cy="3334729"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="09E13C1C" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="2215B5E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="35EF6B4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De grootste reductie vond plaats bij bekers voor warme dranken bij </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C3356">
-        <w:rPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>consumptie ter plaatse</w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="008441AB">
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De onderzoekers verklaren dit door het verbod op koffiebekers op onder meer kantoren en onderwijsinstellingen. Bij gesloten evenementen, zoals festivals, worden nog vaak wegwerpbekers gebruikt. Deze worden ingezameld en gerecycled. Bij de bakjes is volgens de onderzoekers nauwelijks sprake van een verschuiving naar hergebruik; wel is hier de trend richting papieren, plasticvrije verpakkingen doorgezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="3CF45EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="05E42700" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bij bekers voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="008441AB">
-        <w:rPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>consumptie onderweg</w:t>
       </w:r>
-      <w:r w:rsidRPr="008441AB">
-[...37 lines deleted...]
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="173CC73E" w14:textId="77777777">
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zien de onderzoekers een beperkte verschuiving naar herbruikbaar. Het aantal bakjes voor consumptie voor onderweg en maaltijdbezorging aan huis is voor de onderzoekers lastig in te schatten. Als het gaat om bakjes, is hier (net als bij consumptie ter plaatse) nauwelijks sprake van een verschuiving richting herbruikbare verpakkingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="1CB8DB68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="7AC5E54B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk227924447" w:id="0"/>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> Meerjarige monitoring zal moeten uitwijzen hoe de aanwezigheid van bekers en bakjes in het zwerfafval zich ontwikkelt.</w:t>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast dit onderzoek door CE Delft, had het kabinet ook toegezegd om cijfers uit de Landelijke Monitor Zwerfafval van Rijkswaterstaat te betrekken bij het bepalen van het effect van de reductiemaatregelen. De Landelijke Monitor Zwerfval 2025 treft u als bijlage bij deze Kamerbrief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="14FA5726" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="62EE0BAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit deze monitor blijkt dat het aantal bekers en bakjes in het zwerfafval tussen 2021 en 2023 een stijgende trend vertoonde. In 2024 is een afname zichtbaar die zich niet voortzet in 2025. In 2025 is bij de bekers een lichte stijging in het zwerfafval waar te nemen, terwijl het aantal bakjes vrijwel gelijk blijft. Meerjarige monitoring zal moeten uitwijzen hoe de aanwezigheid van bekers en bakjes in het zwerfafval zich ontwikkelt.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="1F58547C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="6142882B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="506ECCC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...40 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reactie op deze twee onderzoeken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="45B31BD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitkomst van het onderzoek van Rebel, dat herbruikbare bekers in een kantoorsetting consistent een lagere milieu-impact hebben dan papieren bekers met een plastic coating voor eenmalig gebruik, ondersteunt de beleidslijn ten aanzien van eenmalige bekers en bakjes die uiteen is gezet in de Kamerbrief over wijziging regelgeving voor plastic wegwerpbekers en -bakjes en stand van zaken moties en toezeggingen van 19 december 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, in het bijzonder waar het de regelgeving voor het gebruik van eenmalige koffiebekers op kantoren betreft. Het kabinet ziet de uitkomsten van dit onderzoek als een bevestiging dat afgelopen jaren een goede koers is ingezet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="7D7CEC01" w14:textId="77777777"/>
-[...16 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="033F6192" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="318ED171" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit het onderzoek van CE Delft blijkt dat de maatregelen die van kracht zijn effect hebben. Met name op kantoren is een grote vermindering van het gebruik van wegwerpbekers te zien. Hiermee wordt een grote stap gezet richting de aanhoudende en ambitieuze reductie die Nederland wil realiseren. Het kabinet ziet ook in dit onderzoek onderbouwing voor de beleidslijn dat er bij kantoren, bedrijven en (onderwijs)instellingen een verbod geldt op wegwerpbekers en -bakjes die plastic bevatten en dat daarop geen uitzonderingen gelden. Deze beleidslijn is uiteengezet in de Kamerbrief met reactie op moties over wijziging regelgeving voor plastic wegwerpbekers en wegwerpbakjes van 19 december 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="37322E2F" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="4F05A6C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="26DB2EA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd laat de Landelijke Monitor Zwerfafval nog geen scherpe en meerjarige afname van bekers en bakjes in het zwerfafval zien. Een verklaring hiervoor kan zijn dat de maatregel die geldt voor consumptie voor onderweg stimulerend van aard is. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beprijzende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maatregel die was genomen voor consumptie voor onderweg wordt immers op verzoek van de Kamer afgeschaft en hier wordt in de tussentijd (sinds 1 januari 2024) ook niet op gehandhaafd door de Inspectie Leefomgeving en Transport.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit lijkt ook het effect van de maatregelen voor consumptie voor onderweg te verminderen. Dat heeft een meer directe relatie met de samenstelling van het zwerfafval dan bekers en bakjes die gebruikt worden voor consumptie ter plaatse, waar met name een reductie te zien is sinds 2022. Ook blijkt uit het onderzoek van CE Delft dat de 40% reductie in het gebruik van wegwerpbekers en -bakjes die plastic bevatten in 2024 nog niet was behaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="41989B46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="16899C88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dat roept de vraag op of deze regelgeving voldoende effectief is, of dat er aanvullende maatregelen nodig zijn. Het kabinet heeft er vertrouwen in dat de ingezette ontwikkeling verder uitkristalliseert en dat steeds meer bedrijven en organisaties overstappen van wegwerp naar hergebruik. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="04055A3B" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="3846C78D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="0E624444" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het kabinet zal in het najaar van 2027 bezien of dat inderdaad het geval is, of dat er aanvullende inzet nodig is. Die afweging maakt het kabinet mede op basis van onderstaande zaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="64869AF0" w14:textId="77777777">
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="6AE1A896" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De uitkomst van de evaluatie van de Europese SUP Richtlijn door de Europese Commissie, die uiterlijk in juli 2027 wordt afgerond;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="1AF2D490" w14:textId="77777777">
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="6E0D720F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00F23624" w:rsidP="00F23624" w:rsidRDefault="00F23624" w14:paraId="70D156F3" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De reductiecijfers van wegwerpbekers en -bakjes die plastic bevatten in 2026 t.o.v. 2022, die het ministerie van EZK in juli 2027 ontvangt van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verpact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="14DD9520" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afweging of aanvullende maatregelen nodig zijn in het kader van de uitvoering van de Europese Verpakkingenverordening, met name voor het bereiken van het afvalreductiedoel </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231476853" w:id="1"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en de hergebruikdoelstellingen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hier wordt het komend jaar nader onderzoek voor gedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="13AEA0DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidDel="0089102C" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="2D5D95D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sowieso geldt vanuit de Europese Verpakkingenverordening vanaf 2027 en 2028 strengere regelgeving voor ondernemers die afhaalverpakkingen voor eten en drinken aanbieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De bedoeling is dat dit leidt tot minder gebruik van wegwerpverpakkingen voor consumptie voor onderweg, en dus ook minder wegwerpverpakkingen in het zwerfafval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="7A499631" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0041011D" w:rsidP="00782F40" w:rsidRDefault="0041011D" w14:paraId="33CDD7C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="0041011D" w14:paraId="792C5DB1" w14:textId="18642869">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De afweging of aanvullende maatregelen nodig zijn in het kader van de uitvoering van de Europese Verpakkingenverordening, met name voor het bereiken van het afvalreductiedoel </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk231476853" w:id="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D" w:rsidR="00782F40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
       <w:r>
-        <w:t>en de hergebruikdoelstellingen</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="0041011D" w:rsidP="0041011D" w:rsidRDefault="0041011D" w14:paraId="0DF32F80" w14:textId="30CE7D05">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">. Hier wordt het komend jaar nader onderzoek voor gedaan. </w:t>
-[...37 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="0041011D" w:rsidP="00782F40" w:rsidRDefault="0041011D" w14:paraId="1D24202D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="00782F40" w:rsidP="00782F40" w:rsidRDefault="00782F40" w14:paraId="36134B4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0041011D" w:rsidR="004E5D09" w:rsidP="00782F40" w:rsidRDefault="004E5D09" w14:paraId="1D3CE0DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0041011D" w:rsidR="004E5D09" w:rsidSect="00782F40">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2108" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2279B93D" w14:textId="77777777" w:rsidR="0008542F" w:rsidRDefault="0008542F">
+    <w:p w14:paraId="0F5DA4D9" w14:textId="77777777" w:rsidR="00600D33" w:rsidRDefault="00600D33" w:rsidP="00782F40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C40E5C" w14:textId="77777777" w:rsidR="0008542F" w:rsidRDefault="0008542F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74075356" w14:textId="77777777" w:rsidR="0008542F" w:rsidRDefault="0008542F">
+    <w:p w14:paraId="4294A029" w14:textId="77777777" w:rsidR="00600D33" w:rsidRDefault="00600D33" w:rsidP="00782F40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58150772" w14:textId="77777777" w:rsidR="0008542F" w:rsidRDefault="0008542F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...28 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C23806A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="65A6A5FC" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="00782F40" w:rsidRDefault="00782F40" w:rsidP="00782F40">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="18B89648" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="73AE8F8A" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="00782F40" w:rsidRDefault="00782F40" w:rsidP="00782F40">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C6A1388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F83CB3E" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="00782F40" w:rsidRDefault="00782F40" w:rsidP="00782F40">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45542A40" w14:textId="77777777" w:rsidR="0008542F" w:rsidRDefault="0008542F">
+    <w:p w14:paraId="18E4B201" w14:textId="77777777" w:rsidR="00600D33" w:rsidRDefault="00600D33" w:rsidP="00782F40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E5BF27" w14:textId="77777777" w:rsidR="0008542F" w:rsidRDefault="0008542F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12D7BD55" w14:textId="77777777" w:rsidR="0008542F" w:rsidRDefault="0008542F">
+    <w:p w14:paraId="0B773935" w14:textId="77777777" w:rsidR="00600D33" w:rsidRDefault="00600D33" w:rsidP="00782F40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798723B1" w14:textId="77777777" w:rsidR="0008542F" w:rsidRDefault="0008542F"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0A507FD3" w14:textId="77777777" w:rsidR="00F23624" w:rsidRPr="009D4417" w:rsidRDefault="00F23624" w:rsidP="00F23624">
+    <w:p w14:paraId="4DC73676" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="0041011D" w:rsidRDefault="00782F40" w:rsidP="00782F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D4417">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="009D4417">
+        <w:r w:rsidRPr="0041011D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2025/12/19/wijziging-regelgeving-voor-plastic-wegwerpbekers-en-bakjes-en-stand-van-zaken-moties-en-toezeggingen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4D4466F7" w14:textId="77777777" w:rsidR="00F23624" w:rsidRPr="009D4417" w:rsidRDefault="00F23624" w:rsidP="00F23624">
+    <w:p w14:paraId="6E813324" w14:textId="61B330BE" w:rsidR="00782F40" w:rsidRPr="0041011D" w:rsidRDefault="00782F40" w:rsidP="00782F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D4417">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D4417">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 30872-303 </w:t>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30 872, nr. 303 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="542EFD1A" w14:textId="77777777" w:rsidR="00F23624" w:rsidRPr="009D4417" w:rsidRDefault="00F23624" w:rsidP="00F23624">
+    <w:p w14:paraId="6D93E9F5" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="0041011D" w:rsidRDefault="00782F40" w:rsidP="00782F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D4417">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 32852, nr. 349</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="29B0B373" w14:textId="77777777" w:rsidR="00F23624" w:rsidRPr="009D4417" w:rsidRDefault="00F23624" w:rsidP="00F23624">
+    <w:p w14:paraId="5E833BD6" w14:textId="27C0961B" w:rsidR="00782F40" w:rsidRPr="0041011D" w:rsidRDefault="00782F40" w:rsidP="00782F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D4417">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D4417">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 30872-303 </w:t>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30872, nr. 303 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7AE116EB" w14:textId="77777777" w:rsidR="00F23624" w:rsidRPr="009D4417" w:rsidRDefault="00F23624" w:rsidP="00F23624">
+    <w:p w14:paraId="6B9B66DE" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="0041011D" w:rsidRDefault="00782F40" w:rsidP="00782F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D4417">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="009D4417">
+        <w:r w:rsidRPr="0041011D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://ce.nl/wp-content/uploads/2021/10/CE_Delft_210340_Effecten_reductiemaatregelen_plastic_producten_voor_eenmalig_gebruik_Def.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="283934E7" w14:textId="77777777" w:rsidR="00F23624" w:rsidRPr="009D4417" w:rsidRDefault="00F23624" w:rsidP="00F23624">
+    <w:p w14:paraId="43C64297" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="0041011D" w:rsidRDefault="00782F40" w:rsidP="00782F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D4417">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D4417">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> In het kader van de uitgebreide producentenverantwoordelijkheid (UPV) kunststofproducten voor eenmalig gebruik moeten alle partijen die SUP-eenheden op de markt brengen hiervoor bij Verpact aangifte doen van het aantal kilo en het aantal stuks op de markt gebrachte verpakkingen.</w:t>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het kader van de uitgebreide producentenverantwoordelijkheid (UPV) kunststofproducten voor eenmalig gebruik moeten alle partijen die SUP-eenheden op de markt brengen hiervoor bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Verpact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangifte doen van het aantal kilo en het aantal stuks op de markt gebrachte verpakkingen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="35AF3B64" w14:textId="77777777" w:rsidR="00F23624" w:rsidRPr="009D4417" w:rsidRDefault="00F23624" w:rsidP="00F23624">
+    <w:p w14:paraId="27F58315" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="0041011D" w:rsidRDefault="00782F40" w:rsidP="00782F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D4417">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="009D4417">
+        <w:r w:rsidRPr="0041011D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2025/12/19/wijziging-regelgeving-voor-plastic-wegwerpbekers-en-bakjes-en-stand-van-zaken-moties-en-toezeggingen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1E862B05" w14:textId="77777777" w:rsidR="00F23624" w:rsidRPr="009D4417" w:rsidRDefault="00F23624" w:rsidP="00F23624">
+    <w:p w14:paraId="10B28982" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="0041011D" w:rsidRDefault="00782F40" w:rsidP="00782F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D4417">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="009D4417">
+        <w:r w:rsidRPr="0041011D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2025/12/19/wijziging-regelgeving-voor-plastic-wegwerpbekers-en-bakjes-en-stand-van-zaken-moties-en-toezeggingen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1C2D216E" w14:textId="77777777" w:rsidR="00F23624" w:rsidRPr="009D4417" w:rsidRDefault="00F23624" w:rsidP="00F23624">
+    <w:p w14:paraId="2C5201A4" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="0041011D" w:rsidRDefault="00782F40" w:rsidP="00782F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D4417">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="009D4417">
+        <w:r w:rsidRPr="0041011D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2025/04/14/verzamelbrief-circulaire-economie-april-2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="0A683ECC" w14:textId="77777777" w:rsidR="00F23624" w:rsidRPr="009D4417" w:rsidRDefault="00F23624" w:rsidP="00F23624">
+    <w:p w14:paraId="6115BA02" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="0041011D" w:rsidRDefault="00782F40" w:rsidP="00782F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D4417">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041011D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D4417">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Packaging and Packaging Waste Regulation (PPWR), artikel 32 Verplichte navulling voor de afhaalsector en artikel 33 Verplichting inzake aanbod van hergebruik in de afhaalsector: </w:t>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Packaging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Packaging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Waste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PPWR), artikel 32 Verplichte navulling voor de afhaalsector en artikel 33 Verplichting inzake aanbod van hergebruik in de afhaalsector: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="009D4417">
+        <w:r w:rsidRPr="0041011D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202500040</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D4417">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0041011D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...90 lines deleted...]
-  <w:p w14:paraId="2200BC8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="767CD3B9" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="00782F40" w:rsidRDefault="00782F40" w:rsidP="00782F40">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="780028A8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="20F5902B" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="00782F40" w:rsidRDefault="00782F40" w:rsidP="00782F40">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3924A86C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...406 lines deleted...]
-  <w:p w14:paraId="2F899E83" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56A681C9" w14:textId="77777777" w:rsidR="00782F40" w:rsidRPr="00782F40" w:rsidRDefault="00782F40" w:rsidP="00782F40">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...873 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A4A7700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FB23C22"/>
     <w:lvl w:ilvl="0" w:tplc="18109F84">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3252,965 +2351,232 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="759717500">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="241989558">
+  <w:num w:numId="1" w16cid:durableId="1151675581">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="182939162">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...711 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00782F40"/>
+    <w:rsid w:val="00066A34"/>
+    <w:rsid w:val="0008355C"/>
+    <w:rsid w:val="000F4226"/>
+    <w:rsid w:val="0039586A"/>
+    <w:rsid w:val="0041011D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00600D33"/>
+    <w:rsid w:val="00603999"/>
+    <w:rsid w:val="00782F40"/>
+    <w:rsid w:val="00E33906"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="274683DC"/>
+  <w14:docId w14:val="5EFDBCB1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A408640F-CA99-4EA7-B96D-BDD1F98E30AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4232,74 +2598,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4448,1262 +2815,1202 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782F40"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782F40"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00782F40"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00782F40"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="00782F40"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00782F40"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...202 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00782F40"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00782F40"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...49 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA6203"/>
+    <w:rsid w:val="00782F40"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...110 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minderwegwerpplastic.nl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minderwegwerpplastic.nl" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/12/19/wijziging-regelgeving-voor-plastic-wegwerpbekers-en-bakjes-en-stand-van-zaken-moties-en-toezeggingen" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ce.nl/wp-content/uploads/2021/10/CE_Delft_210340_Effecten_reductiemaatregelen_plastic_producten_voor_eenmalig_gebruik_Def.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/12/19/wijziging-regelgeving-voor-plastic-wegwerpbekers-en-bakjes-en-stand-van-zaken-moties-en-toezeggingen" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202500040" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/04/14/verzamelbrief-circulaire-economie-april-2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/12/19/wijziging-regelgeving-voor-plastic-wegwerpbekers-en-bakjes-en-stand-van-zaken-moties-en-toezeggingen" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11265</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2078</ap:Words>
+  <ap:Characters>11429</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>93</ap:Lines>
+  <ap:Lines>95</ap:Lines>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13287</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13481</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>