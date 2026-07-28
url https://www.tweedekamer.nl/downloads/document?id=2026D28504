--- v0 (2026-06-10)
+++ v1 (2026-07-28)
@@ -1,5490 +1,2041 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00FA07B0" w:rsidR="00A12DE1" w:rsidRDefault="00A12DE1" w14:paraId="1A31578C" w14:textId="54A7BD0F">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="00BA19F5" w:rsidRDefault="008A2BFF" w14:paraId="09C4384D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28089</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5" w:rsidR="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5" w:rsidR="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5" w:rsidR="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gezondheid en milieu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="00BA19F5" w:rsidP="00BA19F5" w:rsidRDefault="00BA19F5" w14:paraId="73400C0D" w14:textId="5E3D3379">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>354</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="00BA19F5" w:rsidP="008A2BFF" w:rsidRDefault="00BA19F5" w14:paraId="173B4DC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="00BA19F5" w:rsidP="008A2BFF" w:rsidRDefault="00BA19F5" w14:paraId="3785932F" w14:textId="077F6029">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="7213C88B" w14:textId="36BA9DB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 8 april jl. heeft de vaste Kamercommissie voor Infrastructuur en Waterstaat mij verzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00922F6E">
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> om een schriftelijke reactie op het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00922F6E">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Omgevingsdienst NL over de Actieagenda Industrie en Omwonenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Met deze brief ga ik in op dat verzoek. Daarbij is het goed om te vermelden dat ik rond de zomer zelf ook met Omgevingsdienst NL in gesprek ga, onder meer over dit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Over dat gesprek zal ik de Kamer, zoals toegezegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00F3022B">
-[...130 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tijdens het commissiedebat Leefomgeving van 2 april jl., na afloop informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="5E7323B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst wil ik benadrukken dat ik de betrokkenheid van Omgevingsdienst NL bij dit onderwerp zeer op prijs stel. Dit onderwerp leeft en op veel plaatsen in Nederland worden oplossingen gezocht om de balans tussen de industrie en een gezonde leefomgeving te bewaken. Ook bij het verder uitwerken van de in de Kamerbrief van 19 december jl. aangekondigde acties ervaar ik een positieve samenwerking met- en een proactieve houding van de omgevingsdiensten in het algemeen en met Omgevingsdienst NL specifiek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="325A5529" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook zie ik de urgentie die Omgevingsdienst NL schetst in dit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rapport trekt serieuze conclusies die serieuze aandacht verdienen. Tegelijkertijd is zorgvuldigheid geboden. Zoals in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper van Omgevingsdienst NL al wordt aangegeven, staat de industrie voor complexe mondiale ontwikkelingen. Daarom kondigt de Kamerbrief van 19 december jl. pilots aan. Zo maken we lokaal al verschil, ontdekken we wat écht werkt, en houden we rekening met uitvoerbaarheid en haalbaarheid. Dit is onderdeel van goed en zorgvuldig beleid maken.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="678DD6AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd weerspreek ik met klem de stelling dat er sinds het OVV-rapport geen concrete maatregelen in beeld zouden zijn en dat “geen enkel positief milieu- of gezondheidseffect” zou zijn gerealiseerd. Zoals weergegeven in (bijlage 1 bij) de Kamerbrief van 19 december jl. zijn de afgelopen jaren tal van maatregelen getroffen om de gezondheid van omwonenden van industrie beter te beschermen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="47719EB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="6CE198BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Vanuit het Impulsprogramma Chemische Stoffen wordt gewerkt aan</w:t>
-[...21 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>Vanuit het Impulsprogramma Chemische Stoffen wordt gewerkt aan het versterken en verder verduidelijken van het minimalisatiebeleid op het gebied van emissies van zeer zorgwekkende stoffen (ZZS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A04EF" w:rsidP="006138A1" w:rsidRDefault="008A04EF" w14:paraId="68F7FEB5" w14:textId="19C06FDD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="25AD3320" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is op verschillende manieren gewerkt aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OvV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanbeveling om het voorzorgsprincipe zwaarder te laten wegen in het systeem van chemische stoffen, onder andere door de ontwikkeling van de Routekaart ‘Voorzorg Beter Toepassen’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A6659" w:rsidP="00C364A7" w:rsidRDefault="008A04EF" w14:paraId="57FC427D" w14:textId="59D0770A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="008F0967" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het werken aan een circulaire en klimaatneutrale industrie in samenwerking met het ministerie van Economische Zaken en Klimaat, is ook gezondheidswinst geboekt, bijvoorbeeld door de energiebesparingsplicht en de elektrificatieagenda en het beschikbaar gestelde subsidie-instrumentarium, waaronder ook de maatwerkafspraken. Zo is er met de maatwerkafspraak met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nobian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per 2030 een reductie van 400 ton </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar lucht en 1,7 m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="007F689C">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> watergebruik. In de maatwerkafspraak met Cosun gaat het om een reductie van 22ton </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en 42 ton NH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="002D0E15">
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> naar lucht per 2030.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1554" w:rsidP="00C364A7" w:rsidRDefault="002A1554" w14:paraId="76BCD41C" w14:textId="7EDE8586">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="0A685F6E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De Grootschalige Concentratiekaarten 2025</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de jaarlijkse Monitoringsrapportage luchtkwaliteit 2025 van het RIVM laten zien dat de luchtkwaliteit in 2024 dankzij beleid is verbeterd ten opzichte van 2023, en dat dit past in de trend van de afgelopen jaren. De gemiddelde concentraties stikstofdioxide in de lucht waren in 2024 ongeveer 2 procent lager dan in 2023. De gemiddelde concentraties fijnstof met deeltjesgrootte PM10 waren ongeveer 4 procent lager. De gemiddelde concentraties met deeltjesgrootte PM2,5 zijn ongeveer hetzelfde gebleven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="6121BC7A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00327254">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Elke twee jaar wordt door het RIVM gemonitord of de doelen van het Schone Lucht Akkoord binnen bereik liggen. Uit de laatste ‘voortgangsmeting’, uit 2024</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00327254">
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, blijkt dat Nederland op koers ligt om de meeste doelen van het SLA te bereiken (met uitzondering van enkele sectorspecifieke doelen).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A04EF" w:rsidP="006138A1" w:rsidRDefault="008A04EF" w14:paraId="500497EB" w14:textId="5110E067">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="66487E87" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In de tussentijd is er ook veel kennis ontwikkeld. Niet in de laatste plaats met de onderzoeken die gepubliceerd zijn met de Kamerbrief van 19 december jl. Hiernaast is op 10 april 2026 de RIVM notitie ‘Input voor Kennisagenda Gezondheid omwonenden van industrie’ gepubliceerd, waarin het RIVM heeft onderzocht waar er nog kennis ontbreekt om effectief beleid te maken en doelen te halen bij het (beter) beschermen van gezondheid van omwonenden van industrie</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Deze kennis helpt bij het maken van effectief en doelmatig beleid.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C5BE9" w:rsidP="000C5BE9" w:rsidRDefault="000C5BE9" w14:paraId="10DB5163" w14:textId="77777777"/>
-[...17 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="062B0046" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="3AB6413E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast werkt het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samen met stelselpartners om te komen tot robuuste omgevingsdiensten, als onderdeel van het versterken van het VTH-stelsel. Bestuurlijk is afgesproken dat de omgevingsdiensten op 1 april 2026 robuust zijn. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231383994" w:id="0"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Momenteel vindt de monitoring van de robuustheid van de diensten plaats</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00314E82" w:rsidP="00314E82" w:rsidRDefault="00314E82" w14:paraId="4A280435" w14:textId="77777777"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="7CF1A9C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="5E0A6731" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Omgevingsdienst NL pleiten voor een vijftal acties in hun positon paper. Ik wil op deze acties hieronder kort in gaan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="5025BC69" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duidelijke normstelling bij de implementatie van luchtnormen voor de industrie: Met de inwerkingtreding van de nieuwe EU-richtlijn Industriële Emissies (RIE) veranderen de uitstootnormen voor de industrie. De onderkant van de BBT-bandbreedte wordt de norm, tenzij een bedrijf kan aantonen dat dat niet haalbaar is. Hiermee wordt het uitgangspunt dat de in Nederland bij het Schone Lucht Akkoord (SLA) aangesloten partijen al jaren hanteren nu ook de Europese norm, wat zorgt voor meer eenduidigheid en een gelijker speelveld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="52B9DA6A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...100 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adequate normering voor verouderde installaties: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het onderzoek onder actie 4 ‘Beëindiging verouderde installaties’ dat gepubliceerd is met de Kamerbrief van 19 december jl. blijkt dat het aanpassen van normering voor verouderde installaties specifiek relatief weinig gezondheidswinst oplevert. Tevens geven de onderzoekers aan dat met de nieuwe RIE, die in 2027 moet ingaan, het probleem van verouderde installaties al grotendeels is opgelost. Bedrijven moeten onder de herziene richtlijn aan de onderkant (strengste kant) van de BBT-bandbreedte vergund gaan worden. Indien bedrijven een soepelere vergunning willen verkrijgen, moet dat bedrijf een analyse doen van de gehele BBT-bandbreedte en aantonen waarom hun installatie niet aan de onderkant van BBT kan voldoen en waar zij dan wel aan kunnen voldoen. In Europees verband heeft Nederland namens het vorige Kabinet tijdens de onderhandelingen over de herziening van de RIE overigens ingezet op het uitfaseren van verouderde installaties, maar daarvoor was geen draagvlak. In het kader van de BREF-processen zal Nederland wederom inzetten op het uitfaseren en/of moderniseren van verouderde installaties, zodat aan de nieuwe (strengere) normen kan worden voldaan. Zoals aangekondigd in de Kamerbrief van 19 december jl. wordt in de verkenning financiële prikkels onderzocht of het mogelijk is om het uitfaseren van verouderde installaties te stimuleren. Ook wordt in die verkenning onderzocht of er met het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>herbeoordelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van vergunningen vernieuwing kan worden gerealiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="3EFCFF48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Landelijke normstelling én aanpak voor PFAS van de reeds bestaande vervuiling: Zoals op 29 december 2023 aan de Tweede Kamer is gemeld, is met de normering van PFAS in de bodemregelgeving gewacht tot de nieuwe Europese regels (aanpassing Kaderrichtlijn Water - Europese richtlijn 2026/805) zijn afgerond.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidR="00922F6E">
-[...19 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit proces vraagt om een zorgvuldige afweging tussen beschermen van mens en milieu en het voorkomen van het risico op stilstand, zoals Omgevingsdienst NL ook het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper noemt. Tot die tijd kunnen bevoegd gezagen gebruik maken van de advieswaarden uit het Handelingskader PFAS. Voor de aanpak van de bestaande PFAS-vervuiling verwijs ik u naar de Kamerbrief van 11 mei jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00244B7E" w:rsidR="00922F6E">
-[...43 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met de medeoverheden wordt een gezamenlijke aanpak ontwikkeld. Sinds 2026 ondersteunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, in lijn met een beslissing van het vorige Kabinet, de 12 provincies en 29 grote gemeenten jaarlijks met 1,8 miljoen euro voor het invullen van een regionale regierol wat betreft het in beeld brengen en aanpakken van bodemverontreiniging met PFAS. Ondertussen worden al enkele locaties aangepakt. Dat gaat om de locaties met de hoogste prioriteit die nu al in beeld zijn. Verwachting is dat de aanpak op meer locaties de komende tijd zal starten. Om de medeoverheden ook financieel te ondersteunen bij de inventarisaties en de aanpak is er een Tijdelijke regeling uitkering Bodem (SPUK Bodem). Sinds 2021 is er via de SPUK Bodem 91 miljoen euro uitgekeerd voor 105 aanvragen voor het in beeld brengen en aanpakken van bodemverontreiniging met PFAS door daarvoor bevoegde gemeenten en provincies. Dit jaar stel ik daar nog eens 46 miljoen euro voor beschikbaar. Vanzelfsprekend wordt bij de aanpak gebruik gemaakt van eerdere ervaringen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF0F6C">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot is dit jaar het Kennis en Innovatieprogramma PFAS gestart. Daarmee stel ik de komende vijf jaar jaarlijks 2,25 miljoen beschikbaar voor het verbeteren en in stand houden wan netwerken, het delen van kennis en het ontwikkelen van innovatieve sanerings- en afbraaktechnieken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="0ADA40C8" w14:textId="735E9164">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...129 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kaders hoe moet worden omgegaan met cumulatie van emissies en hinder door lokale overheden bij opstellen van omgevingsplannen: Het onderzoek naar aanleiding van Motie Koekkoek (Kamerstuk 28 089, nr. 292) en het onderzoek actie 13 die gepubliceerd zijn met de Kamerbrief van 19 december jl. wijzen op het belang van het meewegen van advies van de GGD door lokale overheden bij het opstellen van omgevingsplannen. Hierdoor kan onder andere cumulatie van verschillende emissies en vormen van hinder in een vroeg stadium volwaardig meegewogen worden. Hoe dit in de praktijk vorm kan krijgen, wordt onderzocht in de pilot GGD-advies. Onder andere zal daarbij gekeken worden naar enkele representatieve, maar verschillende casussen in Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="71F3E10A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...42 lines deleted...]
-      <w:r w:rsidR="00C364A7">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ZZS en vermijdings- en reductieprogramma’s (VRP): Op het gebied van vermijdings- en reductieprogramma’s (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VRP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) wordt momenteel een handreiking opgesteld. De verwachting is dat de handreiking najaar 2026 wordt opgeleverd. Hierin wordt meer duidelijkheid gegeven over de verwachte inhoud en kwaliteit van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VRP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00355721">
-[...8 lines deleted...]
-        <w:autoSpaceDN/>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="340D392A" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:textAlignment w:val="auto"/>
-[...47 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="008A2BFF" w:rsidRDefault="008A2BFF" w14:paraId="7A56D5E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de aangekondigde acties in de Kamerbrief van 19 december jl. gaan we nog verdere stappen zetten richting de balans tussen de industrie en een gezonde leefomgeving. Ik reken in dit proces op een voortzetting van de prettige samenwerking met de omgevingsdiensten en Omgevingsdienst NL, hun kennis en inzet is een belangrijke bouwsteen om deze acties een succes te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="00BA19F5" w:rsidP="00BA19F5" w:rsidRDefault="00BA19F5" w14:paraId="5FB32F79" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="00BA19F5" w:rsidRDefault="00BA19F5" w14:paraId="194A15C7" w14:textId="7AD1DA5E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="008A2BFF" w:rsidP="00BA19F5" w:rsidRDefault="00BA19F5" w14:paraId="6A9D84AE" w14:textId="0412BE8C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5" w:rsidR="008A2BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA19F5" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="37F80A43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BA19F5" w:rsidR="004E5D09" w:rsidSect="008A2BFF">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A55EECF" w14:textId="77777777" w:rsidR="00581C1F" w:rsidRDefault="00581C1F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29CB19B1" w14:textId="77777777" w:rsidR="00D25C10" w:rsidRDefault="00D25C10" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="708D8C8A" w14:textId="77777777" w:rsidR="00581C1F" w:rsidRDefault="00581C1F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3597E546" w14:textId="77777777" w:rsidR="00D25C10" w:rsidRDefault="00D25C10" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16FEB3F5" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="008A2BFF" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A23887F" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="008A2BFF" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="149CA7FF" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="008A2BFF" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C9806A0" w14:textId="77777777" w:rsidR="00581C1F" w:rsidRDefault="00581C1F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="241BA052" w14:textId="77777777" w:rsidR="00D25C10" w:rsidRDefault="00D25C10" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CFC2104" w14:textId="77777777" w:rsidR="00581C1F" w:rsidRDefault="00581C1F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="483043E0" w14:textId="77777777" w:rsidR="00D25C10" w:rsidRDefault="00D25C10" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4D92F6AF" w14:textId="01184B93" w:rsidR="00A12DE1" w:rsidRPr="00A2012B" w:rsidRDefault="00A12DE1">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="399744F9" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kenmerk 2026Z06789/2026D16379.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="34ABA43A" w14:textId="7939161C" w:rsidR="00FA07B0" w:rsidRPr="00A2012B" w:rsidRDefault="00FA07B0">
-[...12 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="7B3DE9AF" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...3 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kenmerk 2026D15298.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0481B5B7" w14:textId="0E08F4A8" w:rsidR="00F3022B" w:rsidRPr="00A2012B" w:rsidRDefault="00F3022B">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="113AC7A0" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202604-082</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="17B3B176" w14:textId="559AD549" w:rsidR="00922F6E" w:rsidRPr="00A2012B" w:rsidRDefault="00922F6E">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="17091214" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Meer informatie over de resultaten van het Impulsprogramma Chemische Stoffen is te lezen in de voortgangsbrief over dit onderwerp, die in juni 2026 wordt gepubliceerd. </w:t>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meer informatie over de resultaten van het Impulsprogramma Chemische Stoffen is te lezen in de voortgangsbrief over dit onderwerp, die in juni 2026 wordt gepubliceerd. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0690418A" w14:textId="796EA56B" w:rsidR="008A04EF" w:rsidRPr="00A2012B" w:rsidRDefault="008A04EF">
-[...7 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="520751A5" w14:textId="48B27AA9" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 22343 nr. 432</w:t>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 22343, nr. 432</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7EDA9E93" w14:textId="0664870D" w:rsidR="002A1554" w:rsidRPr="00A2012B" w:rsidRDefault="002A1554">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="7DD4129C" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.rivm.nl/publicaties/grootschalige-concentratiekaarten-nederland-rapportage-2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6ABCF580" w14:textId="77777777" w:rsidR="00A432CD" w:rsidRPr="00A2012B" w:rsidRDefault="00A432CD" w:rsidP="00A432CD">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="4BDAEB8C" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2023–2024, 30 175, nr. 464</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="0F7DA2AB" w14:textId="4D6B26FC" w:rsidR="008A04EF" w:rsidRPr="00A2012B" w:rsidRDefault="008A04EF">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="288B43E2" w14:textId="6101616D" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mesman, M. et al. 2026. “Input voor Kennisagenda Gezondheid omwonenden van industrie”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>RIVM</w:t>
       </w:r>
-      <w:r w:rsidR="0039179E" w:rsidRPr="00A2012B">
-[...4 lines deleted...]
-        <w:t>. https://doi.org/10.21945/RIVM-KN-2026-0032</w:t>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00BA19F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.21945/RIVM-KN-2026-0032</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="72493F8A" w14:textId="2F26653C" w:rsidR="000C5BE9" w:rsidRPr="00A2012B" w:rsidRDefault="000C5BE9" w:rsidP="000C5BE9">
-[...6 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="01B80FC5" w14:textId="0D036ED6" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 22343, nr. 431 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="79D99E41" w14:textId="7CD5413F" w:rsidR="00922F6E" w:rsidRPr="00A2012B" w:rsidRDefault="00922F6E">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="0D41A3CE" w14:textId="57BFD238" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 30015 nr. 120</w:t>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 30015, nr. 120</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="03F17469" w14:textId="314A18DD" w:rsidR="00922F6E" w:rsidRDefault="00922F6E">
-[...7 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="2A35C1E6" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="00BA19F5" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A2012B">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00BA19F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025, 2026, 30015, nr. 144</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...410 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4769DD16" w14:textId="77777777" w:rsidR="008A2BFF" w:rsidRPr="008A2BFF" w:rsidRDefault="008A2BFF" w:rsidP="008A2BFF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5C0A42D8" w14:textId="77777777" w:rsidR="00C97CD9" w:rsidRDefault="00610383">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74EC1ABC" w14:textId="77777777" w:rsidR="006676E7" w:rsidRPr="008A2BFF" w:rsidRDefault="006676E7" w:rsidP="008A2BFF">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1450 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C9FD4F1" w14:textId="77777777" w:rsidR="006676E7" w:rsidRPr="008A2BFF" w:rsidRDefault="006676E7" w:rsidP="008A2BFF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="82663148"/>
-[...1314 lines deleted...]
-    <w:nsid w:val="5B2D0DAC"/>
+    <w:nsid w:val="5DB001FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7CAEAFCE"/>
+    <w:tmpl w:val="1370086C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB001FE"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D8E1710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1370086C"/>
+    <w:tmpl w:val="C77ED716"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...337 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="1" w16cid:durableId="142702662">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
-[...8 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="2" w16cid:durableId="389420306">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F4442B"/>
-[...141 lines deleted...]
-    <w:rsid w:val="00FF0F6C"/>
+    <w:rsidRoot w:val="008A2BFF"/>
+    <w:rsid w:val="002549B8"/>
+    <w:rsid w:val="003B1DAF"/>
+    <w:rsid w:val="004B2CA1"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006676E7"/>
+    <w:rsid w:val="006E7EE5"/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rsid w:val="00BA19F5"/>
+    <w:rsid w:val="00D25C10"/>
+    <w:rsid w:val="00E65D29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="181F2755"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="31C75FC9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{61783A3F-2C34-400C-A083-CBDF63ECC20C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5493,77 +2044,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5588,75 +2139,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5691,55 +2242,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5802,3484 +2353,889 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...302 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...18 lines deleted...]
-    <w:name w:val="Genummerde lijst"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...140 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...189 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...2152 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F4442B"/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F4442B"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="008A2BFF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F4442B"/>
+    <w:rsid w:val="008A2BFF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F4442B"/>
-[...10 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="008A2BFF"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A2BFF"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A12DE1"/>
-[...130 lines deleted...]
-    <w:rsid w:val="002A1554"/>
+    <w:rsid w:val="008A2BFF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA19F5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(2).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21945/RIVM-KN-2026-0032" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9444,65 +3400,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9523,166 +3479,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8796</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1620</ap:Words>
+  <ap:Characters>8911</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>73</ap:Lines>
-  <ap:Paragraphs>20</ap:Paragraphs>
+  <ap:Lines>74</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10319</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10510</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>