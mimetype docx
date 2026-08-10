--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -1,2727 +1,829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00FB4AED" w:rsidR="00CA1515" w:rsidP="006E3EA4" w:rsidRDefault="00F23C86" w14:paraId="2BC29CC9" w14:textId="66211AC2">
+    <w:p w:rsidRPr="00420865" w:rsidR="00420865" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="56B3F688" w14:textId="49C214BA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk231481912" w:id="0"/>
-      <w:r w:rsidRPr="00FB4AED">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00FB4AED" w:rsidR="00CA1515">
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420865" w:rsidR="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB4AED" w:rsidR="000020AE">
-[...155 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420865" w:rsidR="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00420865" w:rsidR="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00420865" w14:paraId="0A9C0D19" w14:textId="2D3AB2E0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420865" w:rsidR="00DA1A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3570</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00420865" w:rsidP="00420865" w:rsidRDefault="00420865" w14:paraId="052B7277" w14:textId="143D13FA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00420865" w:rsidP="00420865" w:rsidRDefault="00420865" w14:paraId="182C0F67" w14:textId="2D7DE52A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="1C553393" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="1FF896B5" w14:textId="1FAF1F6C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het lid Westerveld (GroenLinks-PvdA) heeft gevraagd om een brief over de actuele situatie in de (asiel)opvang. Met deze brief voldoe ik aan dat verzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="1EBA6E4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="712663ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De situatie in de asielopvang is al enkele maanden urgent en kritiek. De bezetting bij het COA stijgt en het aantal opvangplekken stijgt niet afdoende mee. Daarom heb ik op 26 maart een brief aan alle  gemeenten verzonden met de oproep om zo snel als mogelijk noodopvang te realiseren. Verschillende gemeenten hebben aan deze oproep gehoor gegeven en opvang gerealiseerd. De opbrengst is echter nog niet voldoende om de zomer door te komen en te voorkomen dat asielzoekers geen dak boven hun hoofd hebben, wat vanuit humanitair oogpunt zeer onwenselijk is. Samen met de gemeente Westerwolde en hulporganisaties zoals het Rode Kruis wordt alles in het werk gesteld om te zorgen dat de situatie in Ter Apel beheersbaar blijft. De afgelopen weken heeft de acute vraag om voldoende opvang te realiseren tot demonstraties, geweld en intimidatie richting bestuurders geleid. Naar aanleiding hiervan heeft er op 18 mei een Catshuis sessie plaatsgevonden tussen een delegatie van het Kabinet en een delegatie van medeoverheden. In het debat van 13 mei heb ik toegezegd een terugkoppeling te geven van dit overleg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="68D460C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="36917880" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB4AED">
-        <w:rPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Actuele situatie</w:t>
-[...106 lines deleted...]
-      <w:r w:rsidRPr="00FB4AED" w:rsidR="009F7B89">
+        <w:t>Actuele situatie in de opvang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="05C8A7E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het COA heeft een bezettingsgraad van 104%. Er is een geprognosticeerd tekort van 3.600 plekken per eind juni en van 7.900 plekken per eind september, uitgaande van een bezettingspercentage van 100%. Het aanhoudende tekort aan opvangplekken is ontstaan door meer sluitingen dan openingen, een stijgende bezetting en achterstanden van gemeenten op de taakstelling huisvesting statushouders en verdeelbesluiten in het kader van de Spreidingswet. De huidige situatie heeft ertoe geleid dat het COA op 20 mei jl. is overgegaan tot gecontroleerde toegang in Ter Apel. Dit betekent dat op dit moment enkel kwetsbare asielzoekers tot de opvang worden toegelaten. Voor andere asielzoekers geldt dat zij een opvangplek krijgen zodra deze beschikbaar is. Voor asielzoekers die niet direct toegang krijgen tot de opvang in Ter Apel is tot dusver nachtopvang in de omliggende gemeenten beschikbaar geweest. Ik ben gemeenten en het Rode Kruis in met name de provincies Groningen en Drenthe erkentelijk voor het realiseren hiervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="7DDE4E36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="546B7323" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om ruimte te creëren in de opvang voor het COA is meer nodig. Dit kan enerzijds door meer opvangplekken te realiseren en anderzijds door doelgroepen die niet in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">in de opvang (d.d. </w:t>
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00FB4AED" w:rsidR="00CA2832" w:rsidP="00F23C86" w:rsidRDefault="00CA2832" w14:paraId="5ABE9B49" w14:textId="47C94690">
+        <w:t>de opvang horen sneller uit te laten stromen. Er verblijven 17.810 statushouders in de opvang (d.d. 5 juni). Om deze ruimte te creëren wordt op verschillende manieren inzet gepleegd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="392CF9EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="0D7CEEBD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00FB4AED" w:rsidR="00CA2832" w:rsidP="0038407B" w:rsidRDefault="00CA2832" w14:paraId="74A571CB" w14:textId="3DC185F2">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het COA probeert geplande sluitingen van bestaande (tijdelijke) locaties te voorkomen en zo deze langer open te houden. In sommige gevallen was het COA ook genoodzaakt om locaties langer open te houden zonder instemming van gemeenten. Het COA tracht daarnaast geplande openingen van nieuwe locaties te vervroegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="0CDF82E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00CA2832" w:rsidP="00F23C86" w:rsidRDefault="00CA2832" w14:paraId="1AE64FC8" w14:textId="443C67A3">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het COA zet in op de realisatie van noodopvanglocaties en breidt in overleg met gemeenten bestaande locaties uit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="75ACD0BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Spreidingswet wordt onverkort uitgevoerd, inclusief het ter hand nemen van het interbestuurlijke toezicht op de wet. Op 26 mei hebben gemeenten die het betreft opnieuw een brief ontvangen en starten de (ambtelijke) toezichtsgesprekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="01D11585" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="4D33329B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB4AED">
-        <w:rPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Samen</w:t>
-[...41 lines deleted...]
-    <w:p w:rsidRPr="00FB4AED" w:rsidR="00CA2832" w:rsidP="00F23C86" w:rsidRDefault="00CA2832" w14:paraId="0C6B5E02" w14:textId="453BFD73">
+        <w:t>Samenwerking met medeoverheden en andere departementen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="4029535B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de recente gewelddadige demonstraties bij (nieuwe) spoednoodopvanglocaties heeft er een gesprek plaatsgevonden tussen een kabinetsdelegatie en een delegatie van medeoverheden (de Catshuis sessie). Hier is ook gesproken over de actuele situatie in de opvang. Uit dit overleg zijn de volgende afspraken gekomen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="0C6F9BE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="30BBEE11" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00FB4AED" w:rsidR="00CA2832" w:rsidP="00F23C86" w:rsidRDefault="007A317F" w14:paraId="0E022C5A" w14:textId="1D93580E">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er komt een ondersteuningsteam dat gemeenten gaat ondersteunen in bepaalde zaken rond het openen van nieuwe opvanglocaties. In dit team, georganiseerd door de VNG, zit expertise op het gebied van communicatie, participatie, openbare orde en veiligheid en bestuurlijke advisering. Inmiddels hebben zich enkele gemeenten gemeld bij de VNG met het verzoek tot ondersteuning. Het ondersteuningsteam asiel is vorige week van start gegaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="34A8C829" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...91 lines deleted...]
-      <w:r w:rsidRPr="00FB4AED">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De VNG mobiliseert gemeenten om inzet te plegen op de uitstroom van statushouders. Het doel is versnelling van de bestaande inzet op de wettelijke taakststelling huisvesting vergunninghouders, zodat er op korte termijn plekken vrijkomen voor asielzoekers. Ik heb de provincies gevraagd het interbestuurlijk toezicht op het naleven van de taakstelling te intensiveren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="4A139965" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="6CF0A2FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acute opvangopgave is een gezamenlijke opgave die niet alleen vanuit Asiel en Migratie kan worden opgelost. Daarom is er een opschalingsstructuur ingericht met meerdere partijen om tot een oplossing te komen voor deze zomer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="66A9A1F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder meer vinden er ambtelijk gesprekken plaats met andere departementen (zoals BZK, DEF en JenV) om de mogelijkheden te bezien voor versnelling op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">uitstroom statushouders en de realisatie van tijdelijke grootschalige opvanglocaties, in het kader van de Catshuissessie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="14B69942" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zodra dit tot uitkomsten leidt die ons voor de zomerperiode voldoende opvangplekken geeft zal ik daarover uiteraard zo snel mogelijk communiceren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB4AED" w:rsidR="006E3EA4" w:rsidP="006E3EA4" w:rsidRDefault="006E3EA4" w14:paraId="193154D8" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="3C22325F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="06F34599" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB4AED">
-        <w:rPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nareismaatregel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB4AED" w:rsidR="006E3EA4" w:rsidP="006E3EA4" w:rsidRDefault="006E3EA4" w14:paraId="0C3C5AEA" w14:textId="72C072B0">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> op de COA bezetting: van </w:t>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="3DC1C551" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 19 december jl. heeft het COA de opdracht gekregen om nareizigers uit te plaatsen naar hotels in of nabij de koppelgemeente. Daarbij is het uitgangspunt dat gemeenten nareizigers die tijdelijk verblijven in een hotel worden gehuisvest na maximaal 6 maanden. Dit kan ook in tijdelijke woonvormen zoals een doorstroomlocatie. Gemeenten zijn immers verantwoordelijk voor het huisvesten van statushouders, dat geldt ook voor nareizende statushouders. Deze maatregel is genomen vanwege het tekort aan opvangplekken en de aanhoudende druk van nareizigers op de COA bezetting: van </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231802025" w:id="1"/>
-      <w:r w:rsidRPr="00FB4AED" w:rsidR="003F1A13">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.810 (dd. 5 juni) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00FB4AED">
-[...92 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>statushouders in de opvang zijn er circa 8.000 via een nareisprocedure naar Nederland gekomen. Statushouders stromen onvoldoende tijdig uit naar (tijdelijke) huisvesting in gemeenten. Van de 17.810 statushouders verblijven zo’n 14.000 statushouders langer dan de met gemeenten afgesproken termijn nog in de COA-opvang. De huidige situatie in Ter Apel onderstreept de oproep aan gemeenten om aan hun taakstelling voor de huisvesting van statushouders te voldoen. Tot die tijd blijft de noodzaak bestaan dat het COA (nagereisde) statushouders opvangt in hotels en vakantieparken. Dit is juridisch houdbaar zolang de plaatsing van nareizigers binnen de lokale voorwaarden voor de logiesfunctie gebeurt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="4DBB79E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00DA1A3E" w:rsidP="00420865" w:rsidRDefault="00DA1A3E" w14:paraId="240AF202" w14:textId="769569E2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420865" w:rsidR="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Asiel en Migratie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00420865" w:rsidR="00420865" w:rsidP="00420865" w:rsidRDefault="00420865" w14:paraId="088EBC47" w14:textId="481BD0EE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G. van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00420865" w:rsidR="00FE0FA3" w:rsidP="00420865" w:rsidRDefault="00FE0FA3" w14:paraId="68AB034B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00420865" w:rsidR="00FE0FA3" w:rsidSect="007456B2">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C3A8832" w14:textId="77777777" w:rsidR="00873224" w:rsidRDefault="00873224">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A771BA1" w14:textId="77777777" w:rsidR="005D5134" w:rsidRDefault="005D5134" w:rsidP="00DA1A3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F4AF31E" w14:textId="77777777" w:rsidR="00873224" w:rsidRDefault="00873224">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3214364C" w14:textId="77777777" w:rsidR="005D5134" w:rsidRDefault="005D5134" w:rsidP="00DA1A3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2336ABF9" w14:textId="77777777" w:rsidR="009707D7" w:rsidRDefault="009707D7">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="128B5727" w14:textId="77777777" w:rsidR="00DA1A3E" w:rsidRPr="00DA1A3E" w:rsidRDefault="00DA1A3E" w:rsidP="00DA1A3E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09E9D0D3" w14:textId="77777777" w:rsidR="00D714B8" w:rsidRPr="00DA1A3E" w:rsidRDefault="00D714B8" w:rsidP="00DA1A3E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FAFAD65" w14:textId="77777777" w:rsidR="00DA1A3E" w:rsidRPr="00DA1A3E" w:rsidRDefault="00DA1A3E" w:rsidP="00DA1A3E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EB0222B" w14:textId="77777777" w:rsidR="00873224" w:rsidRDefault="00873224">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0601DFF6" w14:textId="77777777" w:rsidR="005D5134" w:rsidRDefault="005D5134" w:rsidP="00DA1A3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="114507E6" w14:textId="77777777" w:rsidR="00873224" w:rsidRDefault="00873224">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5424DA8F" w14:textId="77777777" w:rsidR="005D5134" w:rsidRDefault="005D5134" w:rsidP="00DA1A3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66EBC182" w14:textId="77777777" w:rsidR="009707D7" w:rsidRDefault="00F23C86">
-[...350 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0D8E24A2" w14:textId="77777777" w:rsidR="00DA1A3E" w:rsidRPr="00DA1A3E" w:rsidRDefault="00DA1A3E" w:rsidP="00DA1A3E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="016EABB0" w14:textId="77777777" w:rsidR="009707D7" w:rsidRDefault="00F23C86">
-[...1179 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="68B25D14" w14:textId="77777777" w:rsidR="00D714B8" w:rsidRPr="00DA1A3E" w:rsidRDefault="00D714B8" w:rsidP="00DA1A3E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23AA329D" w14:textId="77777777" w:rsidR="00D714B8" w:rsidRPr="00DA1A3E" w:rsidRDefault="00D714B8" w:rsidP="00DA1A3E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="D2C8CC0C"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="08A5497F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5446F52"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Opsomming"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...200 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
@@ -2762,164 +864,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A590536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90488EF4"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2988,781 +977,154 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...528 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="94250032">
+  <w:num w:numId="1" w16cid:durableId="680622701">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1972784872">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="2" w16cid:durableId="352465541">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009707D7"/>
-[...92 lines deleted...]
-    <w:rsid w:val="00FB4AED"/>
+    <w:rsidRoot w:val="00DA1A3E"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00420865"/>
+    <w:rsid w:val="005D5134"/>
+    <w:rsid w:val="007456B2"/>
+    <w:rsid w:val="007477D2"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AA38F9"/>
+    <w:rsid w:val="00D714B8"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="678C3C0A"/>
+  <w14:docId w14:val="5AAC95FD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5F2E6E41-C3F3-44CB-A12F-9D72D250A3E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3771,77 +1133,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3866,75 +1228,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3969,55 +1331,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4089,785 +1451,748 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A3E"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...126 lines deleted...]
-    </w:tblStylePr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...67 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00DA1A3E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F7D6D"/>
+    <w:rsid w:val="00DA1A3E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F7D6D"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DA1A3E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F7D6D"/>
+    <w:rsid w:val="00DA1A3E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F7D6D"/>
-[...99 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DA1A3E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00420865"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4924,51 +2249,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5032,65 +2357,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5111,85 +2436,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1006</ap:Words>
-  <ap:Characters>5537</ap:Characters>
+  <ap:Words>1030</ap:Words>
+  <ap:Characters>5665</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
+  <ap:Lines>47</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6530</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6682</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>