--- v0 (2026-06-09)
+++ v1 (2026-08-02)
@@ -5,122 +5,139 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00BD7167" w:rsidR="00B06701" w:rsidRDefault="003A7847" w14:paraId="0349D7F3" w14:textId="7B0174D9">
+    <w:p w:rsidRPr="005D0566" w:rsidR="005D0566" w:rsidP="005D0566" w:rsidRDefault="005D0566" w14:paraId="57D8909F" w14:textId="281C2F83">
       <w:pPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7167">
-[...8 lines deleted...]
-        <w:t>2026Z09771 (ingezonden 13 mei 2026)</w:t>
+      <w:r w:rsidRPr="005D0566">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AH 2205</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A91A0D" w:rsidP="003A7847" w:rsidRDefault="003A7847" w14:paraId="64DA3D5E" w14:textId="25ABA637">
+    <w:p w:rsidR="005D0566" w:rsidP="005D0566" w:rsidRDefault="003A7847" w14:paraId="06E53ADA" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D0566">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026Z09771</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D0566" w:rsidR="00A91A0D" w:rsidP="005D0566" w:rsidRDefault="003A7847" w14:paraId="64DA3D5E" w14:textId="14867FE5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D0566">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D0566" w:rsidR="005D0566" w:rsidP="005D0566" w:rsidRDefault="005D0566" w14:paraId="76862D59" w14:textId="655E9C15">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D0566">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D0566">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D0566">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Financiën) (ontvangen  9 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D0566" w:rsidP="005D0566" w:rsidRDefault="005D0566" w14:paraId="286A3C28" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A7847">
-[...34 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="0033492D" w:rsidP="003A7847" w:rsidRDefault="0033492D" w14:paraId="39510972" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00151E88" w:rsidP="00151E88" w:rsidRDefault="00151E88" w14:paraId="68F44B15" w14:textId="601EBD06">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
@@ -947,51 +964,50 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00151E88" w:rsidR="00992B2C" w:rsidP="00151E88" w:rsidRDefault="0033492D" w14:paraId="74031B66" w14:textId="4C7EEB3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Het Nederlandse belastingstelsel belast inkomen uit vermogen in de inkomstenbelasting.</w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00605528">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00793282">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Volgens de inkomensstatistieken van het CBS maken winsten </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00605528">
@@ -1047,75 +1063,51 @@
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>op het moment dat ze uitgekeerd worden</w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00605528">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="000E28DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dat is </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> het moment dat ze </w:t>
+        <w:t xml:space="preserve">Dat is tevens het moment dat ze </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00605528">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>worden belast in box 2.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00793282" w:rsidR="0073231D" w:rsidP="00992B2C" w:rsidRDefault="0073231D" w14:paraId="03DBD4FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
@@ -1539,63 +1531,55 @@
       </w:r>
       <w:r w:rsidRPr="00F44E28" w:rsidR="00C976D1">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:spacing w:val="5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>individuele oudedagsvoorzieningen bij een bank, verzekeraar of beleggingsinstelling (het zogeheten derde pijler</w:t>
       </w:r>
       <w:r w:rsidR="00C976D1">
         <w:rPr>
           <w:color w:val="212529"/>
           <w:spacing w:val="5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> oudedagsvoorzieningen</w:t>
       </w:r>
       <w:r w:rsidR="00C976D1">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A40167">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>niet  worden</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> meegenomen in de vermogensstatistiek.</w:t>
+        <w:t>niet  worden meegenomen in de vermogensstatistiek.</w:t>
       </w:r>
       <w:r w:rsidR="00A40167">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:color w:val="212529"/>
           <w:spacing w:val="5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00151E88" w:rsidR="00643495" w:rsidP="00151E88" w:rsidRDefault="00151E88" w14:paraId="66695730" w14:textId="241D546E">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1929,73 +1913,84 @@
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00151E88" w:rsidR="00D67EC3" w:rsidP="00151E88" w:rsidRDefault="00D67EC3" w14:paraId="549A51BD" w14:textId="65779164">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Wat is volgens u de verwachte invloed op aanmerkelijk belangvermogen als gevolg van maatregelen die na 2019 zijn genomen, zoals een hoger en beperkter opstaptarief in de Vpb, twee tarieven in box 2 en inperking van lenen bij de eigen vennootschap, aangezien het CPB zich baseert op de geobserveerde groei tussen 2011 en 2019?</w:t>
+        <w:t xml:space="preserve">Wat is volgens u de verwachte invloed op aanmerkelijk belangvermogen als gevolg van maatregelen die na 2019 zijn genomen, zoals een hoger en beperkter opstaptarief in de Vpb, twee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tarieven in box 2 en inperking van lenen bij de eigen vennootschap, aangezien het CPB zich baseert op de geobserveerde groei tussen 2011 en 2019?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00151E88" w:rsidR="00151E88" w:rsidP="00151E88" w:rsidRDefault="00151E88" w14:paraId="4CDD6816" w14:textId="1BD27258">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004A7531" w:rsidR="00EA7A6A" w:rsidP="004A7531" w:rsidRDefault="00EA7A6A" w14:paraId="60E86DE8" w14:textId="1918D22A">
       <w:pPr>
         <w:spacing w:after="120" w:line="269" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Onderstaande tabel toont de ontwikkeling van de totale waarde van het aanmerkelijk belang van huishoudens in Nederland volgens de vermogensstatistiek van het CBS.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -2026,633 +2021,619 @@
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>In de periode 2011-2019 steeg de totale waarde van het aanmerkelijk belang met 80%. In beide perioden was de gemiddelde groei per jaar vrijwel gelijk: 7,6% per jaar.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8601" w:type="dxa"/>
         <w:tblInd w:w="426" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="379"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00092EA0" w:rsidR="00EA7A6A" w:rsidTr="0032477A" w14:paraId="1689E19D" w14:textId="77777777">
+      <w:tr w:rsidRPr="005D0566" w:rsidR="00EA7A6A" w:rsidTr="0032477A" w14:paraId="1689E19D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7183" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="4FCD4CED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ontwikkeling aanmerkelijk belang (in miljard euro)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="120CF7C4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidTr="0032477A" w14:paraId="6D006C39" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="1797" w:type="dxa"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="42A0FB7B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="34DC8769" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="0B4385F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="387603E8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="2280AC35" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="3D5B2753" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidTr="0032477A" w14:paraId="16506326" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="1797" w:type="dxa"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="4444B514" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="1AE3892C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="26122CB6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="2249FFC9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="0BE6884E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="006C531C" w:rsidR="00EA7A6A" w:rsidP="0032477A" w:rsidRDefault="00EA7A6A" w14:paraId="2607DA5A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C531C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
@@ -3122,59 +3103,59 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Er vindt via de </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">collectieve uitgaven (waaronder toeslagen) en overdrachten in geld en natura een grote herverdeling plaats van hogere inkomens naar lagere inkomens. </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00211EE3">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het CPB heeft in zijn rapport gekeken naar de rol van het belastingstelsel in de verdeling van vermogen van huishoudens en stelt dat het belastingstelsel bestaande inkomens- en vermogensverschillen tussen huishoudens eerder vergroot dan verkleind. Belastingkortingen maken deel uit van het </w:t>
+        <w:t xml:space="preserve">Het CPB heeft in zijn rapport gekeken naar de rol van het belastingstelsel in de verdeling van vermogen van </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00211EE3">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">belastingstelsel. Toeslagen betreffen uitgavensubsidies en verhogen inkomens van huishoudens. </w:t>
+        <w:t xml:space="preserve">huishoudens en stelt dat het belastingstelsel bestaande inkomens- en vermogensverschillen tussen huishoudens eerder vergroot dan verkleind. Belastingkortingen maken deel uit van het belastingstelsel. Toeslagen betreffen uitgavensubsidies en verhogen inkomens van huishoudens. </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het betoog van het CPB is dat de overheid nauwelijks herverdeelt via belastingen maar vooral door middel van collectieve uitgaven</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">en overdrachten in geld </w:t>
       </w:r>
       <w:r w:rsidR="00235629">
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -3208,67 +3189,51 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">natura. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het CPB heeft dit geanalyseerd voor het jaar 2016 en hierover in de CPB Policy Brief ‘Inkomens en herverdeling’ uit 2022 gepubliceerd.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Onderstaande figuren uit het </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> uit 2022 tonen respectievelijk de betaalde belastingen en sociale premies als aandeel van het bruto inkomen per inkomensgroep</w:t>
+        <w:t xml:space="preserve"> Onderstaande figuren uit het CPB rapport uit 2022 tonen respectievelijk de betaalde belastingen en sociale premies als aandeel van het bruto inkomen per inkomensgroep</w:t>
       </w:r>
       <w:r w:rsidR="00D86035">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>respectievelijk de overheidsuitgaven als aandeel van het bruto inkomen per inkomensgroep</w:t>
       </w:r>
       <w:r w:rsidR="00D86035">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -3473,130 +3438,114 @@
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E638FE" w:rsidR="00C93B39" w:rsidP="00C93B39" w:rsidRDefault="00C93B39" w14:paraId="0864895B" w14:textId="77777777">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="105" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="254"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1C1C1D"/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E638FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1C1C1D"/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>aandeel</w:t>
-[...14 lines deleted...]
-        <w:t>%</w:t>
+        <w:t>aandeel%</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E638FE" w:rsidR="00C93B39" w:rsidP="00C93B39" w:rsidRDefault="00C93B39" w14:paraId="13F629A0" w14:textId="77777777">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E638FE" w:rsidR="00C93B39" w:rsidP="00C93B39" w:rsidRDefault="00C93B39" w14:paraId="65A79020" w14:textId="77777777">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="293"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E638FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7707AAA9" wp14:editId="70BCE8F5">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7707AAA9" wp14:editId="2408D526">
                 <wp:extent cx="5177790" cy="1581150"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                 <wp:docPr id="2082701195" name="Groep 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5177790" cy="1581150"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="8154" cy="2490"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="716906079" name="Picture 126"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeArrowheads="1"/>
@@ -5021,91 +4970,59 @@
         </w:rPr>
         <w:t>infographic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> uit het CPB-rapport uit 2022 illustreert de herverdeling via belastingen versus overheidsuitgaven per inkomensgroep op een wat andere manier. Deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>infographic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> laat zien dat in 2016 50% van de mensen een aandeel had van 19% van het totale inkomen in Nederland en daarmee een gemiddeld bruto jaarinkomen had van € 17.524 en daarover 55% aan belastingen betaalde en een bedrag aan overheidsuitgaven kreeg toebedeeld gelijk aan 129% van hun inkomen. Verder had 40% van de mensen in 2016 een aandeel 49% van het totale inkomen in Nederland, had daarmee gemiddeld een bruto jaarinkomen van € 54.865 en betaalde daarover 40% aan belastingen en kreeg een bedrag aan overheidsuitgaven toebedeeld van omgerekend gemiddeld 24% van hun </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> laat zien dat in 2016 50% van de mensen een aandeel had van 19% van het totale inkomen in Nederland en daarmee een gemiddeld bruto jaarinkomen had van € 17.524 en daarover 55% aan belastingen betaalde en een bedrag aan overheidsuitgaven kreeg toebedeeld gelijk aan 129% van hun inkomen. Verder had 40% van de mensen in 2016 een aandeel 49% van het totale inkomen in Nederland, had daarmee gemiddeld een bruto jaarinkomen van € 54.865 en betaalde daarover </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>bruto inkomen</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">van het totale inkomen in Nederland, en had daarmee gemiddeld een bruto jaarinkomen van € 142.584, betaalde daarover 36% aan belastingen en kreeg omgerekend 8% van </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> gemiddeld inkomen aan overheidsuitgaven toebedeeld. </w:t>
+        <w:t xml:space="preserve">40% aan belastingen en kreeg een bedrag aan overheidsuitgaven toebedeeld van omgerekend gemiddeld 24% van hun bruto inkomen. En ten slotte ontving 10% van de mensen in 2016 32% van het totale inkomen in Nederland, en had daarmee gemiddeld een bruto jaarinkomen van € 142.584, betaalde daarover 36% aan belastingen en kreeg omgerekend 8% van hun gemiddeld inkomen aan overheidsuitgaven toebedeeld. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C93B39" w:rsidP="00C93B39" w:rsidRDefault="00C93B39" w14:paraId="44A2B430" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C93B39" w:rsidP="00C93B39" w:rsidRDefault="00C93B39" w14:paraId="30E76F94" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="106"/>
         <w:ind w:left="131"/>
         <w:rPr>
           <w:color w:val="E5006E"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="Infographic:_Herverdeling_door_overheids" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
@@ -22183,87 +22100,87 @@
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">een noodzakelijke </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00AD2EB9">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>liquiditeit</w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="0034437D">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>sreserve</w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00A5446D">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en daarmee zal een deel van de winst nooit tot uitkering komen aan aandeelhouders.</w:t>
+        <w:t xml:space="preserve"> en daarmee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E88" w:rsidR="00A5446D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>zal een deel van de winst nooit tot uitkering komen aan aandeelhouders.</w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00AD2EB9">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00AA1BB2">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het CPB geeft </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00A5446D">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">verder </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00AA1BB2">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">aan </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">dat als alle winsten </w:t>
+        <w:t xml:space="preserve">aan dat als alle winsten </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="008D0CF4">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>van een bv</w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00AA1BB2">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> zouden worden uitgekeerd </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="008D0CF4">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">aan huishoudens </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88" w:rsidR="00AA1BB2">
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -22952,59 +22869,66 @@
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Mede door d</w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>irecte inkomensondersteuning in de vorm van toeslagen en uitkeringen voor werkloosheid, arbeidsongeschiktheid en de AOW</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> behoort Nederland al decennia s</w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">amen met Zweden, Denemarken en België tot de landen met de meest gelijk verdeelde inkomens binnen de EU. </w:t>
+        <w:t xml:space="preserve">amen met Zweden, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Denemarken en België tot de landen met de meest gelijk verdeelde inkomens binnen de EU. </w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nederland kent met de AOW en de mogelijkheid om via de werkgever dan wel via een bank- of verzekeraar fiscaal gefaciliteerd pensioen op te bouwen een van de beste pensioenstelsels ter wereld. Ook dat is cruciaal voor het welbevinden van mensen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Qua vermogensverdeling</w:t>
       </w:r>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> scoort Nederland volgens de World </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00151E88">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -23247,65 +23171,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>werkgelegenheid</w:t>
       </w:r>
       <w:r w:rsidRPr="0073231D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dit kabinet zet met het Coalitieakkoord stevig in </w:t>
       </w:r>
       <w:r w:rsidRPr="0073231D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">om investeringen te stimuleren en het vestigingsklimaat en de financieringsketen te versterken. Dit wil het kabinet onder andere doen door bedrijven </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in investeringen die passen bij onze economie van de toekomst, door uitbreiding van de WBSO voor ontwikkeling van AI en technologie en behoud van de </w:t>
+        <w:t xml:space="preserve">om investeringen te stimuleren en het vestigingsklimaat en de financieringsketen te versterken. Dit wil het kabinet onder andere doen door bedrijven te  ondersteunen in investeringen die passen bij onze economie van de toekomst, door uitbreiding van de WBSO voor ontwikkeling van AI en technologie en behoud van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0073231D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Innovatiebox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0073231D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Daarbij wil het kabinet de fiscale energie-aftrek (EIA), de milieu-investeringsaftrek (MIA) en de </w:t>
       </w:r>
       <w:r w:rsidRPr="0073231D" w:rsidR="001050F3">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>regeling die het mogelijk maakt milieu-investeringen willekeurig af te schrijven (</w:t>
       </w:r>
       <w:r w:rsidRPr="0073231D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -23924,60 +23834,60 @@
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, door het gelijker belasten van verschillende vormen van inkomen en vermogen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32902" w:rsidR="00923BD5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Het kabinet hecht belang aan het evenwichtig belasten van inkomen uit vermogen. In de afgelopen jaren zijn er diverse maatregelen genomen om daarin meer evenwicht aan te brengen. Denk aan het verhogen van het lage Vpb-tarief van 15% naar</w:t>
       </w:r>
       <w:r w:rsidRPr="0073231D" w:rsidR="00923BD5">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:val="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 19% in 2023, de invoering van de Wet excessief lenen bij eigen vennootschap in 2023 en het invoeren van een tweede schijf in box 2 in 2024. Zoals vorige </w:t>
+        <w:t xml:space="preserve"> 19% in 2023, de invoering van de Wet excessief lenen bij </w:t>
       </w:r>
       <w:r w:rsidRPr="0073231D" w:rsidR="00923BD5">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:val="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">kabinetten en diverse ambtelijke rapporten hebben benadrukt, is het invoeren van een stelsel dat werkelijk rendement in box 3 belast een belangrijke volgende stap in het evenwichtiger belasten van vermogen. </w:t>
+        <w:t xml:space="preserve">eigen vennootschap in 2023 en het invoeren van een tweede schijf in box 2 in 2024. Zoals vorige kabinetten en diverse ambtelijke rapporten hebben benadrukt, is het invoeren van een stelsel dat werkelijk rendement in box 3 belast een belangrijke volgende stap in het evenwichtiger belasten van vermogen. </w:t>
       </w:r>
       <w:r w:rsidRPr="0073231D" w:rsidR="00923BD5">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het wetsvoorstel Wet werkelijk rendement box 3 dat dit beoogt, ligt ter behandeling in de Eerste Kamer. </w:t>
       </w:r>
       <w:r w:rsidR="000A4692">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het nieuwe b</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95D57" w:rsidR="000A4692">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ox 3 stelsel </w:t>
       </w:r>
       <w:r w:rsidRPr="00546B7D" w:rsidR="000A4692">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">op werkelijk rendement </w:t>
       </w:r>
@@ -25894,50 +25804,51 @@
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="2" w:after="280" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="107"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Invalide</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> kind</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00100639" w:rsidR="000C17A4" w:rsidP="004F2F65" w:rsidRDefault="000C17A4" w14:paraId="71EFDCC6" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -26008,51 +25919,50 @@
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="2" w:after="280" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="107"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ouder</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00100639" w:rsidR="000C17A4" w:rsidP="004F2F65" w:rsidRDefault="000C17A4" w14:paraId="490A6210" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="2" w:after="280" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="107"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
@@ -26618,59 +26528,51 @@
         <w:rPr>
           <w:color w:val="1D1D1B"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>en naar de Tweede Kamer verzonden.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:color w:val="1D1D1B"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:color w:val="1D1D1B"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Naast deze vrijstellingen kent de schenk- en erfbelasting de bedrijfsopvolgingsregeling (BOR). De BOR bestaat uit een algehele vrijstelling in de schenk- en erfbelasting voor ondernemingsvermogen tot </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> € </w:t>
+        <w:t xml:space="preserve">Naast deze vrijstellingen kent de schenk- en erfbelasting de bedrijfsopvolgingsregeling (BOR). De BOR bestaat uit een algehele vrijstelling in de schenk- en erfbelasting voor ondernemingsvermogen tot circa € </w:t>
       </w:r>
       <w:r w:rsidRPr="002D73AD">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1,5 miljoen en een vrijstelling van 75% over het bedrag daarboven. </w:t>
       </w:r>
       <w:r>
         <w:t>In 2022 is de BOR geëvalueerd.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Daaruit blijkt dat erfenissen en s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94EB1">
         <w:t>chenkingen onder de BOR</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -27061,72 +26963,79 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Een </w:t>
       </w:r>
       <w:r w:rsidRPr="00235629">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">van de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034238B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ambities uit het coalitieakkoord van dit kabinet is dat het moet lonen om meer uren te werken. Nu loont dat soms te weinig. Onderzoek naar het</w:t>
       </w:r>
       <w:r w:rsidRPr="00235629">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> omzetten van de huidige arbeidskorting in een arbeidskorting per gewerkt uur is een van de </w:t>
+        <w:t xml:space="preserve"> omzetten van de huidige arbeidskorting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235629">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in een arbeidskorting per gewerkt uur is een van de </w:t>
       </w:r>
       <w:r w:rsidRPr="0073231D" w:rsidR="00C35361">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>onorthodoxe</w:t>
       </w:r>
       <w:r w:rsidRPr="00235629">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> maatregelen die het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="0034238B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>daartoe</w:t>
       </w:r>
       <w:r w:rsidRPr="00235629">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> wil onderzoeken</w:t>
       </w:r>
       <w:r w:rsidRPr="0034238B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00235629">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het inkomensonafhankelijk maken van de arbeidskorting </w:t>
       </w:r>
       <w:r w:rsidRPr="0034238B">
         <w:rPr>
@@ -27402,61 +27311,61 @@
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000B25B0" w:rsidSect="001E6A24">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10DED0E2" w14:textId="77777777" w:rsidR="00AC0AD4" w:rsidRDefault="00AC0AD4" w:rsidP="00A91A0D">
+    <w:p w14:paraId="1BF5C361" w14:textId="77777777" w:rsidR="00DE4EAF" w:rsidRDefault="00DE4EAF" w:rsidP="00A91A0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="543FEEFD" w14:textId="77777777" w:rsidR="00AC0AD4" w:rsidRDefault="00AC0AD4" w:rsidP="00A91A0D">
+    <w:p w14:paraId="61831DE9" w14:textId="77777777" w:rsidR="00DE4EAF" w:rsidRDefault="00DE4EAF" w:rsidP="00A91A0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -27495,98 +27404,89 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVuSerifCondensed-Bold">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVuSerifCondensed">
-    <w:altName w:val="Yu Gothic"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F4FD823" w14:textId="77777777" w:rsidR="00AC0AD4" w:rsidRDefault="00AC0AD4" w:rsidP="00A91A0D">
+    <w:p w14:paraId="576F945E" w14:textId="77777777" w:rsidR="00DE4EAF" w:rsidRDefault="00DE4EAF" w:rsidP="00A91A0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A5D2F18" w14:textId="77777777" w:rsidR="00AC0AD4" w:rsidRDefault="00AC0AD4" w:rsidP="00A91A0D">
+    <w:p w14:paraId="66FE5AF3" w14:textId="77777777" w:rsidR="00DE4EAF" w:rsidRDefault="00DE4EAF" w:rsidP="00A91A0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="189390D4" w14:textId="3443A6EA" w:rsidR="00A91A0D" w:rsidRPr="00643495" w:rsidRDefault="00A91A0D" w:rsidP="00D67EC3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643495">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
@@ -27669,61 +27569,74 @@
     <w:p w14:paraId="75B74B7D" w14:textId="77777777" w:rsidR="00643495" w:rsidRPr="00643495" w:rsidRDefault="00643495" w:rsidP="00643495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643495">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00643495">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="005D0566">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.cbs.nl/nl-nl/nieuws/2023/26/vermogensverschil-tussen-huishoudens-kleiner-bij-meetellen-pensioenopbouw"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00643495">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Vermogensverschil tussen huishoudens kleiner bij meetellen pensioenopbouw (cbs.nl)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="13D7FCDD" w14:textId="77777777" w:rsidR="00643495" w:rsidRPr="00643495" w:rsidRDefault="00643495" w:rsidP="00643495">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643495">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00643495">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
@@ -27780,101 +27693,127 @@
     <w:p w14:paraId="6325D274" w14:textId="77777777" w:rsidR="00C93B39" w:rsidRPr="00C94B4A" w:rsidRDefault="00C93B39" w:rsidP="00C93B39">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94B4A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A95D57">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="005D0566">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.cpb.nl/ongelijkheid-en-herverdeling"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A95D57">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ongelijkheid en herverdeling | CPB Website</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="046CFF08" w14:textId="77777777" w:rsidR="000C17A4" w:rsidRPr="00CC1727" w:rsidRDefault="000C17A4" w:rsidP="000C17A4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1727">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CC1727">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="005D0566">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.cpb.nl/effect-van-erfenissen-en-schenkingen-op-vermogensongelijkheid-en-de-rol-van-belastingen"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC1727">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Effect van erfenissen en schenkingen op vermogensongelijkheid en de rol van belastingen | CPB Website</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="64809093" w14:textId="77777777" w:rsidR="000C17A4" w:rsidRPr="002D73AD" w:rsidRDefault="000C17A4" w:rsidP="000C17A4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053203B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -27941,62 +27880,75 @@
     <w:p w14:paraId="68B37A52" w14:textId="77777777" w:rsidR="000C17A4" w:rsidRPr="00526EB9" w:rsidRDefault="000C17A4" w:rsidP="000C17A4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D93AEA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D93AEA">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="005D0566">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.rijksoverheid.nl/documenten/kamerstukken/2024/12/13/aanbieding-evaluatie-eenmalig-verhoogde-schenkingsvrijstellingen"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00526EB9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Kamerbrief over evaluatie eenmalig verhoogde schenkingsvrijstellingen | Kamerstuk | Rijksoverheid.nl</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="48688DFB" w14:textId="77777777" w:rsidR="000C17A4" w:rsidRPr="002D73AD" w:rsidRDefault="000C17A4" w:rsidP="000C17A4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D73AD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002D73AD">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="nl-NL"/>
@@ -29130,56 +29082,56 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="643923525">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="509835559">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1778676306">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="965351704">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1060322989">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="486899013">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A7847"/>
     <w:rsid w:val="000327EB"/>
     <w:rsid w:val="00046047"/>
     <w:rsid w:val="00046FD7"/>
     <w:rsid w:val="00055A75"/>
     <w:rsid w:val="000703E6"/>
     <w:rsid w:val="000839D6"/>
@@ -29194,57 +29146,59 @@
     <w:rsid w:val="00151E88"/>
     <w:rsid w:val="00171123"/>
     <w:rsid w:val="00191A0D"/>
     <w:rsid w:val="001E6A24"/>
     <w:rsid w:val="0020422C"/>
     <w:rsid w:val="00211EE3"/>
     <w:rsid w:val="00235629"/>
     <w:rsid w:val="002477D0"/>
     <w:rsid w:val="00263A9A"/>
     <w:rsid w:val="00284DFA"/>
     <w:rsid w:val="00295335"/>
     <w:rsid w:val="002B607D"/>
     <w:rsid w:val="002C2E00"/>
     <w:rsid w:val="002D73AD"/>
     <w:rsid w:val="00324A86"/>
     <w:rsid w:val="0033492D"/>
     <w:rsid w:val="0034437D"/>
     <w:rsid w:val="0036440C"/>
     <w:rsid w:val="003808FF"/>
     <w:rsid w:val="003A3077"/>
     <w:rsid w:val="003A7847"/>
     <w:rsid w:val="003B4D96"/>
     <w:rsid w:val="003C3953"/>
     <w:rsid w:val="003D7560"/>
     <w:rsid w:val="00423E2B"/>
+    <w:rsid w:val="004A44D6"/>
     <w:rsid w:val="004A7531"/>
     <w:rsid w:val="004B589E"/>
     <w:rsid w:val="004D4520"/>
     <w:rsid w:val="005240CB"/>
     <w:rsid w:val="00526EB9"/>
     <w:rsid w:val="00546928"/>
     <w:rsid w:val="00563ED1"/>
+    <w:rsid w:val="005D0566"/>
     <w:rsid w:val="005E2F0E"/>
     <w:rsid w:val="005E3AB1"/>
     <w:rsid w:val="00605528"/>
     <w:rsid w:val="00612EB5"/>
     <w:rsid w:val="00643495"/>
     <w:rsid w:val="00691CFE"/>
     <w:rsid w:val="006C531C"/>
     <w:rsid w:val="00726FA3"/>
     <w:rsid w:val="0073231D"/>
     <w:rsid w:val="00735A75"/>
     <w:rsid w:val="00741F2E"/>
     <w:rsid w:val="00782E8D"/>
     <w:rsid w:val="00793282"/>
     <w:rsid w:val="008A5280"/>
     <w:rsid w:val="008C19CD"/>
     <w:rsid w:val="008C4482"/>
     <w:rsid w:val="008D0CF4"/>
     <w:rsid w:val="008D5957"/>
     <w:rsid w:val="008D7BF6"/>
     <w:rsid w:val="00923BD5"/>
     <w:rsid w:val="00927B96"/>
     <w:rsid w:val="00971DDF"/>
     <w:rsid w:val="00983C02"/>
     <w:rsid w:val="009905F8"/>
     <w:rsid w:val="00992B2C"/>
@@ -29268,82 +29222,83 @@
     <w:rsid w:val="00AF7BD2"/>
     <w:rsid w:val="00B01D18"/>
     <w:rsid w:val="00B06701"/>
     <w:rsid w:val="00B26E8D"/>
     <w:rsid w:val="00B5553D"/>
     <w:rsid w:val="00B70296"/>
     <w:rsid w:val="00BB6A15"/>
     <w:rsid w:val="00BC0A96"/>
     <w:rsid w:val="00BD7167"/>
     <w:rsid w:val="00BD7202"/>
     <w:rsid w:val="00BF08B6"/>
     <w:rsid w:val="00BF2ED9"/>
     <w:rsid w:val="00C126A2"/>
     <w:rsid w:val="00C2450B"/>
     <w:rsid w:val="00C35361"/>
     <w:rsid w:val="00C93B39"/>
     <w:rsid w:val="00C976D1"/>
     <w:rsid w:val="00CB75AA"/>
     <w:rsid w:val="00D1143A"/>
     <w:rsid w:val="00D32902"/>
     <w:rsid w:val="00D67EC3"/>
     <w:rsid w:val="00D86035"/>
     <w:rsid w:val="00D91BC1"/>
     <w:rsid w:val="00D93AEA"/>
     <w:rsid w:val="00DC78B4"/>
+    <w:rsid w:val="00DE4EAF"/>
     <w:rsid w:val="00E52061"/>
     <w:rsid w:val="00E568D5"/>
     <w:rsid w:val="00EA7A6A"/>
     <w:rsid w:val="00EC65C8"/>
     <w:rsid w:val="00EF03A3"/>
     <w:rsid w:val="00F04822"/>
     <w:rsid w:val="00F1362D"/>
     <w:rsid w:val="00F17AC2"/>
     <w:rsid w:val="00F260B0"/>
     <w:rsid w:val="00F44E28"/>
     <w:rsid w:val="00F7595F"/>
     <w:rsid w:val="00F94EB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7919D6C6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{54A09B13-215D-4E08-A3C1-76EE2E6849DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -30910,54 +30865,50 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2041542870">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -31178,73 +31129,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>10</ap:Pages>
-  <ap:Words>4484</ap:Words>
-  <ap:Characters>24668</ap:Characters>
+  <ap:Words>4463</ap:Words>
+  <ap:Characters>24549</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>205</ap:Lines>
-  <ap:Paragraphs>58</ap:Paragraphs>
+  <ap:Lines>204</ap:Lines>
+  <ap:Paragraphs>57</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>29094</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>28955</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_b2aa6e22-2c82-48c6-bf24-1790f4b9c128_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>