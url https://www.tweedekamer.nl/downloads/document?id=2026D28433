--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,1459 +1,1716 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="04922A84" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="7FD097F2" w14:textId="71173E24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 XXIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jaarverslag en slotwet Ministerie van Klimaat en Groene Groei 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="00622D22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="1AD33B79" w14:textId="5E51C2F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007503B1" w:rsidR="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007503B1" w:rsidR="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="113AC68E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB4190" w:rsidP="007503B1" w:rsidRDefault="00AB4190" w14:paraId="754FDA2A" w14:textId="571ABDC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Klimaat en Groene Groei heeft een aantal vragen voorgelegd aan de minister van Klimaat en Groene Groei over het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jaarverslag Ministerie van Klimaat en Groene Groei 2025 (Kamerstuk 36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1" w:rsidR="00174739">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1" w:rsidR="00174739">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XXIII, nr. 1).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1" w:rsidR="00174739">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007503B1" w:rsidR="00174739">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De minister heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="007503B1" w:rsidP="007503B1" w:rsidRDefault="007503B1" w14:paraId="3CE3687D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00AB4190" w:rsidP="007503B1" w:rsidRDefault="00AB4190" w14:paraId="6E898BBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00AB4190" w:rsidP="007503B1" w:rsidRDefault="00AB4190" w14:paraId="2DC2B372" w14:textId="42E97EC3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zwinkels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00AB4190" w:rsidP="007503B1" w:rsidRDefault="00AB4190" w14:paraId="216ADD14" w14:textId="5C2CAA4F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00AB4190" w:rsidP="007503B1" w:rsidRDefault="00AB4190" w14:paraId="1BB018BE" w14:textId="2704EAE9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00AB4190" w14:paraId="4DB1E7A5" w14:textId="1AD2AAFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="007503B1" w:rsidP="007503B1" w:rsidRDefault="007503B1" w14:paraId="665D1922" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="1EF5EA80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="1BCE98B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...52 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="5FC45D52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="61808C55" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="0B3CF446" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Waarom is het financieel belang van fiscale regelingen voor KGG – geschat op ruim 10,7 miljard euro in 2025 – niet inzichtelijk gemaakt in het jaarverslag?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="1B947126" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="3C73E0F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="448A6522" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="3995C7A4" w14:textId="77777777">
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="0C56976E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="4218A4F0" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiscale regelingen die betrekking hebben op het beleidsterrein van KGG worden extra-comptabel vermeld in een tabel in de begroting. Dit betekent dat zij geen onderdeel van de begroting uitmaken, maar wel ter informatie worden genoemd. In de begroting van 2025 is het overzicht te vinden in tabel 27. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="70FC14C6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="11B5EA84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="2AB5CC51" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="0AF283BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Heeft u inzicht in de doelmatigheid en doeltreffendheid van fiscale regelingen voor de beleidsdoelen, specifiek het effect op de klimaatdoelen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="1B6BF8F9" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="14B42BC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="5EFFFD0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="318B5064" w14:textId="77777777">
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="1D9BEFC9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
-      </w:pPr>
-[...113 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voor een beschrĳving van de regeling, de doelstelling, verwĳzing naar de wettekst, verwĳzing naar de laatst uitgevoerde evaluatie en de ramingsgrond wordt verwezen naar bĳlage 4 “Fiscale Regelingen” bĳ de Miljoenennota. Fiscale regelingen worden geëvalueerd op doeltreffendheid en doelmatigheid, en indien klimaatdoelen onderdeel zijn van de doelstelling van een regeling worden deze daar dus ook aan getoetst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="024AA281" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="0448CFFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="2F0AA448" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="785FB4F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke fiscale klimaatregelingen worden momenteel en in de komende jaren geëvalueerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="464D3D51" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="0AAE3DF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="598BF9FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="62952553" w14:textId="77777777">
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="6A01F66F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In tabel 4.6.2 van de bijlagen bij de Miljoenennota 2026 wordt een overzicht gegeven van de geplande evaluaties en onderzoeken m.b.t. fiscale regelingen in de periode 2025-2029. In de komende jaren gaat het om de energiebelasting, klimaatmaatregelen voor de glastuinbouwsector en de monitoring van de opbrengsten van het afschaffen van de inputvrijstelling in de energiebelasting voor elektriciteitsopwekking. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="0EC5C9FB" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="685801E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="134CCA64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="0AA69E71" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="03FD13E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bent u van plan in deze evaluatie ook het effect op de klimaat- en circulariteitsdoelen expliciet mee te wegen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="3518FB1E" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="1EF159E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="2C12328E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="6644DF70" w14:textId="77777777">
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="512A4A4D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor elk beleidsinstrument wordt een beleidsdoel geformuleerd waaraan wordt getoetst bij een evaluatie. In het geval dat de beleidsinstrumenten die geëvalueerd worden doelstellingen hebben op het gebied van klimaat en/of circulariteit zal de evaluatie het instrument daaraan toetsen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="7B3CC9F0" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="5E714835" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="3AEC0A19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="5B0D35BB" w14:textId="77777777">
-[...48 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="0C4C29B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Werkt u aan een tijdspad voor het uitfaseren van deze fossiele regelingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="60E81F26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="43FFE951" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="38F55B84" w14:textId="77777777">
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="4BA6B393" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
-      </w:pPr>
-[...26 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet blijft, conform het coalitieakkoord, inzetten op uitfasering van fossiele brandstofsubsidies met focus op een aanpak in Europees verband. Bij het uitfaseren van fossiele brandstofsubsidies is Europese en internationale samenwerking vaak van groot belang omdat dit het mogelijk maakt om fossiele brandstofsubsidies af te schaffen zonder de concurrentiepositie van in Nederland gevestigde bedrijven te verslechteren. Bovendien liggen sommige subsidies vast in internationale verdragen of Europese afspraken. Het kabinet geeft jaarlijks via de Miljoenennota transparantie over fossiele subsidies, inclusief voorgenomen afbouwpaden. Via de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...90 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coalition on Phasing Out Fossil Fuel Incentives Including Subsidies (COFFIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zet het kabinet tevens in op internationale uitfasering van, en transparantie over fossiele brandstofsubsidies. Daarnaast heeft het kabinet, samen met Colombia, recentelijk in Santa Marta een internationale conferentie georganiseerd over de transitie weg van fossiele brandstoffen met landen die hier stappen op willen zetten. In Nederland geeft het Nationaal Plan Energiesysteem (NPE) richting op de afbouw van fossiel en de opbouw van de hernieuwbare energieketens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="5543DE80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="27BBB502" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="671BE5C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deelt u de eerdere conclusie van de Algemene Rekenkamer dat het niet halen van het klimaatdoel van 2030 een groot risico is voor de verantwoording van uw ministerie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="344A7A74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="28487D59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="7FFD8490" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1" w:rsidDel="00A037DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">georganiseerd over de transitie weg van fossiele brandstoffen met landen die hier stappen op willen zetten. In Nederland geeft het Nationaal Plan Energiesysteem (NPE) richting op de afbouw van fossiel en de opbouw van de hernieuwbare energieketens. </w:t>
-[...52 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">De Algemene Rekenkamer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stelt in de eerdere reactie op de begroting 2026 van KGG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de minister beleidsdoelen naar beneden bijstelt voor bijvoorbeeld wind op zee, maar ook dat de ontwikkeling van de waterstofmarkt langzamer gaat dan verwacht. Daarom zijn klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1" w:rsidDel="00BD467C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitgaven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>op de KGG-begroting naar latere jaren geschoven. De Algemene Rekenkamer concludeert dat dit er toe kan leiden dat de klimaatdoelen uit zicht raken. De bijstellingen (het naar achter schuiven van middelen) zijn nodig om in de begroting een realistische weergave te presenteren van uitgaven voor bepaalde beleidsdoelen. Ramingen in de begroting moeten bovendien goed aansluiten bij de daadwerkelijke uitvoering van beleid. Financiële verantwoording over hoe de middelen zijn besteed gebeurt op de voorgeschreven wijze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="3BD38239" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="3C378C90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat betreft de beleidsmatige verantwoordelijkheid van KGG verwachtte het Planbureau voor de Leefomgeving (PBL) in de KEV 2025 een CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1" w:rsidDel="00DF4A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-reductie van 46,8-54,5% in 2030 t.o.v. 1990. Dat is een verbetering t.o.v. de KEV 2024. Het kabinet blijft inzetten op de uitvoering van maatregelen, het op orde brengen van de randvoorwaarden en het zetten van logische (vervolg)stappen in de sectoren om te zorgen dat onze uitstoot blijft dalen. In september </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>publiceert PBL de KEV 2026 waarin ook de maatregelen uit het Coalitieakkoord worden betrokke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1" w:rsidDel="009D66DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Bijsturen op de korte termijn voor 2030 is echter maar voor een beperkt aantal maatregelen nog kosteneffectief in de transitie richting 2040, en dat weegt het kabinet mee in de keuzes die het maakt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet legt in september in de in Klimaat- en energienota verantwoording af over de uitvoering van het klimaat- en energiebeleid van afgelopen jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="3A185192" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="51FE1F09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="1CF983AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe verklaart u dat er een onderuitputting is bij de DEI+ regeling terwijl er tegelijkertijd wordt aangegeven dat er voor meer geld subsidie is aangevraagd dan beschikbaar was in 2025?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="2B3D2A70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="6491D311" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="33AF350E" w14:textId="77777777">
-[...235 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="495B1ED9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderuitputting op de begroting bij de DEI+ regeling komt niet doordat er te weinig belangstelling is voor de subsidie. Integendeel, afgelopen jaren is vaak voor meer projecten subsidie aangevraagd dan er budget beschikbaar was. De onderuitputting ontstaat doordat DEI+-projecten meerdere jaren lopen en betalingen verspreid plaatsvinden. Dit betreffen projecten die werken aan innovatieve oplossingen. Zulke uitvoering gaat daarom vaak gepaard met vertragingen, aanpassingen of zelfs het voortijdig beëindigen van innovatieve projecten. Hierdoor vallen de uitgaven later of lager uit dan oorspronkelijk geraamd. De afgelopen jaren is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dit effect versterkt door onder meer inflatie, netcongestie en hoge energie-, materiaal- en arbeidskosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="47BB4558" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="76602AFD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="625E2CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waarom staat er wel een tabel met fiscale groene subsidies, maar niet een met fiscale fossiele subsidies?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="51EEC4EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="5005E52E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0054128F" w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="12EA255B" w14:textId="77777777">
-[...110 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="0D36062F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De omvang en uitsplitsing van fossiele voordelen wordt elk jaar gepubliceerd in bijlage 13 Fossiele Voordelen bij de Miljoenennota. Het overzicht van fiscale groene subsidies is toegevoegd aan het jaarverslag KGG (onderdeel van bijlage 5 Rijksbreed overzicht klimaatuitgaven) om ervoor te zorgen dat de Kamer beschikt over een integraal overzicht van alle subsidies op het klimaatterrein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="6C97DED6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="194CA690" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="2C9EAEAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overweegt u dit in het volgende jaarverslag aan te passen, zodat er een goed overzicht ontstaat van fiscale regelingen met effecten op klimaat en groene groei?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="5E9F8D1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="29F59E2D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003B611E" w:rsidR="00CF202B" w:rsidP="00CF202B" w:rsidRDefault="00CF202B" w14:paraId="29618FE5" w14:textId="77777777">
-[...139 lines deleted...]
-    <w:p w:rsidRPr="00CF202B" w:rsidR="006F53E6" w:rsidP="00CF202B" w:rsidRDefault="006F53E6" w14:paraId="2B72BB0C" w14:textId="298A3C33">
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="4EC1FBDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007503B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is niet voornemens om het overzicht van fossiele voordelen in de bijlage bij de Miljoenennota ook te publiceren bij het jaarverslag. Het overzicht is reeds beschikbaar doordat beide bijlagen gepubliceerd worden: het overzicht van groene subsidies in het jaarverslag van KGG en de begroting van KGG, en het overzicht van fossiele voordelen bij de Miljoenennota. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="02E82D1F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00174739" w:rsidP="007503B1" w:rsidRDefault="00174739" w14:paraId="2017BDF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007503B1" w:rsidR="00AB4190" w:rsidP="007503B1" w:rsidRDefault="00AB4190" w14:paraId="6C808DF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007503B1" w:rsidR="00AB4190" w:rsidSect="00D85E5F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="476540B2" w14:textId="77777777" w:rsidR="00467ABB" w:rsidRDefault="00467ABB" w:rsidP="00CF202B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="686C3C27" w14:textId="77777777" w:rsidR="00824A21" w:rsidRDefault="00824A21" w:rsidP="00AB4190">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65920F5C" w14:textId="77777777" w:rsidR="00467ABB" w:rsidRDefault="00467ABB" w:rsidP="00CF202B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61DE1523" w14:textId="77777777" w:rsidR="00824A21" w:rsidRDefault="00824A21" w:rsidP="00AB4190">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="135D6D08" w14:textId="77777777" w:rsidR="00AB4190" w:rsidRPr="00AB4190" w:rsidRDefault="00AB4190" w:rsidP="00AB4190">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EDDB2C1" w14:textId="77777777" w:rsidR="00AB4190" w:rsidRPr="00AB4190" w:rsidRDefault="00AB4190" w:rsidP="00AB4190">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="166991A5" w14:textId="77777777" w:rsidR="00AB4190" w:rsidRPr="00AB4190" w:rsidRDefault="00AB4190" w:rsidP="00AB4190">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E505372" w14:textId="77777777" w:rsidR="00467ABB" w:rsidRDefault="00467ABB" w:rsidP="00CF202B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="072B9DC1" w14:textId="77777777" w:rsidR="00824A21" w:rsidRDefault="00824A21" w:rsidP="00AB4190">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CC5D8EC" w14:textId="77777777" w:rsidR="00467ABB" w:rsidRDefault="00467ABB" w:rsidP="00CF202B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1FA727A6" w14:textId="77777777" w:rsidR="00824A21" w:rsidRDefault="00824A21" w:rsidP="00AB4190">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3DBCC9A3" w14:textId="77777777" w:rsidR="00CF202B" w:rsidRPr="00D53C4E" w:rsidRDefault="00CF202B" w:rsidP="00CF202B">
+    <w:p w14:paraId="49DEFC41" w14:textId="77777777" w:rsidR="00174739" w:rsidRPr="00D53C4E" w:rsidRDefault="00174739" w:rsidP="00174739">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00D53C4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>Aandachtspunten bij de ontwerpbegroting 2026 van het Ministerie van Klimaat en Groene Groei | Algemene Rekenkamer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0E9039B3" w14:textId="77777777" w:rsidR="00CF202B" w:rsidRPr="00F9736F" w:rsidRDefault="00CF202B" w:rsidP="00CF202B">
+    <w:p w14:paraId="0A802674" w14:textId="77777777" w:rsidR="00174739" w:rsidRPr="00F9736F" w:rsidRDefault="00174739" w:rsidP="00174739">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A0E12">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Kamerstukken II, 2025-26, 36800-XXIII, nr. 57</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DF757D6" w14:textId="77777777" w:rsidR="00AB4190" w:rsidRPr="00AB4190" w:rsidRDefault="00AB4190" w:rsidP="00AB4190">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="413D8E5F" w14:textId="77777777" w:rsidR="00AB4190" w:rsidRPr="00AB4190" w:rsidRDefault="00AB4190" w:rsidP="00AB4190">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48F348CF" w14:textId="77777777" w:rsidR="00AB4190" w:rsidRPr="00AB4190" w:rsidRDefault="00AB4190" w:rsidP="00AB4190">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF202B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00ED03AA"/>
+    <w:rsidRoot w:val="00AB4190"/>
+    <w:rsid w:val="00174739"/>
+    <w:rsid w:val="00287982"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="006E2B6C"/>
+    <w:rsid w:val="007503B1"/>
+    <w:rsid w:val="0076359D"/>
+    <w:rsid w:val="00824A21"/>
+    <w:rsid w:val="00825C1D"/>
+    <w:rsid w:val="00861403"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00AA38F9"/>
+    <w:rsid w:val="00AB4190"/>
+    <w:rsid w:val="00D85E5F"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00FB4A8E"/>
+    <w:rsid w:val="00FF52B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="60D708FD"/>
+  <w14:docId w14:val="0D4FB31F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8A6FBE8D-463A-4042-B810-F9456EA9F3F4}"/>
+  <w15:docId w15:val="{0D8A361E-2D42-4BA6-B8BD-87BFFE9DB25B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1813,706 +2070,707 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
-      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00AB4190"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB4190"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AB4190"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB4190"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AB4190"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00174739"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00174739"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:rsid w:val="00CF202B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00174739"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF202B"/>
+    <w:rsid w:val="00174739"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2025/09/23/aandachtspunten-bij-de-ontwerpbegroting-2026-van-het-ministerie-van-klimaat-en-groene-groei" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -2770,70 +3028,72 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6058</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1181</ap:Words>
+  <ap:Characters>6496</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>50</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>54</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7145</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7662</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>