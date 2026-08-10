--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,3856 +1,925 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D35815" w:rsidP="007C39FD" w:rsidRDefault="00D35815" w14:paraId="061F3649" w14:textId="77777777">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00B666EE">
+    <w:p w:rsidRPr="00282F76" w:rsidR="00282F76" w:rsidP="000929C3" w:rsidRDefault="00282F76" w14:paraId="6F14E94C" w14:textId="3A30DF41">
+      <w:pPr>
+        <w:ind w:left="2832" w:hanging="2832"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="000929C3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...98 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00282F76">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>945 XXIII</w:t>
+      </w:r>
+      <w:r w:rsidR="000929C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00A66A7E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00282F76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Slotwet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A66A7E">
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00282F76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Klimaat en Groene Groei</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Klimaat en Groene Groei 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="00282F76" w:rsidRDefault="00282F76" w14:paraId="10470020" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00282F76" w:rsidR="002D3580" w:rsidP="000929C3" w:rsidRDefault="002D3580" w14:paraId="3E78DAE6" w14:textId="33922969">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="2832" w:hanging="2832"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VERSLAG HOUDENDE EEN LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="3D72906F" w14:textId="094B76A4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000929C3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000929C3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:t>11 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="6F1BB4DC" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="14F64127" w14:textId="1591A0D4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste commissie voor Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00DD3CCC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de daarop gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:t>antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="462E37EE" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="7624793A" w14:textId="0265EAD8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:t>vragen zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00FE484A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:t>27 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00716217">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>voorgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="003B5BD2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:t>9 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76" w:rsidR="003B5BD2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="704BA91E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="21A3D844" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00282F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="25AC5FA1" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="0E30CFB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="77071286" w14:textId="77777777">
+      <w:r w:rsidRPr="00282F76">
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="655E8E19" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00282F76">
+        <w:t>Zwinkels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="777E32D0" w14:textId="77777777">
+      <w:r w:rsidRPr="00282F76">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00282F76">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="3F705EAF" w14:textId="77777777">
+      <w:r w:rsidRPr="00282F76">
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00282F76" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="54ED22A2" w14:textId="77777777">
+      <w:r w:rsidRPr="00282F76">
+        <w:t>Nava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00282F76" w:rsidRDefault="00282F76" w14:paraId="019D6B89" w14:textId="4499DA54">
       <w:r>
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000929C3" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="000929C3" w14:paraId="2CDC9A96" w14:textId="432672F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00F9736F" w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="0C82C796" w14:textId="77777777">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000929C3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000929C3" w:rsidP="00282F76" w:rsidRDefault="000929C3" w14:paraId="034966BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F9736F" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="2623304E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F9736F">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B666EE" w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="102F7812" w14:textId="77777777">
+    <w:p w:rsidRPr="00B666EE" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="2F00E293" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B666EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe gaat u om met de 287,9 mln. euro voor het opschalingsinstrument waterstof dat niet in 2025 is besteed? Wordt dit naar volgende jaren doorgeschoven? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="081E1552" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B666EE" w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="0524A8E9" w14:textId="77777777">
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="5000EAC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B666EE" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="4E3AE7A5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B666EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B666EE" w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="6A709602" w14:textId="77777777">
+    <w:p w:rsidRPr="00B666EE" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="44D5969C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B666EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De middelen die in de twee ronde van de Subsidieregeling grootschalige productie volledig hernieuwbare waterstof via elektrolyse (OWE) niet tot besteding zijn gekomen ter hoogte van 287,9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>miljoen euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00B666EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zijn toegevoegd aan het budget voor de derde ronde van de OWE. Deze zal naar verwachting eind 2026 worden opengesteld. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="7C37C0BC" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B666EE" w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="01E9EFBA" w14:textId="77777777">
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="50FFA734" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B666EE" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="7ABE4922" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B666EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B666EE" w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="069E56C4" w14:textId="77777777">
+    <w:p w:rsidRPr="00B666EE" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="710895FC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B666EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe verklaart u de meevaller in uitgaven voor de SDE-regelingen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="0373466C" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B666EE" w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="78613D97" w14:textId="77777777">
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="716ECF78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B666EE" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="431A103A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B666EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B666EE" w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="4584CCC9" w14:textId="77777777">
+    <w:p w:rsidRPr="00B666EE" w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="59ED4E9F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B666EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het grootste deel van de meevaller in de SDE-regelingen wordt verklaard door het niet uitbetalen van de nadeelcompensatie kolenmaatregelen in 2025. Dit bedraagt 497,1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>miljoen euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00B666EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> en valt onder de SDE++ en dit wordt jaarlijks onttrokken uit de SDE-reserve om ervoor te zorgen dat wanneer uitbetaling moet plaatsvinden, de middelen beschikbaar zijn. Aan het einde van jaar wordt deze meevaller gestort in de SDE-reserve. Hiernaast is er ook vertraging opgetreden bij enkele projecten waardoor de kasuitgaven lager zijn uitgevallen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="12B1026E" w14:textId="77777777">
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="7FEE0386" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B10B6C" w:rsidP="00B10B6C" w:rsidRDefault="00B10B6C" w14:paraId="2BB6ED69" w14:textId="77777777"/>
-[...20 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="690A1CBF" w14:textId="77777777"/>
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="43FDA8F9" w14:textId="77777777"/>
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="75482D46" w14:textId="77777777"/>
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="6CFDC7F2" w14:textId="77777777"/>
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="5EEC6FF2" w14:textId="77777777"/>
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="2F8F7972" w14:textId="77777777"/>
+    <w:p w:rsidR="00282F76" w:rsidP="00282F76" w:rsidRDefault="00282F76" w14:paraId="2E32DEC9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00282F76" w:rsidR="009E7070" w:rsidRDefault="009E7070" w14:paraId="5D59947E" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="00282F76" w:rsidR="009E7070">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana-Bold">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...2390 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...623 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00282F76"/>
+    <w:rsid w:val="000929C3"/>
+    <w:rsid w:val="00282F76"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rsid w:val="003B5BD2"/>
+    <w:rsid w:val="0046608A"/>
+    <w:rsid w:val="00467873"/>
+    <w:rsid w:val="00683774"/>
+    <w:rsid w:val="00716217"/>
+    <w:rsid w:val="009E7070"/>
+    <w:rsid w:val="00A54391"/>
+    <w:rsid w:val="00AC31AE"/>
+    <w:rsid w:val="00DD3CCC"/>
+    <w:rsid w:val="00FE484A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D70DF4B"/>
+  <w14:docId w14:val="0F12C8DD"/>
+  <w15:docId w15:val="{28B59984-100F-4004-A492-F5DAEC5F1029}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...10 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...14 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4032,1524 +1101,163 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...86 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...301 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="BallontekstChar"/>
-    <w:rsid w:val="004A163B"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
     <w:name w:val="Ballontekst Char"/>
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ballontekst"/>
-    <w:rsid w:val="004A163B"/>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...217 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...98 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...645 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\LAMS0610\OneDrive%20-%20Tweede%20Kamer%20der%20Staten-Generaal\Dienst%20GPBW%20-%20GRI\07%20Griffie%20-%20Publicatie\Voorkantjes\Verslag%20houdende%20een%20lijst%20van%20vragen%20en%20antwoorden.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5577,51 +1285,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5749,61 +1457,85 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>258</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>11</ap:Lines>
+  <ap:Words>294</ap:Words>
+  <ap:Characters>1617</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>13</ap:Lines>
   <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1676</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1908</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2013-11-04T08:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>