--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,2688 +1,1277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00583B00" w:rsidP="00583B00" w:rsidRDefault="00583B00" w14:paraId="7DB6BC9B" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="17081258" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jaarverslag en slotwet Klimaatfonds 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="06042267" w14:textId="2BB480ED">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="005A1B7C" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="68B13127" w14:textId="13E0F715">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00530C80" w:rsidR="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="005A1B7C" w:rsidP="00530C80" w:rsidRDefault="005A1B7C" w14:paraId="65424E8C" w14:textId="0DCC50D3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80" w:rsidR="0038301A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaste commissie voor Klimaat en Groene Groei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft een aantal vragen voorgelegd aan de minister van Klimaat en Groene Groei over het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jaarverslag Klimaatfonds 2025 (Kamerstuk 36945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80" w:rsidR="0038301A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M, nr. 1).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80" w:rsidR="0038301A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00530C80" w:rsidR="0038301A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De minister heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="005A1B7C" w:rsidP="00530C80" w:rsidRDefault="005A1B7C" w14:paraId="7627084A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="005A1B7C" w:rsidP="00530C80" w:rsidRDefault="005A1B7C" w14:paraId="5275E383" w14:textId="062D1365">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zwinkels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="005A1B7C" w:rsidP="00530C80" w:rsidRDefault="005A1B7C" w14:paraId="0FA5F056" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="005A1B7C" w:rsidP="00530C80" w:rsidRDefault="005A1B7C" w14:paraId="6C01BB40" w14:textId="64E2FAD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="005A1B7C" w:rsidP="00530C80" w:rsidRDefault="005A1B7C" w14:paraId="1979864E" w14:textId="712AD0D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="005A1B7C" w:rsidP="00530C80" w:rsidRDefault="005A1B7C" w14:paraId="071C7C52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="62F87632" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="70DB4537" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 . Hoe gaat u de transparantie van de Klimaatfondsmiddelen, die nu verspreid zijn over minimaal zeven ministeries en zes percelen, verbeteren? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="26FB32C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. In hoeverre acht u het wenselijk dat de beleidsverantwoording alleen te reconstrueren is door meerdere jaarverslagen van verschillende ministeries te combineren? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="0DD820C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Op welke wijze wordt in de toekomst voorkomen dat de Kamer afhankelijk is van een combinatie van verschillende documenten (fondsjaarverslag, departementale jaarverslagen, KEV, KEN en Miljoenennota) om één maatregel volledig te kunnen volgen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="376DA737" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Hoe wordt geborgd dat de Kamer een volledig en geconsolideerd overzicht krijgt van uitgaven én resultaten per perceel? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="04B4C2AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="259D0439" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord 1 t/m 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="13B7B9FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Klimaat- en energiefonds (KEF) is een overhevelingsfonds waarbij de middelen worden overgeboekt naar departementale begrotingen. De verdeling van middelen uit het KEF wordt jaarlijks weergegeven in het Meerjarenprogramma (MJP) KEF. Het MJP geeft een overzicht van alle maatregelen die bij het KEF zijn ingediend. Ook bevat het MJP een toelichting op de besluitvorming. Eveneens is zichtbaar welke bedragen in eerdere jaren zijn toegekend, waarmee zo transparant mogelijk wordt gemaakt hoe en waaraan middelen uit het KEF worden uitgekeerd. Het jaarverslag van het fonds geeft achteraf de realisatie van de overboekingen naar departementale begrotingen weer. De Klimaat- en energienota wordt gelijktijdig met de Miljoenennota gepubliceerd en geeft integraal inzicht in het gehele klimaat- en energiebeleid, dus breder dan alleen de maatregelen die gefinancierd worden uit het KEF. Het PBL stelt onafhankelijk de Klimaat- en energieverkenning (KEV) op. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="0A66794D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="18482B68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Departementen zijn zelf verantwoordelijk voor de besteding van de budgetten, waaronder de KEF-middelen, en daarom wordt de realisatie van KEF-middelen, conform de Comptabiliteitswet (CW) 2016, op de afzonderlijke begrotingen weergegeven. De begrotingsstukken (zoals de jaarverslagen) zijn gebonden aan de Rijksbegrotingsvoorschriften (RBV). Dit betekent echter wel dat de verantwoording van KEF-middelen in meerdere stukken wordt weergegeven. De cijfermatige verantwoording vindt zowel plaats in het jaarverslag van het fonds als van de departementale begrotingen. De beleidsmatige verantwoording vindt enkel plaats bij de beleidsverantwoordelijke departementen die de maatregelen uitvoeren. De minister van KGG is verantwoordelijk voor een rechtmatige, doelmatige en doeltreffende verdeling van de middelen uit het Klimaat- en energiefonds. De toelichting van dat proces is te vinden in het MJP. De uitvoering van de maatregelen ligt bij verschillende departementen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="23B6039C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="18B52E72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Om de besteding van KEF-middelen transparanter te maken en te centreren zal er in het volgende jaarverslag van specifiek het KEF in de bijlage ook de stand van de ontwerpbegroting, de realisatie en onderuitputting duidelijker getoond worden zodat deze informatie op één centrale plek wordt gepresenteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Bij de evaluatie van het Klimaat- en energiefonds zal aandacht worden geschonken aan de verantwoording over uitgaven van het KEF. Deze evaluatie wordt in de loop van 2027 afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="79C39CC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="6062AEE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="44DC8C57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waarom ontbreekt in veel gevallen een directe koppeling tussen uitgaven, beleidsresultaat en o.a. CO2-effect, en hoe gaat u deze koppeling verbeteren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="5C00B6D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="2272B8F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="262E75F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het Meerjarenprogramma KEF biedt inzicht in de uitgaven van het KEF en is breder dan de financiële weergave in de ontwerpbegroting. Dit document gaat onder andere in op het verwachte CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...459 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-effect, dat een van de criteria is waar ingediende maatregelen op worden beoordeeld. Aangezien maatregelen uit het KEF vaak gelinkt zijn aan normerende en/of beprijzende maatregelen en integraal bezien moeten worden met het oog op de doelen voor 2030 en 2050, is het lastig om per maatregel aan te geven tot hoeveel daadwerkelijke CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-reductie een maatregel individueel heeft geleid. In de Klimaat- en energienota geeft het kabinet (op basis van de KEV van het PBL) een overzicht van de uitvoering van het klimaat- en energiebeleid, inclusief de verwachte emissiereductie van maatregelen in de verschillende klimaatsectoren. Evaluatie van een beleidsmaatregel vindt gebruikelijk enkele jaren nadat de uitvoering is gestart plaats. Veel maatregelen met middelen uit het KEF zijn hierdoor nog niet geëvalueerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="5F700182" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="66F6B955" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="2230DB4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>van de departementale begrotingen. De beleidsmatige verantwoording vindt enkel plaats bij de beleidsverantwoordelijke departementen die de maatregelen uitvoeren. De minister van KGG is verantwoordelijk voor een rechtmatige, doelmatige en doeltreffende verdeling van de middelen uit het Klimaat- en energiefonds. De toelichting van dat proces is te vinden in het MJP. De uitvoering van de maatregelen ligt bij verschillende departementen.</w:t>
-[...147 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>Hoe wordt voorkomen dat verantwoording hoofdzakelijk financieel is en minder gericht op effect?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="475A089E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="64096199" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B308AF" w:rsidR="00583B00" w:rsidP="00583B00" w:rsidRDefault="00583B00" w14:paraId="3D2BFFF7" w14:textId="77777777">
-[...190 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="56F2205E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De verantwoording</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2223D4CF">
-[...174 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van maatregelen in jaarverslagen zijn hoofdzakelijk financieel, omdat deze gebonden is aan de Rijksbegrotingsvoorschriften en de Comptabiliteitswet. In het antwoord op vraag 1 is aangegeven dat in het MJP, naast de financiële verantwoording, inzicht wordt gegeven in de overwegingen die een rol speelden bij de toekenning van middelen. Om de besteding van KEF-middelen transparanter te maken en te centreren zal er in het volgende jaarverslag van specifiek het KEF in de bijlage ook de stand van de ontwerpbegroting, de realisatie en onderuitputting duidelijker getoond worden zodat deze informatie op één centrale plek wordt gepresenteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00CF5F85">
-[...71 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Daarnaast voeren alle departementen periodieke beleidsevaluaties uit, zie ook de Strategische Evaluatie Agenda’s in de ontwerpbegrotingen. Alle klimaat- en energiemaatregelen worden in samenhang bezien en doorgerekend in de jaarlijkse Klimaat- en energieverkenning (KEV) van het PBL, waaruit blijkt wat het gezamenlijke effect van het beleid is. Tot slot is voorafgaand aan het nieuwe Klimaatplan 2025-2035 een evaluatieonderzoek naar doeltreffendheid en doelmatigheid van het klimaatbeleid uitgevoerd door CE Delft, en een lerende evaluatie van het klimaatbeleid uitgevoerd door PBL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530C80">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...135 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In lijn met de aanbevelingen die in het evaluatieonderzoek zijn gedaan is er in het beleid bijv. ook meer aandacht voor het verankeren van langetermijnvisie- en beleidsvorming bij overheden (bijvoorbeeld via de transitiepaden), het evalueren van normerende instrumenten, en wordt aanvullend op doelmatigheid en doeltreffendheid ook bezien hoe geëvalueerd kan worden op uitkomsten van beleid uit oogpunt van (principes van) rechtvaardigheid.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="21D0A4AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="5C4A0AE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00583B00" w:rsidP="00583B00" w:rsidRDefault="00583B00" w14:paraId="234E858C" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="1F908D58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke concrete stappen worden gezet om de eerdere aanbevelingen van de Rekenkamer (2019 en 2023) over uniforme registratie en digitale ontsluiting van klimaatuitgaven alsnog volledig te implementeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00583B00" w:rsidP="00583B00" w:rsidRDefault="00583B00" w14:paraId="16660E19" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="078B2B82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="0110D918" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A16F3" w:rsidR="00583B00" w:rsidP="00583B00" w:rsidRDefault="00583B00" w14:paraId="44C601DC" w14:textId="77777777">
-[...101 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00530C80" w:rsidR="0038301A" w:rsidP="00530C80" w:rsidRDefault="0038301A" w14:paraId="7E653067" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals toegelicht in de kabinetsreactie van 2 juni 2023 op het onderzoek van de Rekenkamer heeft het kabinet een uniforme definitie opgesteld van wat telt als klimaatuitgaven. In de begroting van EZK/KGG wordt op basis hiervan een leidend totaaloverzicht samengesteld. Dit overzicht wordt tevens opgenomen in bijlage 12 Integraal Overzicht Klimaat in de Miljoenennota en in de Klimaat- en energienota. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530C80" w:rsidR="00530C80" w:rsidP="00530C80" w:rsidRDefault="00530C80" w14:paraId="38CD904C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00530C80" w:rsidR="00530C80" w:rsidSect="00580E30">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C1AFAFA" w14:textId="77777777" w:rsidR="00A70D88" w:rsidRDefault="00A70D88" w:rsidP="00583B00">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7E0BCA6F" w14:textId="77777777" w:rsidR="0093123B" w:rsidRDefault="0093123B" w:rsidP="005A1B7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="058C24E4" w14:textId="77777777" w:rsidR="00A70D88" w:rsidRDefault="00A70D88" w:rsidP="00583B00">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3E3D2ACE" w14:textId="77777777" w:rsidR="0093123B" w:rsidRDefault="0093123B" w:rsidP="005A1B7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1176003D" w14:textId="77777777" w:rsidR="00583B00" w:rsidRPr="00BC3B53" w:rsidRDefault="00583B00" w:rsidP="008C356D">
+  <w:p w14:paraId="14E9DA8B" w14:textId="77777777" w:rsidR="005A1B7C" w:rsidRPr="005A1B7C" w:rsidRDefault="005A1B7C" w:rsidP="005A1B7C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="6E9ADBC4" w14:textId="77777777" w:rsidR="00583B00" w:rsidRPr="00BC3B53" w:rsidRDefault="00583B00" w:rsidP="008C356D">
+  <w:p w14:paraId="2A28DDE9" w14:textId="77777777" w:rsidR="005A1B7C" w:rsidRPr="005A1B7C" w:rsidRDefault="005A1B7C" w:rsidP="005A1B7C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="45EDE8DC" w14:textId="77777777" w:rsidR="00583B00" w:rsidRPr="00BC3B53" w:rsidRDefault="00583B00" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="335DD327" w14:textId="77777777" w:rsidR="005A1B7C" w:rsidRPr="005A1B7C" w:rsidRDefault="005A1B7C" w:rsidP="005A1B7C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA558CA" w14:textId="77777777" w:rsidR="00A70D88" w:rsidRDefault="00A70D88" w:rsidP="00583B00">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C4CBB83" w14:textId="77777777" w:rsidR="0093123B" w:rsidRDefault="0093123B" w:rsidP="005A1B7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1434CB19" w14:textId="77777777" w:rsidR="00A70D88" w:rsidRDefault="00A70D88" w:rsidP="00583B00">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="15DF702B" w14:textId="77777777" w:rsidR="0093123B" w:rsidRDefault="0093123B" w:rsidP="005A1B7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="32DB199A" w14:textId="77777777" w:rsidR="00583B00" w:rsidRPr="00B444A4" w:rsidRDefault="00583B00" w:rsidP="00583B00">
+    <w:p w14:paraId="76AC6BA0" w14:textId="77777777" w:rsidR="0038301A" w:rsidRPr="00530C80" w:rsidRDefault="0038301A" w:rsidP="00530C80">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B444A4">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B444A4">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-36, 36945 M, nr. 1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1A71FC31" w14:textId="77777777" w:rsidR="00583B00" w:rsidRPr="00B444A4" w:rsidRDefault="00583B00" w:rsidP="00583B00">
+    <w:p w14:paraId="4FA9C578" w14:textId="77777777" w:rsidR="0038301A" w:rsidRPr="00530C80" w:rsidRDefault="0038301A" w:rsidP="00530C80">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B444A4">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B444A4">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-36, 36945 M, nr. 1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="21E4B613" w14:textId="77777777" w:rsidR="00583B00" w:rsidRDefault="00583B00" w:rsidP="00583B00">
+    <w:p w14:paraId="3F097F9C" w14:textId="77777777" w:rsidR="0038301A" w:rsidRPr="00530C80" w:rsidRDefault="0038301A" w:rsidP="00530C80">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B444A4">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530C80">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B444A4">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00530C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2023-24, 32813 nr. 1401</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...114 lines deleted...]
-  <w:p w14:paraId="3DA4A7D6" w14:textId="77777777" w:rsidR="00583B00" w:rsidRDefault="00583B00" w:rsidP="008C356D">
+  <w:p w14:paraId="2B24416A" w14:textId="77777777" w:rsidR="005A1B7C" w:rsidRPr="005A1B7C" w:rsidRDefault="005A1B7C" w:rsidP="005A1B7C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="59EB1E13" w14:textId="77777777" w:rsidR="00583B00" w:rsidRDefault="00583B00" w:rsidP="00D0609E">
+  <w:p w14:paraId="5609D500" w14:textId="77777777" w:rsidR="005A1B7C" w:rsidRPr="005A1B7C" w:rsidRDefault="005A1B7C" w:rsidP="005A1B7C">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2BEDA269" w14:textId="77777777" w:rsidR="00583B00" w:rsidRDefault="00583B00" w:rsidP="000049FB">
-[...408 lines deleted...]
-  <w:p w14:paraId="736FAC6F" w14:textId="77777777" w:rsidR="00583B00" w:rsidRPr="00BC4AE3" w:rsidRDefault="00583B00" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B0C7D01" w14:textId="77777777" w:rsidR="005A1B7C" w:rsidRPr="005A1B7C" w:rsidRDefault="005A1B7C" w:rsidP="005A1B7C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00583B00"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00ED03AA"/>
+    <w:rsidRoot w:val="005A1B7C"/>
+    <w:rsid w:val="00015353"/>
+    <w:rsid w:val="00076822"/>
+    <w:rsid w:val="0038301A"/>
+    <w:rsid w:val="00530C80"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="00580E30"/>
+    <w:rsid w:val="005A1B7C"/>
+    <w:rsid w:val="007477D2"/>
+    <w:rsid w:val="0087069F"/>
+    <w:rsid w:val="00872DAC"/>
+    <w:rsid w:val="0093123B"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00AA38F9"/>
+    <w:rsid w:val="00C129A8"/>
+    <w:rsid w:val="00DA2913"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="07D9DF2B"/>
+  <w14:docId w14:val="440FFD21"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8749BB8D-33EF-44E0-BA81-906167AD9F6E}"/>
+  <w15:docId w15:val="{FE651127-5B56-41C5-84A9-6A33FF27F850}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2693,52 +1282,52 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3042,882 +1631,699 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
-      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="005A1B7C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00583B00"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00583B00"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A1B7C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00583B00"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A1B7C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00583B00"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A1B7C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="18"/>
-[...128 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="0038301A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:rsid w:val="00583B00"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0038301A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00583B00"/>
+    <w:rsid w:val="0038301A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4171,55 +2577,72 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1035</ap:Words>
-  <ap:Characters>5694</ap:Characters>
+  <ap:Words>1106</ap:Words>
+  <ap:Characters>6084</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>47</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6716</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7176</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>