--- v0 (2026-06-09)
+++ v1 (2026-07-27)
@@ -1,3804 +1,999 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...35 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001D7F5E" w:rsidP="001D7F5E" w:rsidRDefault="00937DF4" w14:paraId="3614709D" w14:textId="5F87834F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="1412" w:hanging="1412"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E" w:rsidR="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>744</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E" w:rsidR="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E" w:rsidR="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Werkloosheidswet en enige andere wetten vanwege aanpassing van de Regeling dienstverlening aan huis (Wet aanpassing Regeling dienstverlening aan huis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00937DF4" w:rsidP="00A12563" w:rsidRDefault="001D7F5E" w14:paraId="6F564664" w14:textId="4D04393B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E" w:rsidR="00937DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="001D7F5E" w:rsidP="00A12563" w:rsidRDefault="001D7F5E" w14:paraId="0245DD7B" w14:textId="3B2ED20A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="001D7F5E" w:rsidP="00A12563" w:rsidRDefault="001D7F5E" w14:paraId="46BA11BE" w14:textId="4DD4B792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00937DF4" w:rsidP="00A12563" w:rsidRDefault="00937DF4" w14:paraId="6FDCEF38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="6C8AE235" w14:textId="5BD75B78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op 30 maart 2023 oordeelde de Centrale Raad van Beroep</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001D7F5E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...133 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna Centrale Raad) dat pgb-zorgverleners die minder dan vier dagen per week werken onder de huidige Regeling dienstverlening aan huis (Rdah) niet mogen worden uitgesloten van de werknemersverzekeringen. Dit leidt tot ongeoorloofde ongelijke behandeling van vrouwen oordeelde de Centrale Raad. Met het wetsvoorstel aanpassing Rdah geeft de regering uitvoering aan de uitspraak van de Centrale Raad en wordt de rechtspositie van de betreffende groep pgb-zorgverleners verbeterd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="2714FF65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="6B968E25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 19 januari 2026 besprak uw Kamer dit wetsvoorstel met mijn voorganger en met de voormalige minister van Sociale Zaken en Werkgelegenheid (SZW). Tijdens de behandeling in uw Kamer is uitgebreid gesproken over het feit dat de uitvoering al per 1 januari 2026 van start is gegaan en tegelijkertijd de wetsbehandeling in het Parlement nog niet had plaatsgevonden. Gegeven mijn verantwoordelijkheid wil ik benadrukken dat ik deze situatie als zeer ongemakkelijk ervaar en ik me er terdege van bewust ben dat een dergelijke gang van zaken niet wenselijk is. Er is daarom, ook op verzoek van uw Kamer, afgesproken om onderzoek te doen en lering te trekken uit het doorlopen proces. In een separate brief, die u van de minister van SZW mede namens mij ontvangt, wordt u over de uitkomsten van dit onderzoek geïnformeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="09D81416" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="4187402C" w14:textId="368EC1B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uw Kamer heeft naast de ongebruikelijke gang ook heel nadrukkelijk aandacht gevraagd voor de gevolgen voor budgethouders. Ik herken dat het nauwkeurig volgen van de effecten wenselijk is, zowel voor de budgethouders, hun zorgverleners als voor de pgb-uitvoerders. In deze brief wil ik u, conform toezegging aan uw Kamer, een stand van zaken geven ten aanzien van het wetsvoorstel en de effecten van het wetsvoorstel op de pgb-uitvoering. Dit doe ik mede aan de hand van de moties en toezeggingen die gedaan zijn tijdens het Wetgevingsoverleg van 19 januari 2026 jl. (Kamerstuk 36744, nr. 44) en onder mijn verantwoordelijkheid vallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="6045EAE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="75518418" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Algemeen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het wetsvoorstel, zoals na behandeling met uw Kamer conform vastgestelde amendementen is aangepast, is op dit moment in behandeling bij de Eerste Kamer. Zoals bekend wordt er tegelijkertijd binnen het pgb al wel gewerkt volgens de regels die in het wetsvoorstel zijn opgenomen. Vooruitlopend op goedkeuring van het Parlement is door de regering de wettelijke uitspraak opgevolgd. Om wetgeving en uitvoering hand in hand te laten lopen is ook terugwerkende kracht aan het wetsvoorstel toegevoegd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="5345874D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="2D64751B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitvoeringspraktijk ben ik nauwgezet aan het volgen, samen met de verstrekkers, Per Saldo en de Sociale Verzekeringsbank (SVB). Allereerst is een werkwijze ingevoerd die wezenlijk verschilt van de situatie van voor 2026. Zo worden in alle gevallen nu de premieafdrachten voor werknemersverzekeringen via de SVB ingehouden. In beginsel zien we in dit systeem van afdrachten tot nu toe geen noemenswaardige fouten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="01ED6860" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="0BC9DD01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maar niet alleen het wennen aan nieuwe werkwijze is een belangrijk aspect in de uitvoering. Ik heb ook signalen dat er budgethouders in de knel zijn gekomen of problemen hebben ervaren met de nieuwe werkwijze. Ik heb hierover signalen ontvangen van de SVB, verstrekkers en Per Saldo. Deze signalen komen bijvoorbeeld door fouten die gemaakt zijn in de uitvoering rond tariefswijzigingen, of omdat onduidelijkheid bestond over compensatie. Het uitgangspunt blijft dat ik samen met de pgb-keten er alles aan doe om onduidelijkheden weg te nemen bij budgethouders en zorgverleners en tijdig de juiste stappen neem om compensatie te bieden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="5A3036B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="06AF3881" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom is er een signalenoverleg gestart. Bij dit overleg zijn verstrekkers (zorgkantoren, VNG, en zorgverzekeraars), de SVB en Per Saldo betrokken. Hier bespreken we individuele casussen en lossen we deze waar mogelijk proactief op. De signalen die mij vanuit dit overleg bereiken, gaan met name over dit beslag op het budget, aanpassen van tarieven en de zorgen die budgethouders daarbij hebben over de inkoop van voldoende zorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="0B175BFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="1A3102C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>lgemeen</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Compensatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Het </w:t>
-[...64 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Omdat werknemersverzekeringen ongeveer 20% extra lasten voor een Rdah overeenkomst met zich meebrengen, is een tijdelijke compensatie voor budgethouders toegezegd. Ik heb uw Kamer daarbij toegezegd voor de zomer van dit jaar een terugkoppeling te geven over de compensatieregeling per wet. Deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">toezegging doe ik bij dezen gestand. Voor alle wetten is het uitgangspunt dat de werkgeverslasten met gemiddeld twintig procent toenemen. Daarom is de verwachting dat zorginkoop begint te knellen wanneer het jaar voor tachtig procent voorbij is. Er is met de verstrekkers afgesproken dat tenminste voor dit moment compensatie moet worden geboden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="65446E86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="0D50E98B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mogelijk zijn er ook budgethouders van wie het budget eerder in het jaar afloopt, bijvoorbeeld omdat hun zorgvraag is toegenomen en ze sneller het budget op maken ten opzichte van een eerder jaar. Zij worden misschien al sneller geconfronteerd met tekorten. Wanneer deze situatie zich voordoet, wordt dit ook geagendeerd in het eerdergenoemde signalenoverleg, waar naar een oplossing wordt gezocht.   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Omdat werknemersverzekeringen ongeveer 20% extra lasten voor een Rdah overeenkomst met zich meebrengen, is een tijdelijke compensatie voor budgethouders toegezegd. Ik heb uw Kamer daarbij toegezegd voor de zomer van dit jaar een terugkoppeling te geven over de compensatieregeling per wet. Deze toezegging doe ik bij dezen gestand. Voor alle wetten is het uitgangspunt dat de werkgeverslasten met gemiddeld twintig procent toenemen. Daarom is de verwachting dat zorginkoop begint te knellen wanneer het jaar voor tachtig procent voorbij is. Er is met de verstrekkers afgesproken dat tenminste voor dit moment compensatie moet worden geboden. </w:t>
-[...16 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Voor het </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wlz-pgb</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een wijziging van de Regeling langdurige zorg inmiddels gepubliceerd die het mogelijk maakt dat zorgkantoren een compensatie geven aan de Wlz-budgethouders die geraakt worden door dit wetsvoorstel. De extra premies worden nu vanuit het reguliere budget betaald. De compensatie wordt in september, met terugwerkende kracht toegevoegd aan de budgetten van budgethouders die voor 1 januari 2026 overeenkomsten onder de Rdah hadden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="741C2B52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="77B6E0F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Budgethouders met een </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wmo-pgb </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">of een </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jeugdwet-pgb</w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontvangen ondersteuning vanuit de gemeente die het pgb verstrekt. Hier geldt dat gemeenten bepalen hoe deze ondersteuning aan budgethouders wordt vormgegeven. Gemeenten hebben zicht op wat passend is voor de budgethouders. Daarbij bereiken mij wel signalen van gemeenten die niet compenseren, of hiermee wachten totdat de wet in werking is getreden. Deze signalen heeft uw Kamer ook al met mij gedeeld tijdens het wetgevingsoverleg. Hierop heb ik toegezegd met gemeenten in gesprek te gaan. Dat doe ik – en blijf ik doen. Tijdens overleggen op verschillende niveaus roep ik gemeenten op om snel over te gaan tot compensatie. Dit doe ik in gesprekken met individuele gemeenten en met de VNG. Er is volgens mij geen aanleiding voor gemeenten om te wachten om budgethouders te helpen met de zorgcontinuïteit. Ook omdat al gewerkt wordt volgens de regels van het wetsvoorstel en omdat gemeenten voor de compensatie een financiële bijdrage van de Rijksoverheid hebben ontvangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="3DE197C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="1288C015" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Als laatste werk ik intensief samen met zorgverzekeraars en de SVB om de laatste details uit te werken voor een compensatie voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C91918">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Zvw-pgb</w:t>
-[...84 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Zvw-pgb </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">budgethouders. We hebben een werkwijze die overeenkomt met de compensatie zoals die binnen de Wlz vorm wordt gegeven. Ook hier wordt compensatie van budgethouders in september van dit jaar voorzien. Budgethouders om wie dit gaat, worden voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">september per brief geïnformeerd over de werkwijze. Dit gaat specifiek om Zvw-pgb budgethouders die voor 1 januari 2026 bij de SVB bekend waren met een zorgovereenkomst onder de regels van de Rdah. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="233D92BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="0C331D7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor budgethouders die niet voor 1 januari 2026 bij de SVB bekend waren, zal het wetsvoorstel op een later moment in werking treden. Dit sluit aan bij de ingediende Nota van Wijziging bij het wetsvoorstel. Zij zullen vanaf dat moment worden gecompenseerd. Samen met verzekeraars, de SVB en anderen doe ik mijn uiterste beste om deze groep zo goed mogelijk in beeld te krijgen. Echter; omdat het klanten zijn van zorgverzekeraars die onder eigen beheer contracten met zorgverleners afsluiten, is simpelweg niet duidelijk of, en in welke mate hier sprake is van overeenkomsten die onder de Rdah vallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="1FFE895E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="02E8AFE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is het goed om uw Kamer te informeren over het volgende. Enkele Zvw-budgethouders hebben zich na 1 januari 2026 bij de SVB gemeld. Deze groep valt formeel onder de tijdelijke uitzondering op het wetsvoorstel. Tegelijk is het niet mogelijk om voor deze budgethouders géén premieafdrachten in te houden omdat het systeem van de SVB is ingericht op deze inhouding en dit niet uitgezet kan worden voor een klein aantal budgethouders. Voor deze kleine groep budgethouders zorg ik voor een passende tegemoetkoming zodat ook zij niet in de knel komen. Hiervoor maak ik een beleidsregel die deze tegemoetkoming mogelijk maakt. Deze tegemoetkoming wil ik in september beschikbaar maken.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="33B0A861" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="1B384FF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vervolg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3781" w:rsidP="007D3781" w:rsidRDefault="00000000" w14:paraId="68CE808C" w14:textId="77777777">
-[...99 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="5A6035C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik blijf mij, samen met de minister van SZW en andere betrokkenen, inzetten om de invoering van het wetsvoorstel zo goed als mogelijk te laten verlopen voor budgethouders. Dit doe ik door te monitoren, onder andere via het eerdergenoemde signalenoverleg. Ook neem ik de oproepen uit uw Kamer zeer serieus. Ook voor mij staat voorop dat de budgethouder door dit wetsvoorstel niet verstoken mag blijven van de zorg die nodig is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="37FB1F74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="37F28606" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij is dit wetsvoorstel voor mij ook een duidelijk signaal van de ingewikkeldheid die het werkgeverschap in het pgb met zich kan meebrengen. In dit publiek gefinancierde domein, waar de juiste zorg op de juiste plek centraal staat, brengt het werkgeverschap van budgethouders soms veel taken en verantwoordelijkheden met zich mee. Tegelijkertijd blijf ik het ook belangrijk vinden dat zorgverleners met een arbeidsovereenkomst kunnen terugvallen op de rechten die andere werknemers ook hebben. Dit in lijn met de uitspraak van de Centrale Raad van Beroep van maart 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="6E0C68B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="6D1970AB" w14:textId="511CA12B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met dat dilemma, zijn de minister van SZW en ik begonnen met de invulling van de motie van lid Flach (Kamerstuk 36744, nr. 43) . Samen gaan we breed onderzoeken of en hoe een eenvoudiger regime voor budgethouders vormgegeven kan worden. Dit met name op het gebied van werkgeverschap in het pgb. Omdat hier veel verschillende wettelijke stelsels samenkomen, hebben we besloten dit samen met ook andere ministeries op te pakken in de vorm van een breed onderzoek. Doel daarbij is om de wettelijke stelsels daar waar ze botsen in kaart te brengen en mogelijkheden te verkennen voor vereenvoudiging.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="040441A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="3256EB40" w14:textId="42C93CB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als laatste wil ik terugkomen op de motie van lid Ceulemans (Kamerstuk 36744, nr. 40). Met deze motie roept hij de regering op te borgen dat de gezondheidssituatie van de budgethouder niet kan leiden tot een oordeel van ‘verwijtbaar handelen’, waarmee de budgethouder mogelijk zelf financieel aansprakelijk wordt. Ik kan, na overleg met de pgb-uitvoerders, bevestigen dat de gezondheidssituatie van een budgethouder nooit leidt tot een oordeel van verwijtbaar handelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="4B8BB258" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="00A12563" w:rsidRDefault="00A12563" w14:paraId="4945A75F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ik zet mij blijvend in voor budgethouders en hun zorgverleners en voor compensatie van budgethouders die onder de reikwijdte van dit wetsvoorstel vallen. In situaties waar het wetsvoorstel lijkt te knellen, pak ik deze samen met de pgb-keten op. Uiteraard zal ik uw Kamer hierover blijven informeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A31BF" w:rsidR="00CD5856" w:rsidRDefault="00000000" w14:paraId="38F652D1" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="001D7F5E" w:rsidRDefault="00A12563" w14:paraId="0416E38E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002841A7" w:rsidP="00C62B6C" w:rsidRDefault="00000000" w14:paraId="323C9C8D" w14:textId="77777777">
-[...86 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="001D7F5E" w:rsidRDefault="001D7F5E" w14:paraId="7AA8BC70" w14:textId="6A592AD5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E" w:rsidR="00A12563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg, Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00A12563" w:rsidP="001D7F5E" w:rsidRDefault="001D7F5E" w14:paraId="0BE43944" w14:textId="657A1CE5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F5E" w:rsidR="00A12563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7F5E" w:rsidR="00FE0FA3" w:rsidP="001D7F5E" w:rsidRDefault="00FE0FA3" w14:paraId="736605A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001D7F5E" w:rsidR="00FE0FA3" w:rsidSect="0087535A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07E02E2D" w14:textId="77777777" w:rsidR="001F0D4C" w:rsidRDefault="001F0D4C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="04C16533" w14:textId="77777777" w:rsidR="00841B76" w:rsidRDefault="00841B76" w:rsidP="00A12563">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57D431A0" w14:textId="77777777" w:rsidR="001F0D4C" w:rsidRDefault="001F0D4C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="53D64973" w14:textId="77777777" w:rsidR="00841B76" w:rsidRDefault="00841B76" w:rsidP="00A12563">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:altName w:val="Verdana"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F7B4544" w14:textId="31E93B4F" w:rsidR="00DC7639" w:rsidRDefault="0057697C">
+  <w:p w14:paraId="3C962587" w14:textId="77777777" w:rsidR="00A12563" w:rsidRPr="00A12563" w:rsidRDefault="00A12563" w:rsidP="00A12563">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...190 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="665ED543" w14:textId="77777777" w:rsidR="00A12563" w:rsidRPr="00A12563" w:rsidRDefault="00A12563" w:rsidP="00A12563">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="273521E8" w14:textId="77777777" w:rsidR="00A12563" w:rsidRPr="00A12563" w:rsidRDefault="00A12563" w:rsidP="00A12563">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D69BE63" w14:textId="77777777" w:rsidR="001F0D4C" w:rsidRDefault="001F0D4C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="382990EC" w14:textId="77777777" w:rsidR="00841B76" w:rsidRDefault="00841B76" w:rsidP="00A12563">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F5A6526" w14:textId="77777777" w:rsidR="001F0D4C" w:rsidRDefault="001F0D4C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5AA37101" w14:textId="77777777" w:rsidR="00841B76" w:rsidRDefault="00841B76" w:rsidP="00A12563">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="33BE40EC" w14:textId="77777777" w:rsidR="007D3781" w:rsidRPr="0067183B" w:rsidRDefault="00000000" w:rsidP="007D3781">
+    <w:p w14:paraId="129D8B91" w14:textId="77777777" w:rsidR="00A12563" w:rsidRPr="001D7F5E" w:rsidRDefault="00A12563" w:rsidP="00A12563">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0067183B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0067183B">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001D7F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Centrale Raad van Beroep 30 maart 2023, ECLI:NL:CRVB:2023:481</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B449243" w14:textId="67AA05BB" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="39ABD825" w14:textId="77777777" w:rsidR="00A12563" w:rsidRPr="00A12563" w:rsidRDefault="00A12563" w:rsidP="00A12563">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...895 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68EC0DA6" w14:textId="49173ACD" w:rsidR="00CD5856" w:rsidRDefault="0057697C">
+  <w:p w14:paraId="77E9FEB1" w14:textId="77777777" w:rsidR="008A0BE4" w:rsidRPr="00A12563" w:rsidRDefault="008A0BE4" w:rsidP="00A12563">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...353 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6EAD9D71" w14:textId="44D2C9BA" w:rsidR="00CD5856" w:rsidRDefault="0057697C">
+  <w:p w14:paraId="29684B10" w14:textId="77777777" w:rsidR="008A0BE4" w:rsidRPr="00A12563" w:rsidRDefault="008A0BE4" w:rsidP="00A12563">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1049 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...149 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00A12563"/>
+    <w:rsid w:val="001D7F5E"/>
+    <w:rsid w:val="00295C12"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00841B76"/>
+    <w:rsid w:val="00861403"/>
+    <w:rsid w:val="0087535A"/>
+    <w:rsid w:val="008A0BE4"/>
+    <w:rsid w:val="00937DF4"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A12563"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="067452B9"/>
+  <w14:docId w14:val="53F7970E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EE87D18B-3D7F-41C1-8877-6756BE1E5A13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3913,51 +1108,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4139,1031 +1334,1241 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...19 lines deleted...]
-    </w:pPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A12563"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-[...31 lines deleted...]
-      <w:sz w:val="13"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
+    <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...56 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D3781"/>
-[...5 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007D3781"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A12563"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D3781"/>
+    <w:rsid w:val="00A12563"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A12563"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A12563"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D7F5E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9153</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1719</ap:Words>
+  <ap:Characters>9455</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>76</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>78</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10796</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11152</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>