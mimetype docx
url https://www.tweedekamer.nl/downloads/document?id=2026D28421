--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,4645 +1,1623 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="006703AD" w:rsidR="00897378" w:rsidP="00A41042" w:rsidRDefault="00897378" w14:paraId="2CE924C6" w14:textId="77777777">
-[...31 lines deleted...]
-      <w:r w:rsidR="009A0B66">
+    <w:p w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="68092B8D" w14:textId="3C345CD5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2204</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="2E014126" w14:textId="61E60485">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z10351</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="02E0ECEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="0199D548" w14:textId="60E71578">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="68A21B29" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="42D8A587" w14:textId="7F2C0D39">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bekend met het artikel 'Ik liep een hersenschudding op en belandde in een ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zorggat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ – en ik ben niet de enige'? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="0C52F5B3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="65A89CB5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="1090ACF0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="19473D38" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Herkent u de situatie welke geschetst wordt in het artikel, waarbij het bestaande protocol voor hersenschuddingen onvoldoende passend was bij de casus en de patiënt tussen wal en schap valt?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="5D045280" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="09DDEB72" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In Nederland zijn beroepsgroepen verantwoordelijk voor de inhoud van de zorg. Het Nederlands Huisartsen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enootschap (NHG) ontwikkelt voor huisartsen de professionele standaarden en richtlijnen. Huisartsen gebruiken deze standaarden en richtlijnen ter ondersteuning van het medisch beleid in de huisartsenpraktijk. Het kabinet velt geen oordeel over deze inhoud. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="219E19F5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het NHG </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>geeft aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat huisartsen zich voor de zorg voor patiënten met een hersenschudding baseren op de NHG-Standaard Hoofdtrauma. Deze standaard beschrijft dat het merendeel van deze patiënten binnen enkele weken herstelt en dat afwachtend beleid met goede voorlichting en adviezen doorgaans passend is. Tegelijkertijd wordt erkend dat een deel van de patiënten langer aanhoudende klachten kan ontwikkelen. Dit kan gaan om lichamelijke, psychische (zoals angst- en stemmingsklachten) en/of cognitieve klachten (zoals overprikkelingsverschijnselen en concentratiestoornissen), vaak </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> combinatie.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...135 lines deleted...]
-        <w:t xml:space="preserve">9 </w:t>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De standaard besteedt hier expliciet aandacht aan. De behandeling bestaat uit gerichte voorlichting en advies en op indicatie wordt de patiënt doorverwezen. Het NHG geeft aan dat onderzoek naar specifieke interventies onvoldoende duidelijkheid geeft over het effect op herstel. De standaard biedt ruimte om de zorg op te schalen wanneer het herstel niet volgens verwachting verloopt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="49567F8E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="1668433B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoeveel mensen in Nederland, uitgesplitst per geslacht hebben te maken met klachten van post-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F56C31">
-[...3 lines deleted...]
-        <w:t>juni</w:t>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>commotioneel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F56C31">
-[...65 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> syndroom (hierna: PCS)? Indien dit niet bekend is, zou u hiervan een schatting kunnen maken en bent u bereid dit nader te onderzoeken?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="38E7DD57" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="32232135" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...34 lines deleted...]
-      <w:r w:rsidR="00674CA6">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van VWS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beschikt niet over deze gegevens. PCS wordt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>niet als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afzonderlijke diagnose geregistreerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in bestaande registraties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, waardoor de omvang van deze</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...352 lines deleted...]
-        <w:t xml:space="preserve"> het zorggat voor mensen met een hersenschudding en PCS-klachten</w:t>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>patiëntengroep niet precies kan worden vastgesteld. In een prospectief cohortonderzoek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00D155DD" w:rsidR="00B25223">
-[...365 lines deleted...]
-      <w:r w:rsidR="00CB2F27">
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verricht op Nederlandse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SEH’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bleek dat 28% van de niet-opgenomen patiënten met een hoofdtrauma binnen </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>drie</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> maanden de huisarts bezocht vanwege klachten gerelateerd aan het doorgemaakte hoofdtrauma (onder andere vermoeidheid, duizeligheid, hoofdpijn, concentratieproblemen, prikkelbaarheid). Aangezien de incidentie van hoofdtrauma in de eerste lijn veel hoger en de ernst vaak milder is, is de verwachting volgens de onderzoekers dat de incidentie van aanhoudende posttraumatische klachten bij patiënten in de </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">eerste lijn (veel) lager ligt. Bijna alle patiënten zullen, zonder restverschijnselen, genezen. Een klein deel houdt langdurig klachten. Er </w:t>
+        <w:t xml:space="preserve"> maanden de huisarts bezocht vanwege klachten gerelateerd aan het doorgemaakte hoofdtrauma (onder andere vermoeidheid, duizeligheid, hoofdpijn, concentratieproblemen, prikkelbaarheid). Aangezien de incidentie van hoofdtrauma in de eerste lijn veel hoger en de ernst vaak milder is, is de verwachting volgens de onderzoekers dat de incidentie van aanhoudende posttraumatische klachten bij patiënten in de eerste lijn (veel) lager ligt. Bijna alle patiënten zullen, zonder restverschijnselen, genezen. Een klein deel houdt langdurig klachten. Er </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">op dit moment geen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aanleiding</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> om dit nader te onderzoeken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="00D155DD" w14:paraId="55EDFB45" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk230274665" w:id="8"/>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="08BDB67D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="710E90C8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230274665" w:id="0"/>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Zijn er verschillen bekend in effectiviteit van behandelmethoden van PCS op basis van geslacht? Zo ja, om welke verschillen gaat dit? Zo nee, bent u bereid om dit in het kader van de Nationale Strategie Vrouwengezondheid mee te nemen? </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="56C1EC77" w14:textId="77777777">
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="56D52B69" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="68996C6B" w14:textId="77777777">
+    <w:p w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="4AEF4491" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Specifiek onderzoek naar sekseverschillen in de effectiviteit van behandelmethoden bij PCS ontbreekt vooralsnog. In het Kennisprogramma Gender en Gezondheid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="0033116E">
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>is eerder onderzoek gedaan naar man-vrouwverschillen bij traumatisch hersenletsel in bredere zin. Hieruit bleek dat vrouwen over het algemeen slechtere uitkomsten rapporteerden zes maanden na het letsel, met name ernstiger symptomen na een hersenschudding en op het gebied van mentale gezondheid. In de behandelmethoden zelf werden geen sekseverschillen gevonden, maar wel in het zorgtraject</w:t>
       </w:r>
-      <w:r w:rsidR="00FA0CC4">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="60E120E2" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="58265E51" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>n de NHG-Standaard Hoofdtrauma is geen onderscheid gemaakt in effectiviteit van behandelingen naar geslacht, omdat de wetenschappelijke onderbouwing hiervoor ontbreekt.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">n de NHG-Standaard Hoofdtrauma is geen onderscheid gemaakt in effectiviteit van behandelingen naar geslacht, omdat de wetenschappelijke onderbouwing hiervoor ontbreekt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is aan de beroepsgroepen om hier meer onderzoek naar te doen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="00D155DD" w14:paraId="37B75A0A" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="1006069B" w14:textId="77777777">
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="52FD3BFE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="57F34EB2" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Hoeveel mensen in Nederland zijn (deels) arbeidsongeschikt wegens PCS? Indien dit niet bekend is, bent u bereid dit nader te onderzoeken? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA2DF2" w:rsidP="00A41042" w:rsidRDefault="00DA2DF2" w14:paraId="52381B09" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="4D7200FC" w14:textId="77777777">
+    <w:p w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="2C1EF12F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="3A176ED8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003A4871" w:rsidR="00DA2DF2" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="299C9FC9" w14:textId="77777777">
+    <w:p w:rsidRPr="003A4871" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="300414FC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="003A4871">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">UWV </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">geeft aan dat er </w:t>
       </w:r>
       <w:r w:rsidRPr="003A4871">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">circa 1600 WIA-uitkeringen geregistreerd </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
       <w:r w:rsidRPr="003A4871">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>met als hoofddiagnose aandoeningen die gerelateerd zijn aan een hersenschudding. Niet bekend is welk deel daarvan PCS betreft</w:t>
       </w:r>
-      <w:r w:rsidR="003723BA">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> omdat dit niet wordt geregistreerd</w:t>
       </w:r>
       <w:r w:rsidRPr="003A4871">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B96084" w:rsidR="00B96084">
+        <w:t xml:space="preserve"> Het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B96084">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zie</w:t>
       </w:r>
-      <w:r w:rsidR="00330E03">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B96084" w:rsidR="00B96084">
+      <w:r w:rsidRPr="00B96084">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> geen aanleiding voor aanvullend onderzoek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB2F27" w:rsidP="00A41042" w:rsidRDefault="00CB2F27" w14:paraId="78AAAC7F" w14:textId="77777777">
+    <w:p w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="27A5CA16" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="46A8731B" w14:textId="77777777">
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="1E466CDC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hoeveel zorgaanbieders in Nederland bieden op dit momenteel specifiek gespecialiseerde hulp aan voor PCS-klachten? </w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="4754AD19" w14:textId="77777777">
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="0ECAF69D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="16816D34" w14:textId="77777777">
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="1B638B7A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het kabinet heeft geen overzicht van hoeveel zorgaanbieders specifieke expertise hebben op het gebied van aanhoudende klachten na een hoofdtrauma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="7E47248D" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="54EA81C3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Herkent u het beeld dat patiënten met een hersenschudding vaak geen intake krijgen bij een revalidatiecentrum, omdat hun klachten als ‘te licht’ worden beschouwd? Zo ja, hoeveel procent van de patiënten met een hersenschudding wordt geweigerd door een revalidatiecentrum? Zo nee, kunt u aangeven waarom u dit beeld niet herkent?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00C15054" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="0A522C10" w14:textId="77777777">
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="438109C1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00C15054" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="0D711897" w14:textId="77777777">
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="48600AE1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Eventuele afwijzingen voor een intake worden niet geregistreerd. Daarmee is het onbekend of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>patiënten met een hersenschudding vaak geen intake krijgen bij een revalidatiecentrum omdat hun klachten als ‘te licht’ worden beschouwd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Het kabinet vertrouwt op de deskundigheid van zorgprofessionals om te bepalen</w:t>
       </w:r>
       <w:r w:rsidRPr="00012101">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> wat passende zorg is, in overeenstemming met geldende medische richtlijnen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00C15054" w:rsidP="00A41042" w:rsidRDefault="00C15054" w14:paraId="46C903DD" w14:textId="77777777">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="278E2472" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="1318E090" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230275044" w:id="1"/>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Herkent u het beeld dat bij PCS-klachten er nog onvoldoende een integrale aanpak wordt toegepast? Zo ja, welke concrete maatregelen wilt u nemen om een integrale aanpak te stimuleren? Zo nee, waarom niet? </w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00C15054" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="07203EF9" w14:textId="77777777">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="3C6BC22A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00C15054" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="7B1C7A58" w14:textId="77777777">
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="0D049489" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het kabinet herkent het beeld niet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e NHG-standaard besteedt hier aandacht aan. De NHG</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Standaard Hoofdtrauma beschrijft dat in de acute fase het accent ligt op voorlichting, uitleg van het te verwachten beloop en het alert blijven op complicaties. Bij aanhoudende klachten adviseert de standaard een meer integrale, klachtgerichte aanpak, waarbij wordt gekeken welke klachten (lichamelijk, cognitief of psychisch) op de voorgrond staan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="00D155DD" w14:paraId="0E8E8266" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk230275149" w:id="10"/>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="03C305FE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="6BC999EB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230275149" w:id="2"/>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Op welke concrete wijze wordt er momenteel ingezet op bewustwording van PCS en risicofactoren bij huisartsen?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="00D155DD" w14:paraId="3F803AD6" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D155DD" w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="355DEADA" w14:textId="77777777">
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="3022B280" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D155DD" w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="3E26A228" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D155DD" w:rsidP="00A41042" w:rsidRDefault="005B1980" w14:paraId="6F076F21" w14:textId="77777777">
+    <w:p w:rsidR="0082750C" w:rsidP="0082750C" w:rsidRDefault="0082750C" w14:paraId="6B27A136" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De NHG</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">Standaard Hoofdtrauma ondersteunt huisartsen bij de herkenning en begeleiding van </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk231285742" w:id="11"/>
+      <w:bookmarkStart w:name="_Hlk231285742" w:id="3"/>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>patiënten met (aanhoudende) klachten na hoofdtrauma</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. De implementatie wordt versterkt door scholings- en ondersteuningsmaterialen, zoals de e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D155DD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>learning Hoofdtrauma.</w:t>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D155DD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoofdtrauma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="6A6075CC" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="0082750C">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AADD622" w14:textId="77777777" w:rsidR="002B2FEF" w:rsidRDefault="002B2FEF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7EC3F31B" w14:textId="77777777" w:rsidR="004402C4" w:rsidRDefault="004402C4" w:rsidP="0082750C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0831FC56" w14:textId="77777777" w:rsidR="002B2FEF" w:rsidRDefault="002B2FEF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7447EE4A" w14:textId="77777777" w:rsidR="004402C4" w:rsidRDefault="004402C4" w:rsidP="0082750C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...64 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6EB9AC8B" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="005B1980">
+  <w:p w14:paraId="08EDEC7B" w14:textId="77777777" w:rsidR="0082750C" w:rsidRPr="0082750C" w:rsidRDefault="0082750C" w:rsidP="0082750C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51ED48F3" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="005B1980">
+  <w:p w14:paraId="5386D069" w14:textId="77777777" w:rsidR="004402C4" w:rsidRPr="0082750C" w:rsidRDefault="004402C4" w:rsidP="0082750C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D01848A" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="005B1980">
+  <w:p w14:paraId="57B10DFB" w14:textId="77777777" w:rsidR="004402C4" w:rsidRPr="0082750C" w:rsidRDefault="004402C4" w:rsidP="0082750C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FB3C3B7" w14:textId="77777777" w:rsidR="002B2FEF" w:rsidRDefault="002B2FEF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="50293A81" w14:textId="77777777" w:rsidR="004402C4" w:rsidRDefault="004402C4" w:rsidP="0082750C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79007E10" w14:textId="77777777" w:rsidR="002B2FEF" w:rsidRDefault="002B2FEF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="65F0BEA1" w14:textId="77777777" w:rsidR="004402C4" w:rsidRDefault="004402C4" w:rsidP="0082750C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0BD98C54" w14:textId="77777777" w:rsidR="00CB2F27" w:rsidRPr="00882F29" w:rsidRDefault="005B1980" w:rsidP="00882F29">
+    <w:p w14:paraId="5FA97425" w14:textId="77777777" w:rsidR="0082750C" w:rsidRPr="00882F29" w:rsidRDefault="0082750C" w:rsidP="0082750C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882F29">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00882F29">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...11 lines deleted...]
-      </w:hyperlink>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00882F29">
-        <w:rPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Coffeng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00882F29">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SM, Jacobs B, Kim LJ, Ter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00882F29">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maaten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00882F29">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JC, Van der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00882F29">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Naalt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00882F29">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J. Incomplete recovery in patients with minor head injury directly discharged home from the emergency department: a prospective cohort follow-up study. BMJ Open 2022;12:e057308</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="02D99892" w14:textId="77777777" w:rsidR="0082750C" w:rsidRPr="0033116E" w:rsidRDefault="0082750C" w:rsidP="0082750C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882F29">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00882F29">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Coffeng SM, Jacobs B, Kim LJ, Ter Maaten JC, Van der Naalt J. Incomplete recovery in patients with minor head injury directly discharged home from the emergency department: a prospective cohort follow-up study. BMJ Open 2022;12:e057308</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="0033116E" w:rsidRPr="00882F29">
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00882F29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Sex differences in traumatic brain injury and the role of gender</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="300C3804" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="005B1980" w:rsidP="009071A4">
-[...677 lines deleted...]
-  <w:p w14:paraId="58E44879" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="710B063D" w14:textId="77777777" w:rsidR="0082750C" w:rsidRPr="0082750C" w:rsidRDefault="0082750C" w:rsidP="0082750C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17353255" w14:textId="77777777" w:rsidR="0082750C" w:rsidRPr="0082750C" w:rsidRDefault="0082750C" w:rsidP="0082750C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E7B0D75" w14:textId="77777777" w:rsidR="004402C4" w:rsidRPr="0082750C" w:rsidRDefault="004402C4" w:rsidP="0082750C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...262 lines deleted...]
-    <w:rsid w:val="00FF7513"/>
+    <w:rsidRoot w:val="0082750C"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="004402C4"/>
+    <w:rsid w:val="004A44D6"/>
+    <w:rsid w:val="0082750C"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="04213A05"/>
+  <w14:docId w14:val="1F2C7F08"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FD154FD3-E91E-416B-9C86-51D116FA1E00}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...17 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4788,1269 +1766,864 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082750C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...36 lines deleted...]
-    <w:rsid w:val="00282965"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082750C"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
-[...9 lines deleted...]
-      <w:i/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="0082750C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...93 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D155DD"/>
-[...1 lines deleted...]
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+    <w:rsid w:val="0082750C"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00D155DD"/>
+    <w:rsid w:val="0082750C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00882F29"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0082750C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projecten.zonmw.nl/nl/project/sex-differences-traumatic-brain-injury-and-role-gender-and-treatment-differences" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decorrespondent.nl/16916/ik-liep-een-hersenschudding-op-en-belandde-in-een-zorggat-en-ik-ben-niet-de-enige/43310e80-0c40-0aa0-0a6c-f92041f0bd02" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projecten.zonmw.nl/nl/project/sex-differences-traumatic-brain-injury-and-role-gender-and-treatment-differences" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6157,52 +2730,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1014</ap:Words>
-  <ap:Characters>6179</ap:Characters>
+  <ap:Words>1017</ap:Words>
+  <ap:Characters>5594</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>46</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7179</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6598</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>