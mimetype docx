--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -254,51 +254,84 @@
               <w:pStyle w:val="Huisstijl-Gegeven"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Postbus 16375</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="78480C94" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Huisstijl-Gegeven"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>2500 BJ Den Haag</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="7F178372" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Huisstijl-Gegeven"/>
               <w:spacing w:after="90"/>
             </w:pPr>
             <w:r>
               <w:t>www.rijksoverheid.nl</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A32073" w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="441AAC04" w14:textId="77777777">
+          <w:p w:rsidR="00B76AC6" w:rsidP="00B76AC6" w:rsidRDefault="00B76AC6" w14:paraId="63D963DF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54BBA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t>Onze referentie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B76AC6" w:rsidP="00535CEF" w:rsidRDefault="00B76AC6" w14:paraId="4318F979" w14:textId="76416F7A">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B76AC6">
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t>64311598</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A32073" w:rsidR="00B76AC6" w:rsidP="00535CEF" w:rsidRDefault="00B76AC6" w14:paraId="441AAC04" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00535CEF" w:rsidTr="00670218" w14:paraId="6E48C156" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="6DE84BAC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
@@ -437,60 +470,52 @@
       <w:r>
         <w:t>Slotwet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 2025 en het verantwoordingsonderzoek van de Algemene Rekenkamer bij het jaarverslag van het ministerie van Onderwijs, Cultuur en Wetenschap.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="217005BF" w14:textId="77777777"/>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="61993B63" w14:textId="77777777"/>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="4E883E59" w14:textId="77777777"/>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="5BCCC00F" w14:textId="77777777">
       <w:r>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="2F30AAFD" w14:textId="77777777"/>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="791C8539" w14:textId="77777777"/>
     <w:p w:rsidR="0058786C" w:rsidP="00535CEF" w:rsidRDefault="0058786C" w14:paraId="76C862CA" w14:textId="77777777"/>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="562FC953" w14:textId="77777777"/>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="024B6B78" w14:textId="77777777">
       <w:r w:rsidRPr="006C6CF8">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rianne </w:t>
+        <w:t>Rianne Letschert</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="226686CE" w14:textId="77777777"/>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="524E46C2" w14:textId="77777777"/>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="1FFD5A9E" w14:textId="77777777"/>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="558A2694" w14:textId="77777777"/>
     <w:p w:rsidR="0058786C" w:rsidP="00535CEF" w:rsidRDefault="0058786C" w14:paraId="1D714682" w14:textId="77777777"/>
     <w:p w:rsidR="0058786C" w:rsidP="00535CEF" w:rsidRDefault="0058786C" w14:paraId="7B361AF2" w14:textId="4FC7E76A">
       <w:r>
         <w:t>de staatssecretaris van Onderwijs en Emancipatie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="2FF6EB09" w14:textId="77777777"/>
     <w:p w:rsidR="00535CEF" w:rsidP="00535CEF" w:rsidRDefault="00535CEF" w14:paraId="2EA387FF" w14:textId="77777777"/>
     <w:p w:rsidR="0058786C" w:rsidP="00535CEF" w:rsidRDefault="0058786C" w14:paraId="5A73A517" w14:textId="77777777"/>
     <w:p w:rsidR="0058786C" w:rsidP="00535CEF" w:rsidRDefault="0058786C" w14:paraId="3346F140" w14:textId="77777777"/>
     <w:p w:rsidR="0058786C" w:rsidP="00535CEF" w:rsidRDefault="0058786C" w14:paraId="293D1472" w14:textId="77777777"/>
     <w:p w:rsidR="0058786C" w:rsidP="00535CEF" w:rsidRDefault="0058786C" w14:paraId="53F5FD16" w14:textId="394873A4">
       <w:r w:rsidRPr="0058786C">
         <w:t xml:space="preserve">Judith </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0058786C">
         <w:t>Zs.C.M</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -590,53 +615,52 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KIX Barcode">
     <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CAD5331" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42D47A2A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
     <w:pPr>
@@ -797,51 +821,51 @@
       <w:gridCol w:w="7709"/>
       <w:gridCol w:w="2060"/>
     </w:tblGrid>
     <w:tr w:rsidR="00924A1D" w14:paraId="0252F504" w14:textId="77777777" w:rsidTr="004C7E1D">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="357"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7709" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="22228FBA" w14:textId="77777777" w:rsidR="00D17084" w:rsidRPr="004C7E1D" w:rsidRDefault="00D17084" w:rsidP="004C7E1D">
           <w:pPr>
             <w:spacing w:line="180" w:lineRule="exact"/>
             <w:rPr>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2060" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="22F09363" w14:textId="196E7F72" w:rsidR="00D17084" w:rsidRPr="004C7E1D" w:rsidRDefault="00196065" w:rsidP="000E6621">
+        <w:p w14:paraId="22F09363" w14:textId="32AC926E" w:rsidR="00D17084" w:rsidRPr="004C7E1D" w:rsidRDefault="00196065" w:rsidP="000E6621">
           <w:pPr>
             <w:pStyle w:val="Huisstijl-Gegeven"/>
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:t xml:space="preserve">Pagina </w:t>
           </w:r>
           <w:r w:rsidRPr="004C7E1D">
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="004C7E1D">
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="004C7E1D">
@@ -876,51 +900,51 @@
           </w:r>
           <w:r w:rsidRPr="004C7E1D">
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="004C7E1D">
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="004C7E1D">
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> SECTIONPAGES   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="004C7E1D">
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00E20D66">
+          <w:r w:rsidR="00B76AC6">
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="004C7E1D">
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="438E48D5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -2392,51 +2416,51 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1610892834">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1502086396">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="116028178">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1938098387">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1931815322">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1386638016">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD6CF9"/>
     <w:rsid w:val="00003185"/>
     <w:rsid w:val="00003544"/>
@@ -2605,50 +2629,51 @@
     <w:rsid w:val="002F3F37"/>
     <w:rsid w:val="002F493B"/>
     <w:rsid w:val="002F4ED5"/>
     <w:rsid w:val="002F5147"/>
     <w:rsid w:val="002F5A0B"/>
     <w:rsid w:val="002F71BB"/>
     <w:rsid w:val="002F7ABD"/>
     <w:rsid w:val="00307B3C"/>
     <w:rsid w:val="00310EF2"/>
     <w:rsid w:val="003115A6"/>
     <w:rsid w:val="00312597"/>
     <w:rsid w:val="00322836"/>
     <w:rsid w:val="00334154"/>
     <w:rsid w:val="003341D0"/>
     <w:rsid w:val="003372C4"/>
     <w:rsid w:val="00341FA0"/>
     <w:rsid w:val="00342374"/>
     <w:rsid w:val="00344F3D"/>
     <w:rsid w:val="00345299"/>
     <w:rsid w:val="00347221"/>
     <w:rsid w:val="00351A8D"/>
     <w:rsid w:val="003526BB"/>
     <w:rsid w:val="00352BCF"/>
     <w:rsid w:val="00353932"/>
     <w:rsid w:val="0035464B"/>
+    <w:rsid w:val="00354673"/>
     <w:rsid w:val="00356D2B"/>
     <w:rsid w:val="00361A56"/>
     <w:rsid w:val="0036252A"/>
     <w:rsid w:val="00364D9D"/>
     <w:rsid w:val="00371048"/>
     <w:rsid w:val="0037396C"/>
     <w:rsid w:val="0037421D"/>
     <w:rsid w:val="00374412"/>
     <w:rsid w:val="00376093"/>
     <w:rsid w:val="0037715E"/>
     <w:rsid w:val="00383DA1"/>
     <w:rsid w:val="00385F30"/>
     <w:rsid w:val="00387600"/>
     <w:rsid w:val="00393696"/>
     <w:rsid w:val="00393963"/>
     <w:rsid w:val="00395575"/>
     <w:rsid w:val="00395672"/>
     <w:rsid w:val="003A06C8"/>
     <w:rsid w:val="003A0D7C"/>
     <w:rsid w:val="003A7160"/>
     <w:rsid w:val="003B0155"/>
     <w:rsid w:val="003B09DB"/>
     <w:rsid w:val="003B4551"/>
     <w:rsid w:val="003B528D"/>
     <w:rsid w:val="003B7EE7"/>
@@ -3044,50 +3069,51 @@
     <w:rsid w:val="00B132B0"/>
     <w:rsid w:val="00B173C6"/>
     <w:rsid w:val="00B173E1"/>
     <w:rsid w:val="00B21FF9"/>
     <w:rsid w:val="00B220A5"/>
     <w:rsid w:val="00B2317A"/>
     <w:rsid w:val="00B259C8"/>
     <w:rsid w:val="00B26CCF"/>
     <w:rsid w:val="00B30FC2"/>
     <w:rsid w:val="00B31BA0"/>
     <w:rsid w:val="00B331A2"/>
     <w:rsid w:val="00B33CF2"/>
     <w:rsid w:val="00B350A2"/>
     <w:rsid w:val="00B36EBB"/>
     <w:rsid w:val="00B425F0"/>
     <w:rsid w:val="00B42DFA"/>
     <w:rsid w:val="00B50571"/>
     <w:rsid w:val="00B531DD"/>
     <w:rsid w:val="00B55014"/>
     <w:rsid w:val="00B62232"/>
     <w:rsid w:val="00B626DD"/>
     <w:rsid w:val="00B70BF3"/>
     <w:rsid w:val="00B70D24"/>
     <w:rsid w:val="00B70E51"/>
     <w:rsid w:val="00B71DC2"/>
+    <w:rsid w:val="00B76AC6"/>
     <w:rsid w:val="00B80DB6"/>
     <w:rsid w:val="00B81AD2"/>
     <w:rsid w:val="00B81AEC"/>
     <w:rsid w:val="00B85A66"/>
     <w:rsid w:val="00B85ED4"/>
     <w:rsid w:val="00B85F07"/>
     <w:rsid w:val="00B91CFC"/>
     <w:rsid w:val="00B93893"/>
     <w:rsid w:val="00BA439D"/>
     <w:rsid w:val="00BA7E0A"/>
     <w:rsid w:val="00BB22F2"/>
     <w:rsid w:val="00BB61B0"/>
     <w:rsid w:val="00BC0D9E"/>
     <w:rsid w:val="00BC3B53"/>
     <w:rsid w:val="00BC3B96"/>
     <w:rsid w:val="00BC4AE3"/>
     <w:rsid w:val="00BC5B28"/>
     <w:rsid w:val="00BC7264"/>
     <w:rsid w:val="00BE17D4"/>
     <w:rsid w:val="00BE3F88"/>
     <w:rsid w:val="00BE4756"/>
     <w:rsid w:val="00BE5ED9"/>
     <w:rsid w:val="00BE7B41"/>
     <w:rsid w:val="00BF4427"/>
     <w:rsid w:val="00BF46B6"/>
@@ -4677,73 +4703,73 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>140</ap:Words>
-[...1 lines deleted...]
-  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Words>144</ap:Words>
+  <ap:Characters>796</ap:Characters>
+  <ap:DocSecurity>4</ap:DocSecurity>
   <ap:Lines>6</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>-</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>914</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>939</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
     <vt:lpwstr>O207TAN</vt:lpwstr>