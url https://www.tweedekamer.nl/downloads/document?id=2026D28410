--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,2914 +1,750 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...161 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidRPr="00713E9F" w:rsidR="00713E9F" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="310972E4" w14:textId="20A835DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F" w:rsidR="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...281 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F" w:rsidR="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009751C3">
-[...55 lines deleted...]
-    <w:p w:rsidRPr="00075635" w:rsidR="00075635" w:rsidP="00075635" w:rsidRDefault="00075635" w14:paraId="4E986A33" w14:textId="155FA671">
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F" w:rsidR="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Onderwijs, Cultuur en Wetenschap (VIII) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="00713E9F" w:rsidP="00713E9F" w:rsidRDefault="00713E9F" w14:paraId="795E198A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F" w:rsidR="009E2522">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>156</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="00713E9F" w14:paraId="53ECB5DF" w14:textId="4425ED62">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="00713E9F" w:rsidP="00713E9F" w:rsidRDefault="00713E9F" w14:paraId="5DF2A935" w14:textId="732E1BAB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="2C3EBF77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="13DEE3B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij stuur ik u de reactie op het verzoek van de commissie, naar aanleiding van de procedurevergadering van 25 september 2025, inzake het onderwijs in Caribisch Nederland (kenmerk 2025D41618). Mijn excuses voor de vertraagde beantwoording van dit verzoek. Uw commissie heeft de vragen gesteld aan de Minister van Onderwijs, Cultuur en Wetenschap. Gezien de onderwerpen waarop deze vragen betrekking hebben, worden deze beantwoord door de Staatssecretaris van Onderwijs en Emancipatie. In uw verzoek vraagt u om een reactie op de brief die Ieder(in) aan uw commissie heeft verstuurd. In de brief spreekt Ieder(in) haar zorgen uit over de positie van kinderen met een beperking in Caribisch Nederland en hun mogelijkheden in het onderwijs. Daarnaast stelt Ieder(in) een aantal specifieke vragen aan uw Kamer, waarop ik hierna reageer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="68D27EE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="6E5B5030" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00075635">
-        <w:rPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Wilt u de staatssecretaris vragen hoe zij bewustwording rond het hebben van een beperking en het recht op zorg en ondersteuning, ook in het onderwijs, op een positieve manier kan vergroten in Caribisch Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00777CF9" w:rsidP="00CA35E4" w:rsidRDefault="00777CF9" w14:paraId="233576FB" w14:textId="77777777"/>
-[...95 lines deleted...]
-    <w:p w:rsidRPr="00777CF9" w:rsidR="00777CF9" w:rsidP="00777CF9" w:rsidRDefault="00777CF9" w14:paraId="067D6EED" w14:textId="6D24BC92">
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="40202D56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="2D78054C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Iedereen verdient een gelijkwaardige plaats in de maatschappij, daarom zet ik mij in voor inclusief onderwijs als voorbereiding voor ieder kind op een inclusieve samenleving. Zo draagt het onderwijs er aan bij dat iedereen wordt geaccepteerd, ook als iemand een beperking heeft. Ieder kind heeft recht om zich te ontwikkelen, maar  sommige kinderen hebben daarvoor soms meer ondersteuning nodig. Daarom zijn op alle drie de eilanden expertisecentra onderwijszorg (EOZ) ingericht. Zij werken samen met de scholen en andere lokale partners aan het ondersteunen van de leerlingen en hun ouders. Zij dragen daarmee bij aan de bewustwording en acceptatie van ouders en de omgeving van de ondersteuningsvragen van de kinderen. Het doel is daarbij dat zoveel mogelijk kinderen worden ondersteund in hun eigen klas, zodat zij onderdeel blijven van hun eigen groep en van andere activiteiten met hun leeftijds- en wijkgenoten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="70701244" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="1679BCDB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00777CF9">
-        <w:rPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Wilt u de staatssecretaris vragen hoe Caribisch Nederland meegenomen wordt in de huidige beleidsontwikkeling richting inclusief onderwijs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00777CF9" w:rsidP="00777CF9" w:rsidRDefault="00777CF9" w14:paraId="7E098323" w14:textId="77777777"/>
-[...16 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="574EE4AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="08A73610" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caribisch Nederland kent inclusief onderwijs vanaf het moment dat de eilanden Bonaire, Saba en Sint Eustatius onderdeel werden van het land Nederland op 10 oktober 2010. Dit betekent dat alle kinderen met elkaar les krijgen, met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">oktober 2010. </w:t>
-[...71 lines deleted...]
-    <w:p w:rsidR="00777CF9" w:rsidP="00777CF9" w:rsidRDefault="00777CF9" w14:paraId="1DD9D54F" w14:textId="25D60E73">
+        <w:t>ondersteuning op de plek waar het onderwijs wordt gegeven. Hierdoor is het onderwijs op deze eilanden deels al verder dan een groot gedeelte van de scholen in Europees Nederland. Dit neemt niet weg dat er ook nog uitdagingen zijn, bijvoorbeeld het vinden en houden van het juiste personeel. Daarnaast is er ook behoefte aan meer gespecialiseerde ondersteuning. Hiervoor wordt door het ministerie met onder andere de EOZ’s gewerkt aan een verbetering van de ondersteuning op de reguliere scholen. Voor die groepen kinderen waarin de reguliere klas niet meer de beste plek is om zich te ontwikkelen, zijn er mogelijkheden om (een deel van de tijd) naar een specialistische voorziening te gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="11D1B14C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="348B6DE7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00777CF9">
-        <w:rPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Wilt u de staatssecretaris vragen hoe er wordt ingezet op de opleiding en professionalisering van leraren, en op een duurzame structuur voor zorg en ondersteuning in het onderwijs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00777CF9" w:rsidP="00777CF9" w:rsidRDefault="00777CF9" w14:paraId="6B51D4A5" w14:textId="77777777"/>
-[...84 lines deleted...]
-    <w:p w:rsidR="00777CF9" w:rsidP="00777CF9" w:rsidRDefault="00777CF9" w14:paraId="0B6C1DF1" w14:textId="0016E58A">
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="640400B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="089C8FD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de breedte wordt sterk ingezet op de opleiding van personeel uit de regio. Hierin speelt het samenwerkingsverband Kibrahacha een belangrijke rol. Kibrahacha zorgt voor de opleiding van onderwijzend personeel uit en voor de regio, in dit geval met name voor Bonaire, Curaçao en Aruba. In de opleiding wordt ook aandacht besteed aan inclusief onderwijs en speciale onderwijsbehoeften van leerlingen. Voor het personeel dat al in dienst is bij de scholen, vervullen de EOZ’s een rol in het opleiden van groepen leerkrachten op het gebied van extra ondersteuningsbehoeftes. Daarnaast wordt ook op individueel niveau ondersteuning aan onderwijzend personeel gegeven op basis van hun specifieke vraag in de klas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="79466A97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="1D741400" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit najaar worden de specialistische voorzieningen geëvalueerd. De specialistische voorzieningen zijn enkele jaren geleden ingericht om de meest gespecialiseerde ondersteuning te kunnen bieden die niet binnen de klas of de school geboden kan worden. Onderdeel hiervan is ook om te kijken of er voor bepaalde ondersteuningsbehoeftes nog meer ondersteuning nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="09300245" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="11D3C25F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00777CF9">
-        <w:rPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wilt u de staatssecretaris vragen hoe zij, samen met de </w:t>
-[...24 lines deleted...]
-      <w:r>
+        <w:t>Wilt u de staatssecretaris vragen hoe zij, samen met de ministeries van SZW en VWS, kan zorgen voor betere perspectieven voor het maken van de stap na school, naar werk of dagbesteding, ook voor voortijdig schoolverlaters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="03D47DEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="09EF7E2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Samen met mijn collega’s van VWS, SZW en andere relevante partijen, zoals de openbare lichamen, werk ik aan een doorlopende ontwikkeling voor de kinderen en jongeren in Caribisch Nederland. Dit begint bij het consultatiebureau en loopt via kinderopvang en onderwijs naar een waardevolle plaats in de samenleving en op de arbeidsmarkt. Ik doe dat bijvoorbeeld via de inzet op BES(t) 4 Kids, waarmee wordt ingezet op betere en toegankelijke kinderopvang voor alle kinderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="43C8946F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="00F34B7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de wet van school naar duurzaam werk wordt de overgang van school naar werk op Caribisch Nederland bovendien structureel versterkt. Het praktijkonderwijs en het mbo hebben de taak om aanvullende loopbaanbegeleiding te bieden aan leerlingen en oud-leerlingen richting werk of vervolgonderwijs. Dit ondersteunt juist ook jongeren die mogelijk dreigen uit te vallen of al uitgevallen zijn bij de stap naar werk, dagbesteding of een andere passende vervolgroute. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="10A36968" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="680F6557" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vanuit het ministerie van VWS gaat het op Bonaire onder andere om een samenwerking van de gehandicaptenorganisatie FKPD met de opleider FORMA in het Long Life Learning Traject. Dit is een vormings- en educatieprogramma gericht op mensen met een licht verstandelijke beperking, waarin ze adaptieve vaardigheden aanleren voor inzet in hun dagelijks leven. Hierdoor functioneren ze beter in de samenleving en vergroten ze hun kansen op de arbeidsmarkt of voor doorstroom naar het mbo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="31AFA68A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="3A94DBE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ministerie van SZW stelt jaarlijks 4 miljoen euro beschikbaar aan de openbare lichamen voor de ondersteuning voor een traject naar werk voor mensen met een beperking. Een deel van deze middelen gaat specifiek naar jongeren met een beperking (die voortijdig school hebben verlaten). Zo zijn er op alle drie de eilanden beschutte werkplekken of begeleide werkplekken bij een reguliere werkgever voor deze groep. Ook bieden de openbare lichamen en lokale organisaties als Plenchi di Trabou en Saba Reach Foundation leer- en ontwikkelmogelijkheden aan om de stap naar (ander) werk voor deze groep makkelijker te maken. Op Sint Eustatius biedt het openbaar lichaam bijvoorbeeld werkprogramma’s aan in de bouw en techniek waar voornamelijk voortijdig schoolverlaters aan deelnemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="7BC498E9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="00713E9F" w14:paraId="7530A421" w14:textId="1B3FA0B9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F" w:rsidR="009E2522">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F" w:rsidR="009E2522">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="009E2522" w:rsidP="00713E9F" w:rsidRDefault="009E2522" w14:paraId="596A1104" w14:textId="266493DD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E9F" w:rsidR="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00525DEF">
-[...233 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:r w:rsidRPr="00713E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00713E9F" w:rsidR="006F53E6" w:rsidP="00713E9F" w:rsidRDefault="006F53E6" w14:paraId="5F2FA86D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00713E9F" w:rsidR="006F53E6" w:rsidSect="00131666">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C03BB89" w14:textId="77777777" w:rsidR="00D33A73" w:rsidRDefault="00D33A73">
+    <w:p w14:paraId="2424698B" w14:textId="77777777" w:rsidR="00F169A4" w:rsidRDefault="00F169A4" w:rsidP="009E2522">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063E3018" w14:textId="77777777" w:rsidR="00D33A73" w:rsidRDefault="00D33A73"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B497ECF" w14:textId="77777777" w:rsidR="00D33A73" w:rsidRDefault="00D33A73">
+    <w:p w14:paraId="0C09812A" w14:textId="77777777" w:rsidR="00F169A4" w:rsidRDefault="00F169A4" w:rsidP="009E2522">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D92B6A5" w14:textId="77777777" w:rsidR="00D33A73" w:rsidRDefault="00D33A73"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43CBB4B1" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="07C9BFFF" w14:textId="77777777" w:rsidR="009E2522" w:rsidRPr="009E2522" w:rsidRDefault="009E2522" w:rsidP="009E2522">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A3B18D9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1C069F97" w14:textId="77777777" w:rsidR="009E2522" w:rsidRPr="009E2522" w:rsidRDefault="009E2522" w:rsidP="009E2522">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="4034F63C" w14:textId="77777777" w:rsidR="009E2522" w:rsidRPr="009E2522" w:rsidRDefault="009E2522" w:rsidP="009E2522">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19DF657B" w14:textId="77777777" w:rsidR="00D33A73" w:rsidRDefault="00D33A73">
+    <w:p w14:paraId="00A7C4D9" w14:textId="77777777" w:rsidR="00F169A4" w:rsidRDefault="00F169A4" w:rsidP="009E2522">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A44EEBC" w14:textId="77777777" w:rsidR="00D33A73" w:rsidRDefault="00D33A73"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3392D4D5" w14:textId="77777777" w:rsidR="00D33A73" w:rsidRDefault="00D33A73">
+    <w:p w14:paraId="4DD27265" w14:textId="77777777" w:rsidR="00F169A4" w:rsidRDefault="00F169A4" w:rsidP="009E2522">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FBAE05" w14:textId="77777777" w:rsidR="00D33A73" w:rsidRDefault="00D33A73"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35CBBFE3" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="5C204BA1" w14:textId="77777777" w:rsidR="009E2522" w:rsidRPr="009E2522" w:rsidRDefault="009E2522" w:rsidP="009E2522">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="1A3AF0B4" w14:textId="77777777" w:rsidR="009E2522" w:rsidRPr="009E2522" w:rsidRDefault="009E2522" w:rsidP="009E2522">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="1FB9994B" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3AE02AD8" w14:textId="77777777" w:rsidR="009E2522" w:rsidRPr="009E2522" w:rsidRDefault="009E2522" w:rsidP="009E2522">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...962 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76027EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EF6EE44"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2953,1201 +789,321 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1755122873">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1246256630">
+  <w:num w:numId="1" w16cid:durableId="1582908627">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2094934521">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...948 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="009E2522"/>
+    <w:rsid w:val="00131666"/>
+    <w:rsid w:val="002B42CA"/>
+    <w:rsid w:val="0031216B"/>
+    <w:rsid w:val="00674BA6"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00713E9F"/>
+    <w:rsid w:val="007D4E23"/>
+    <w:rsid w:val="009E2522"/>
+    <w:rsid w:val="00B240DC"/>
+    <w:rsid w:val="00D0490B"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F169A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3331DD24"/>
-  <w15:docId w15:val="{C562BB3D-7D1D-4A11-8535-BC0DD9F53287}"/>
+  <w14:docId w14:val="7DE6346C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E262DD5B-173C-485C-BF3B-65BAAE86AE77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4296,1210 +1252,1091 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009E2522"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009E2522"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009E2522"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009E2522"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...393 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009E2522"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009E2522"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...14 lines deleted...]
-    <w:rsid w:val="00BF518F"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00075635"/>
+    <w:rsid w:val="009E2522"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...3 lines deleted...]
-    <w:name w:val="annotation reference"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00E8742A"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...10 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-    <w:rsid w:val="00E8742A"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="009E2522"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...8 lines deleted...]
-    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="009E2522"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E2522"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-    </w:rPr>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00713E9F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1118</ap:Words>
-  <ap:Characters>6155</ap:Characters>
+  <ap:Words>1090</ap:Words>
+  <ap:Characters>5995</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>49</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7259</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7071</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-09T14:58:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O429SCH</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O429SCH</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>