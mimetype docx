--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,3234 +1,772 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E2468B" w:rsidP="00E7499D" w:rsidRDefault="00166771" w14:paraId="51A354AE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="StandaardAanhef"/>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00E56B96" w:rsidRDefault="003F22D2" w14:paraId="7D2410CA" w14:textId="0C2DD687">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>477</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geneesmiddelenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00E56B96" w:rsidP="00D80872" w:rsidRDefault="00E56B96" w14:paraId="1E15E602" w14:textId="0FDB951A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="003F22D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">977 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00E56B96" w:rsidP="00963338" w:rsidRDefault="00E56B96" w14:paraId="7FEE3187" w14:textId="7FB483A9">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00032031" w:rsidR="00E2468B" w:rsidP="00E7499D" w:rsidRDefault="00E2468B" w14:paraId="01F4666A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00E56B96" w14:paraId="50538182" w14:textId="1EFC98DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E2468B" w:rsidP="00E7499D" w:rsidRDefault="00166771" w14:paraId="1809A3C3" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="39D1E0FE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...52 lines deleted...]
-    <w:p w:rsidR="00E2468B" w:rsidP="00E7499D" w:rsidRDefault="00E2468B" w14:paraId="44DC2C9C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="7CB4F515" w14:textId="2E9C360A">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00F368BE" w:rsidR="00E2468B" w:rsidP="00E7499D" w:rsidRDefault="00166771" w14:paraId="4DA83310" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij biedt het kabinet u de ontwerpregeling houdende wijziging van de bijlage bij de Regeling maximumprijzen geneesmiddelen (Rmg) in verband met het actualiseren van de maximumprijzen voor geneesmiddelen aan. Voor de inhoud van deze ontwerpregeling verwijst het kabinet u naar de ontwerptoelichting. De voorlegging geschiedt in het kader van de wettelijk voorgeschreven voorhangprocedure (artikel 2, eerste lid, van de Wet geneesmiddelenprijzen (Wgp)) en biedt de Kamer de mogelijkheid zich uit te spreken over de ontwerpregeling voordat deze zal worden vastgesteld. Ter voldoening aan artikel 2, eerste lid, van de Wgp wordt de ontwerpregeling ook in de Staatscourant bekend gemaakt om belanghebbenden de gelegenheid te geven om binnen zes weken een zienswijze in te dienen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="452B10A7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...52 lines deleted...]
-    <w:p w:rsidRPr="00F368BE" w:rsidR="00E2468B" w:rsidP="00E7499D" w:rsidRDefault="00E2468B" w14:paraId="48BBD736" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="202AB169" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E2468B" w:rsidP="00E7499D" w:rsidRDefault="00166771" w14:paraId="693C09C2" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op grond van het aangehaalde artikellid geschiedt vaststelling niet eerder dan vier weken nadat het ontwerpbesluit aan beide Kamers der Staten-Generaal is overgelegd. Gelet op de datum van aanbieding, zal drie vierde deel van deze termijn buiten het zomerreces vallen. Na verwerking van de eventueel ontvangen zienswijzen zal deze regeling eind augustus 2026 worden vastgesteld. Op deze wijze kunnen betrokkenen zich tijdig voorbereiden op de nieuwe maximumprijzen die met ingang van 1 oktober 2026 zullen gelden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="20E4BB59" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...43 lines deleted...]
-    <w:p w:rsidR="00E2468B" w:rsidP="00E7499D" w:rsidRDefault="00E2468B" w14:paraId="3F4F3AD5" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="01F413A3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij deze actualisatie geldt de Tijdelijke beleidsregel maximumprijzen geneesmiddelen 2024 voor geneesmiddelen met een jaaromzet in Nederland van minder dan € 1 miljoen. Hiermee blijft het kabinet eventuele risico’s op beschikbaarheidsproblemen voor deze geneesmiddelen voorlopig mitigeren in afwachting van een meer bestendige maatregel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="0BA20093" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E2468B" w:rsidP="00E7499D" w:rsidRDefault="00166771" w14:paraId="5D90D1AC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="60FCCF42" w14:textId="1ADC8285">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:textAlignment w:val="auto"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de vorige herijking van de maximumprijzen zijn er naar aanleiding van de voorgehangen Rmg vragen gesteld door de BBB- en PVV-fractie van de Eerste Kamer over onder andere de wijze waarop de nieuwe conceptmaximumprijzen worden gepresenteerd. Het kabinet heeft toegezegd om te verkennen of een overzicht van de maximumprijswijzigingen kan worden opgesteld en aan de Kamers kan worden voorgelegd als onderdeel van de voorhangprocedure, en op welke termijn. Dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Bij de vorige herijking van de maximumprijzen zijn er naar aanleiding van de voorgehangen Rmg vragen gesteld door de BBB- en PVV-fractie van de Eerste Kamer over onder andere de wijze waarop de nieuwe conceptmaximumprijzen worden gepresenteerd. Het kabinet heeft toegezegd om te verkennen </w:t>
-[...29 lines deleted...]
-        <w:rPr>
+        <w:t>overzicht kon bij deze herijking van de maximumprijzen nog niet aangeleverd worden. De inschatting is dat dit vanaf de volgende (60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w:rsidR="00E7499D" w:rsidP="00E7499D" w:rsidRDefault="00E7499D" w14:paraId="5D90B546" w14:textId="77777777">
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) herijking wel mogelijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="5DA80F3A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00E56B96" w14:paraId="73F8D74A" w14:textId="4DAE9A19">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="00963338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="00963338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="1BE6777D" w14:textId="3ECD4714">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="7382B7D2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="2F12C3FD" w14:textId="7F9D07C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Ontvangen ter Griffie op 11 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="7DF58D8F" w14:textId="52F54CC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Hoogachtend,</w:t>
-[...213 lines deleted...]
-          <w:color w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+        <w:t xml:space="preserve">De voordracht voor de vast te stellen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">ministeriële regeling is aan de Kamer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">overgelegd tot en met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="003F22D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juli 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="003F22D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="00963338" w:rsidP="00963338" w:rsidRDefault="00963338" w14:paraId="5044A02F" w14:textId="0434A94C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voordracht voor de vast te stellen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">ministeriële regeling kan niet eerder worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>gedaan dan op 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="003F22D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juli 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96" w:rsidR="003F22D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E56B96" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="78D2E314" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E56B96" w:rsidR="006F53E6" w:rsidSect="00963338">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B054B4D" w14:textId="77777777" w:rsidR="000E3E13" w:rsidRDefault="000E3E13">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="411FC52A" w14:textId="77777777" w:rsidR="00035669" w:rsidRDefault="00035669" w:rsidP="00963338">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="341EAFCF" w14:textId="77777777" w:rsidR="000E3E13" w:rsidRDefault="000E3E13">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5872DF70" w14:textId="77777777" w:rsidR="00035669" w:rsidRDefault="00035669" w:rsidP="00963338">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
-[...5 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4260380F" w14:textId="77777777" w:rsidR="005B74CA" w:rsidRDefault="005B74CA">
+  <w:p w14:paraId="76BEB7CE" w14:textId="77777777" w:rsidR="00F4634F" w:rsidRPr="00963338" w:rsidRDefault="00F4634F" w:rsidP="00963338">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C7E71F0" w14:textId="77777777" w:rsidR="005B74CA" w:rsidRDefault="005B74CA">
+  <w:p w14:paraId="0B398E1D" w14:textId="77777777" w:rsidR="00F4634F" w:rsidRPr="00963338" w:rsidRDefault="00F4634F" w:rsidP="00963338">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CA7161C" w14:textId="77777777" w:rsidR="005B74CA" w:rsidRDefault="005B74CA">
+  <w:p w14:paraId="63A8263B" w14:textId="77777777" w:rsidR="00F4634F" w:rsidRPr="00963338" w:rsidRDefault="00F4634F" w:rsidP="00963338">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10980987" w14:textId="77777777" w:rsidR="000E3E13" w:rsidRDefault="000E3E13">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="42126EE3" w14:textId="77777777" w:rsidR="00035669" w:rsidRDefault="00035669" w:rsidP="00963338">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57A898E4" w14:textId="77777777" w:rsidR="000E3E13" w:rsidRDefault="000E3E13">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7FBE4F1D" w14:textId="77777777" w:rsidR="00035669" w:rsidRDefault="00035669" w:rsidP="00963338">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AC35CBB" w14:textId="77777777" w:rsidR="005B74CA" w:rsidRDefault="005B74CA">
+  <w:p w14:paraId="2BAA0835" w14:textId="77777777" w:rsidR="00F4634F" w:rsidRPr="00963338" w:rsidRDefault="00F4634F" w:rsidP="00963338">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A42268A" w14:textId="77777777" w:rsidR="00E45962" w:rsidRDefault="00166771">
-[...264 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4F175DAD" w14:textId="77777777" w:rsidR="00F4634F" w:rsidRPr="00963338" w:rsidRDefault="00F4634F" w:rsidP="00963338">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C685A26" w14:textId="2244BDEA" w:rsidR="00E45962" w:rsidRDefault="005B74CA" w:rsidP="00725A77">
-[...1149 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3B2F1AAE" w14:textId="77777777" w:rsidR="00F4634F" w:rsidRPr="00963338" w:rsidRDefault="00F4634F" w:rsidP="00963338">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...914 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BF162B"/>
-[...98 lines deleted...]
-    <w:rsid w:val="00FE7D55"/>
+    <w:rsidRoot w:val="00963338"/>
+    <w:rsid w:val="00012193"/>
+    <w:rsid w:val="00035669"/>
+    <w:rsid w:val="00322C51"/>
+    <w:rsid w:val="003F22D2"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00963338"/>
+    <w:rsid w:val="00E56B96"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F4634F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="36F3C0F6"/>
+  <w14:docId w14:val="06DDE8A4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3CF7E559-B0C9-4E89-8508-D48E5A03B122}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3568,1573 +1106,977 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
     <w:name w:val="Marginless Container"/>
     <w:hidden/>
-  </w:style>
-[...87 lines deleted...]
-      <w:i/>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...604 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardAfzendgegevens">
     <w:name w:val="Standaard_Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00963338"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardAfzendgegevenskop">
     <w:name w:val="Standaard_Afzendgegevens_kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardColofonItalic45v">
     <w:name w:val="Standaard_Colofon_Italic 4;5v"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:i/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevenskop">
     <w:name w:val="Standaard_Referentiegegevens_kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rPr>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...304 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Standaard"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00963338"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF162B"/>
+    <w:rsid w:val="00963338"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF162B"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF162B"/>
+    <w:rsid w:val="00963338"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF162B"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00963338"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...180 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5241,67 +2183,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>342</ap:Words>
-  <ap:Characters>2027</ap:Characters>
+  <ap:Words>426</ap:Words>
+  <ap:Characters>2348</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>50</ap:Lines>
-  <ap:Paragraphs>10</ap:Paragraphs>
+  <ap:Lines>19</ap:Lines>
+  <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2359</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2769</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>