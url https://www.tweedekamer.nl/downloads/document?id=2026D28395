--- v0 (2026-06-09)
+++ v1 (2026-08-04)
@@ -1,2414 +1,718 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="00FE793B" w:rsidRDefault="00826BBD" w14:paraId="45A82A5C" w14:textId="77777777">
-[...25 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="007A279E" w:rsidR="007A279E" w:rsidRDefault="002528B0" w14:paraId="19E4EDBA" w14:textId="42471661">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E" w:rsidR="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C14ED">
-[...68 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>852</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E" w:rsidR="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A279E" w:rsidR="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Grondstoffenvoorzieningszekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="007A279E" w:rsidP="007A279E" w:rsidRDefault="007A279E" w14:paraId="4318A924" w14:textId="6A6F135F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E01703">
-[...53 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integrale visie op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="007A279E" w:rsidP="007A279E" w:rsidRDefault="007A279E" w14:paraId="3307A113" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E" w:rsidR="002528B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>403</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="007A279E" w:rsidP="002528B0" w:rsidRDefault="007A279E" w14:paraId="7972DC7D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="007A279E" w:rsidP="002528B0" w:rsidRDefault="007A279E" w14:paraId="33E37185" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="6E7FAE70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="1F127D28" w14:textId="45D83120">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij beantwoord ik het verzoek van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur d.d. 21 mei 2026, met als kenmerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E" w:rsidR="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026Z09559/2026D23756, om reactie op de brief van A.B. d.d. 7 mei 2026 over “Riet als 'dedicated' vezelgewas in de koolstofcertificaten-regeling (NABB)”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="23583B3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="0AE4F5CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In 2023 is de Kamer geïnformeerd over de Nationale Aanpak Biobased Bouwen (NABB), gericht op stimulering biobased bouwen (Kamerstuk 32852, nr. 286). Deze aanpak loopt onder coördinatie van het ministerie van Binnenlandse Zaken en Koninkrijksrelaties, mede namens het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur, het ministerie van Infrastructuur en Water, en het ministerie van Economische Zaken en Klimaat. Het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur is verantwoordelijk voor de stimulering van de biobased teelt. In dit kader liep de door de briefschrijver genoemde aanbesteding, die werd uitgevoerd door het Nationaal Groenfonds. Hierbij verkopen boeren en verwerkers koolstofcertificaten aan het Nationaal Groenfonds, waardoor ze worden beloond voor de langdurige opslag van CO2 in bouwmateriaal. De betreffende aanbesteding betrof € 2,5 miljoen. Deze wordt de komende drie jaar jaarlijks herhaald.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C14ED" w:rsidR="00FE793B" w:rsidP="00FE793B" w:rsidRDefault="00FE793B" w14:paraId="78084A92" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="0CB6186F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="40D409D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De briefschrijver vraagt in zijn brief concreet om het volgende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C14ED" w:rsidR="00FE793B" w:rsidP="00FE793B" w:rsidRDefault="00FE793B" w14:paraId="00967B94" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="008C14ED" w:rsidR="008C14ED" w:rsidP="00FE793B" w:rsidRDefault="008C14ED" w14:paraId="73E00D23" w14:textId="2E211264">
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="2189EA00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="42E2CFA0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="008C14ED" w:rsidR="008C14ED" w:rsidP="00FE793B" w:rsidRDefault="008C14ED" w14:paraId="7564F897" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erkenning van riet voor rieten daken als ‘dedicated’ vezelgewas (hoofdstroom) in plaats van reststroom; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="12440DDC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Opname van riet als aparte categorie in de aankomende aanbestedingsronde (‘26/’27) voor koolstofcertificaten;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C14ED" w:rsidP="00FE793B" w:rsidRDefault="008C14ED" w14:paraId="3DA1A2E1" w14:textId="77777777">
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="57D47781" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Een Kamerbrief van de minister van LVVN over de proportionaliteit en consistentie van de huidige kaders binnen de NABB m.b.t. tot Hollands riet voor Nederlandse rieten daken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C14ED" w:rsidR="008C14ED" w:rsidP="00FE793B" w:rsidRDefault="008C14ED" w14:paraId="620CBA48" w14:textId="77777777">
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="0CF96DC0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...25 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="57F42914" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het hoofddoel van de NABB is de opschaling van biobased bouwen. De grootste potentie voor de teelt ligt daarbij in het opschalen van de teelt van gewassen die kunnen worden verwerkt tot biobased bouwmateriaal. Op basis van omvang van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">het huidige landbouwareaal en stand van de techniek van biobased bouwen is gekozen om vezelhennep, vlas, miscanthus en stro te benoemen als hoofdstromen in het huidige NABB. Deze vier gewassen vormen circa 90% van het teeltareaal, dat vervolgens wordt verwerkt tot bouwproduct. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="4CD8C54C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="3315D711" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riet is een teelt die CO2 opslaat en kan daarmee als biobased teelt worden gezien. Deze teelt kan ook bijdragen aan landschappelijke kwaliteit en waterkwaliteit, en in Nederland kent het een lange geschiedenis van toepassing. Riet heeft, evenals andere in de aanpak meelopende stromen zoals wilg, een interessant maar kwantitatief zeer beperkt aandeel in de productie van biobased bouwmaterialen. Het leidt nog niet op substantiële schaal tot bouwproducten anders dan rieten daken, en de verwachting is dat deze situatie de komende jaren niet zal veranderen. Daarmee is de verwachting dat riet minder substantieel kan bijdragen aan het opschalen van biobased bouwen dan andere teelten, en daarmee geen hoofdstroom kan zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="67E87493" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="5BCD1D97" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In tegenstelling tot wat in de brief staat, wordt riet wel aangemerkt als een biobased gewas, waarvoor koolstofcertificaten kunnen worden verkregen. Riet loopt daardoor mee in genoemde aanbesteding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="66F5232A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="6552DF04" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op dit moment wordt het NABB onder leiding van het ministerie van Binnenlandse Zaken en Koninkrijksrelaties geactualiseerd. Naar verwachting wordt de Kamer in het najaar nader hierover geïnformeerd. Deze brief zal, naast over de voortgang van de NABB en op de algemene doelen voor biobased bouwen, ingaan op de vraag welke gewassen (waaronder riet) al dan niet en op welke wijze worden meegenomen bij de verdere aanpak via koolstofcertificaten, passend bij doelen van de NABB. Hierbij wordt ook de uitkomst van een uitvraag bij Deltares over de klimaataspecten van rietteelt meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="374297B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="21FA4800" w14:textId="6E3D2214">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het punt over (het tegengaan van) de import van riet van buiten de Europese Unie is geen onderdeel of doel van het NABB. Het feit dat Nederlands riet als reststroom meeloopt, en zo een ‘beloning’ kan krijgen via koolstofcertificaten, zorgt juist voor een klein competitief voordeel voor Nederlands riet t.o.v. Chinees riet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="19A8DD80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="002528B0" w:rsidRDefault="002528B0" w14:paraId="7E46457F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De genoemde klachten over de aanbestedingsprocedure zijn opgepakt door het Groenfonds als aanbestedende dienst en dus bevoegde instantie. De procedure bij het Groenfonds is in februari 2026 afgerond. Vervolgens heeft de briefschrijver een klacht ingediend bij de Commissie van Aanbestedingsexperts; deze is momenteel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nog in behandeling. Over de stelling dat er op dit punt onzorgvuldig is of wordt gehandeld richting hem, kan dus nog geen uitspraak worden gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="007A279E" w:rsidRDefault="002528B0" w14:paraId="68E51CB5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="007A279E" w:rsidP="007A279E" w:rsidRDefault="007A279E" w14:paraId="0CA00CAA" w14:textId="4DEF74B8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C14ED">
-[...245 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="002528B0" w:rsidP="007A279E" w:rsidRDefault="002528B0" w14:paraId="1935DB55" w14:textId="00CEC0DE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E" w:rsidR="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A279E" w:rsidR="00FE0FA3" w:rsidP="007A279E" w:rsidRDefault="00FE0FA3" w14:paraId="2FA1F8B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007A279E" w:rsidR="00FE0FA3" w:rsidSect="00B05EDB">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C1CF3CD" w14:textId="77777777" w:rsidR="00492F06" w:rsidRDefault="00492F06">
+    <w:p w14:paraId="791BE3AD" w14:textId="77777777" w:rsidR="00C84E25" w:rsidRDefault="00C84E25" w:rsidP="002528B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC1AC21" w14:textId="77777777" w:rsidR="00492F06" w:rsidRDefault="00492F06"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="734CD09D" w14:textId="77777777" w:rsidR="00492F06" w:rsidRDefault="00492F06">
+    <w:p w14:paraId="4642620F" w14:textId="77777777" w:rsidR="00C84E25" w:rsidRDefault="00C84E25" w:rsidP="002528B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EC0FE4" w14:textId="77777777" w:rsidR="00492F06" w:rsidRDefault="00492F06"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...25 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7BF899BB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0289E9FF" w14:textId="77777777" w:rsidR="002528B0" w:rsidRPr="002528B0" w:rsidRDefault="002528B0" w:rsidP="002528B0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...77 lines deleted...]
-  <w:p w14:paraId="37AFFDEA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="34287FB9" w14:textId="77777777" w:rsidR="002528B0" w:rsidRPr="002528B0" w:rsidRDefault="002528B0" w:rsidP="002528B0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="75ACD0EC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38CDD3F9" w14:textId="77777777" w:rsidR="002528B0" w:rsidRPr="002528B0" w:rsidRDefault="002528B0" w:rsidP="002528B0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4801E81B" w14:textId="77777777" w:rsidR="00492F06" w:rsidRDefault="00492F06">
+    <w:p w14:paraId="3A030D7A" w14:textId="77777777" w:rsidR="00C84E25" w:rsidRDefault="00C84E25" w:rsidP="002528B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3234C5" w14:textId="77777777" w:rsidR="00492F06" w:rsidRDefault="00492F06"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DE93DD3" w14:textId="77777777" w:rsidR="00492F06" w:rsidRDefault="00492F06">
+    <w:p w14:paraId="131C34B3" w14:textId="77777777" w:rsidR="00C84E25" w:rsidRDefault="00C84E25" w:rsidP="002528B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F5931A" w14:textId="77777777" w:rsidR="00492F06" w:rsidRDefault="00492F06"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="09BC5D42" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="6A97A158" w14:textId="77777777" w:rsidR="002528B0" w:rsidRPr="002528B0" w:rsidRDefault="002528B0" w:rsidP="002528B0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...116 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="178D4F13" w14:textId="77777777" w:rsidR="002528B0" w:rsidRPr="002528B0" w:rsidRDefault="002528B0" w:rsidP="002528B0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1B7E9A64" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...427 lines deleted...]
-  <w:p w14:paraId="5DF365EE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19BC7591" w14:textId="77777777" w:rsidR="002528B0" w:rsidRPr="002528B0" w:rsidRDefault="002528B0" w:rsidP="002528B0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43D20CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E00A9DFC"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2450,977 +754,234 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...168 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1216237096">
+  <w:num w:numId="1" w16cid:durableId="208929379">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1166094537">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...582 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="002528B0"/>
+    <w:rsid w:val="00090018"/>
+    <w:rsid w:val="002528B0"/>
+    <w:rsid w:val="00294FC2"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0065573C"/>
+    <w:rsid w:val="007477D2"/>
+    <w:rsid w:val="007A279E"/>
+    <w:rsid w:val="00820820"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AA38F9"/>
+    <w:rsid w:val="00B05EDB"/>
+    <w:rsid w:val="00C84E25"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EB5FEE"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16799638"/>
+  <w14:docId w14:val="1DA4CE1F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{57668F9B-5F31-459A-943A-A1EE82F3CC94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3442,74 +1003,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3658,1018 +1220,1149 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002528B0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002528B0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002528B0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002528B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002528B0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002528B0"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="002528B0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...8 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002528B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="002528B0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A279E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3908</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>744</ap:Words>
+  <ap:Characters>4098</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>32</ap:Lines>
+  <ap:Lines>34</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4609</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4833</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>