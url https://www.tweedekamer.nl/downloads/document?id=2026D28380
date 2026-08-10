--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,4370 +1,1086 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007C10C2" w:rsidRDefault="00D00D0D" w14:paraId="3EBFBF6E" w14:textId="16B975F0">
-[...38 lines deleted...]
-      <w:r w:rsidR="002D052B">
+    <w:p w:rsidRPr="002F2051" w:rsidR="002F2051" w:rsidRDefault="00460A1A" w14:paraId="4A6494E4" w14:textId="5C2361F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051" w:rsidR="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>334</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051" w:rsidR="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F2051" w:rsidR="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Problematiek rondom stikstof en PFAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="002F2051" w:rsidP="002F2051" w:rsidRDefault="002F2051" w14:paraId="080AC8E1" w14:textId="3409197B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D052B">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>089</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gezondheid en milieu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="002F2051" w:rsidP="004474D9" w:rsidRDefault="002F2051" w14:paraId="5EC985EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051" w:rsidR="00460A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>446</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="002F2051" w:rsidP="00783C21" w:rsidRDefault="002F2051" w14:paraId="6DEEABAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="002F2051" w:rsidP="00783C21" w:rsidRDefault="002F2051" w14:paraId="50402386" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00460A1A" w:rsidP="00783C21" w:rsidRDefault="00460A1A" w14:paraId="6D12CAE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="3E5A93E3" w14:textId="66FC032D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 3 juni jl. heeft u mij verzocht te reageren op een brief met vragen en opmerkingen van de gemeente Dordrecht ten behoeve van het commissiedebat Externe veiligheid d.d. 10 juni 2026. Deze brief is gebaseerd op een oproep van de VNG van 18 juni 2025.  Hierbij treft u deze aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="33E849EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="71685B17" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>PFAS-verbindingen vormen een groep van chemische stoffen die bij langdurige blootstelling schadelijk kunnen zijn voor zowel de gezondheid als het milieu. Het Rijk hanteert een totaalaanpak van PFAS via vier hoofdlijnen: 1. Een zo breed mogelijk Europees PFAS-verbod. 2. Het stimuleren van de transitie naar alternatieven voor PFAS. 3. Er moet zo weinig mogelijk PFAS in het milieu terechtkomen en 4. De blootstelling aan PFAS zo veel mogelijk voorkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D052B">
-[...82 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="4B7B6D54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In een aantal Nederlandse regio’s, waaronder Dordrecht en de regio rondom de Westerschelde, zijn de gevolgen van PFAS-vervuiling in het bijzonder merkbaar. Dit heeft impact op het dagelijks leven van inwoners. Vanuit het Rijk lopen daarom verschillende acties voor deze regio’s. Via de Tijdelijke regeling uitkering Bodem 2024-2030 (SPUK Bodem) ondersteunt het Rijk decentrale overheden bij onder meer het opruimen van PFAS-verontreiniging wanneer sprake is van onaanvaardbare risico’s voor mens of milieu en deze kosten niet bij de vervuiler kunnen worden neergelegd. De gemeente Dordrecht heeft, mede als penvoerder voor de omliggende gemeenten en in samenwerking met de provincie Zuid-Holland, hiervoor in de afgelopen jaren aanvragen ingediend en het Rijk heeft daarop middelen verstrekt. Op dit moment is bij de RVO een aanvraag in behandeling voor een bijdrage voor de komende jaren. Eind 2024 is een Rijkscoördinator aangesteld als interdepartementaal aanspreekpunt voor vragen over PFAS in de regio rondom Chemours.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast worden er in het lopende onderzoek van het RIVM naar PFAS in Nederlands bloed extra monsters opgenomen uit de regio’s rondom Chemours en de Westerschelde om te onderzoeken of de concentraties in deze regio’s afwijken van het landelijk gemiddelde. Verder zijn er eind 2025 gezondheidsonderzoeken gestart in deze regio’s, om duidelijk te krijgen of er in deze regio’s sprake is van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">regio’s, </w:t>
-[...30 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>afwijkende gezondheidssituatie die kan samenhangen met verhoogde PFAS-concentraties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Over beide onderzoeken zal ik dit najaar de voortgang delen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D052B" w:rsidP="00D00D0D" w:rsidRDefault="002D052B" w14:paraId="7056E5AF" w14:textId="77CF352D">
-      <w:r>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="591DFF9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Hieronder ga ik nader in op de zorgen die gedeeld zijn door de gemeente Dordrecht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00D0D" w:rsidP="00D00D0D" w:rsidRDefault="00D00D0D" w14:paraId="30A54E36" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00785CCD" w:rsidR="00D00D0D" w:rsidP="003E3180" w:rsidRDefault="00D00D0D" w14:paraId="005A48B2" w14:textId="6CCE7A9F">
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="3D754E8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="5852C817" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Voer een landelijk verbod in op de productie, gebruik en handel voor PFAS zolang Europese restricties uitblijven, en werk verder aan het lozingsverbod zoals genoemd in het regeerakkoord. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00785CCD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D47B75" w:rsidR="00D00D0D" w:rsidP="003E3180" w:rsidRDefault="00D00D0D" w14:paraId="442DCDEA" w14:textId="678E28D1">
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="7AD310E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Op 21 juli 2025 hebben de toenmalige minister en staatssecretaris van IenW de Kamer schriftelijk geïnformeerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F6BF8" w:rsidR="00591FB6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="000F6BF8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D47B75">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>over de verkenning van een nationaal verbod om bepaalde producten op de markt te brengen en over de mogelijke opties voor een lozingsverbod.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D47B75">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...137 lines deleted...]
-    <w:p w:rsidRPr="00D00D0D" w:rsidR="00591FB6" w:rsidP="00D00D0D" w:rsidRDefault="00591FB6" w14:paraId="77F081AC" w14:textId="77777777">
+        <w:t>De belasting van PFAS aan mens en milieu is een internationaal vraagstuk. Deze problematiek houdt niet op bij de grens. Ten aanzien van een nationaal verbod, vooruitlopend op de Europese restrictie, is daarom in die brief gesteld dat de tijdwinst en daarmee de milieuwinst van een nationaal verbod heel beperkt zou zijn en dat daar wel praktische nadelen tegenover staan. Dit is nog steeds het geval. Naar verwachting vindt in 2027 besluitvorming plaats over de Europese PFAS-restrictie. Ik zal mij aanvullend op de bestaande inzet in samenwerking met de REACH-UP groep blijven inzetten om de besluitvorming in EU verband te bespoedigen. In deze REACH-UP groep zitten samenwerkende gelijkgestemde lidstaten, hiertoe behoren  België;  Denemarken (initiatiefnemer); Duitsland; Frankrijk, Oostenrijk, Zweden, Finland, Luxemburg, Spanje en Noorwegen (geassocieerd). Het vooruitlopend daarop gaan werken aan een nationaal verbod is daarom aanzienlijk minder effectief; ook een nationaal verbod instellen vergt onderbouwing, inspraak, besluitvormingsprocedure en daarmee een zekere doorlooptijd. Bovendien zal een nationaal verbod geen enkele prikkel zijn voor innovatie dit in tegenstelling tot een Europese restrictie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="0E3BE24F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A90F7D" w:rsidP="00A90F7D" w:rsidRDefault="00783FBA" w14:paraId="09B621E5" w14:textId="196FD820">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="2A659E55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ten aanzien van lozingen heeft het kabinet in het coalitieakkoord aangekondigd om te bezien of en hoe op korte termijn een lozingsverbod voor PFAS mogelijk is. Afgelopen zomer is de Kamer geïnformeerd dat een volledig PFAS-lozingsverbod niet wenselijk is, aangezien dit belangrijke sectoren in de maatschappij zou stil leggen. Dit zijn bijvoorbeeld de drinkwaterwinning en het grondverzet. Als alternatief werd toegezegd te kijken naar een gedeeltelijk PFAS-lozingsverbod, gericht op specifieke sectoren of activiteiten met een hoge PFAS-uitstoot.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="000F6BF8" w:rsidR="00A90F7D">
-        <w:rPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A90F7D" w:rsidP="00A90F7D" w:rsidRDefault="00A90F7D" w14:paraId="2B3EF468" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="1777EE1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Momenteel loopt een onderzoek om te kijken hoe een dergelijk gedeeltelijk PFAS-lozingsverbod kan worden ingevuld. De minister van IenW heeft uw Kamer onlangs geïnformeerd over de scope en stand van zaken van dit onderzoek.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F6BF8">
-        <w:rPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w:rsidR="00D00D0D" w:rsidP="00D00D0D" w:rsidRDefault="00D00D0D" w14:paraId="6930B34F" w14:textId="77777777">
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>verwachting zullen de resultaten van dit onderzoek in het derde kwartaal van 2026 gereed zijn. Aan de hand van de uitkomsten zal het kabinet besluiten of en hoe op korte termijn een lozingsverbod voor PFAS mogelijk is. De Kamer wordt daar in het najaar van 2026 per brief over geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="6EF669BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="7E4328A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De in de beleidsbrief van 24 april 2026 aangekondigde beleidsverscherping voor lozingen ziet op een strengere toepassing van het bestaande vergunningen- en toezichtkader voor lozingen. Daarbij wordt bezien of bestaande vergunningen waar nodig kunnen worden herzien of aangescherpt op basis van de meest actuele kennis, de ontwikkeling van best beschikbare technieken (BBT) en de geldende regelgeving voor Zeer Zorgwekkende Stoffen (ZZS). Ook voor nieuwe lozingen geldt dat deze worden beoordeeld aan de hand van deze kaders. Conform de toezeggingen TZ202602-010 en TZ202605-051 zal uw Kamer voorafgaand aan het Commissiedebat Water van 25 juni 2026 nader worden geïnformeerd in de brief «Voortgang Kaderrichtlijn Water». In deze brief wordt onder meer ingegaan op de rol van de bevoegde gezagen bij vergunningverlening, toezicht en handhaving en de voortgang van het bezien en waar nodig herzien van vergunningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="717BD3CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00785CCD" w:rsidR="00D00D0D" w:rsidP="00785CCD" w:rsidRDefault="00D00D0D" w14:paraId="0C5BC075" w14:textId="4B3DFD99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="36795BC8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondersteun bedrijven, consumenten en gemeenten bij onderzoek naar alternatieven voor PFAS en het opruimen van bestaande vervuiling </w:t>
       </w:r>
-      <w:r w:rsidRPr="00785CCD" w:rsidR="00591FB6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00785CCD" w:rsidR="00D00D0D" w:rsidP="003E3180" w:rsidRDefault="00591FB6" w14:paraId="7CCE6C87" w14:textId="5BB26810">
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="68C2C851" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeenten kunnen al zelf actie ondernemen, bijvoorbeeld door bij aankopen en aanbestedingen eisen te stellen aan de samenstelling van producten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00785CCD" w:rsidR="00D00D0D" w:rsidP="003E3180" w:rsidRDefault="00591FB6" w14:paraId="78A16A8C" w14:textId="1D6F2789">
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="138BC244" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
-[...61 lines deleted...]
-    <w:p w:rsidR="00D00D0D" w:rsidP="00D00D0D" w:rsidRDefault="00D00D0D" w14:paraId="027375FA" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mijn voorganger heeft toegezegd te onderzoeken of vrijwillige labelling van consumentenproducten behulpzaam kan zijn voor consumenten. Er wordt onderzocht of labelling inderdaad als behulpzaam wordt ervaren en als, dan voor welke producten. Op basis van de uitkomst zal ik in gesprek gaan met de betreffende sectoren. Ik verwacht u voor het eind van dit jaar over de uitkomsten te kunnen informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="73A86153" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00785CCD" w:rsidR="00D00D0D" w:rsidP="003E3180" w:rsidRDefault="00D00D0D" w14:paraId="57208CB8" w14:textId="5D0BE556">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="1DAA96F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...143 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...41 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maak het voorzorgbeginsel leidend bij vergunningverlening voor PFAS en zorg voor goede handhaving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="346DD466" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het voorzorgsbeginsel wordt toegepast bij onzekere risico’s. In het geval van PFAS is er geen sprake van een onzeker risico, de hele groep is aangewezen als Zeer Zorgwekkende Stof. Daarmee zijn alle bijbehorende verplichtingen ook nu al van toepassing, zoals de plicht om emissies te minimaliseren en voor vergunningplichtige bedrijven aanvullend om hierover periodiek een Vermijdings- en Reductieprogramma op te stellen en de emissies van vrijkomende ZZS te registeren in een landelijke database. Om bedrijven hierin te ondersteunen is begin dit jaar de wegwijzer PFAS als ZZS uitgebracht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="747A2B03" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="00783C21" w:rsidRDefault="00783C21" w14:paraId="0DD109C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Handhaving is de verantwoordelijkheid van het bevoegde gezag. Voor de meeste van de betreffende bedrijven zijn dat de omgevingsdienst, Rijkswaterstaat of de waterschappen. Om te zorgen voor een uniforme beoordeling van de Vermijdings en reductieprogramma’s werk ik samen met de stakeholders aan de Handreiking beoordeling VRP, die ik in het najaar verwacht op te leveren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="002F2051" w:rsidRDefault="00783C21" w14:paraId="276FE7BD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="002F2051" w:rsidP="002F2051" w:rsidRDefault="002F2051" w14:paraId="0204685B" w14:textId="51402FA2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00783C21" w:rsidP="002F2051" w:rsidRDefault="00783C21" w14:paraId="5C060AF2" w14:textId="3CC44963">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051" w:rsidR="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F2051" w:rsidR="00FE0FA3" w:rsidP="002F2051" w:rsidRDefault="00FE0FA3" w14:paraId="6EDEC30C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002F2051" w:rsidR="00FE0FA3" w:rsidSect="00783C21">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4303F629" w14:textId="77777777" w:rsidR="00EE03E0" w:rsidRDefault="00EE03E0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="59746CF6" w14:textId="77777777" w:rsidR="00E86EDD" w:rsidRDefault="00E86EDD" w:rsidP="00783C21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55192584" w14:textId="77777777" w:rsidR="00EE03E0" w:rsidRDefault="00EE03E0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="21450BFF" w14:textId="77777777" w:rsidR="00E86EDD" w:rsidRDefault="00E86EDD" w:rsidP="00783C21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...42 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59B88114" w14:textId="77777777" w:rsidR="00576B00" w:rsidRPr="00783C21" w:rsidRDefault="00576B00" w:rsidP="00783C21">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33426E8D" w14:textId="77777777" w:rsidR="00576B00" w:rsidRPr="00783C21" w:rsidRDefault="00576B00" w:rsidP="00783C21">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="729882A4" w14:textId="77777777" w:rsidR="00576B00" w:rsidRPr="00783C21" w:rsidRDefault="00576B00" w:rsidP="00783C21">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45EF3525" w14:textId="77777777" w:rsidR="00EE03E0" w:rsidRDefault="00EE03E0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5757961F" w14:textId="77777777" w:rsidR="00E86EDD" w:rsidRDefault="00E86EDD" w:rsidP="00783C21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A5402B7" w14:textId="77777777" w:rsidR="00EE03E0" w:rsidRDefault="00EE03E0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="336F0199" w14:textId="77777777" w:rsidR="00E86EDD" w:rsidRDefault="00E86EDD" w:rsidP="00783C21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="22D8D39A" w14:textId="4091116E" w:rsidR="007A1D1C" w:rsidRDefault="007A1D1C">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="3C8FB70F" w14:textId="77777777" w:rsidR="00783C21" w:rsidRPr="002F2051" w:rsidRDefault="00783C21" w:rsidP="00783C21">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="007A1D1C">
+        <w:r w:rsidRPr="002F2051">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Schriftelijke antwoorden op vragen gesteld tijdens de eerste termijn van de begrotingsbehandeling van Infrastructuur en Waterstaat op 20 januari 2026 | Tweede Kamer der Staten-Generaa</w:t>
-[...5 lines deleted...]
-          <w:t>l</w:t>
+          <w:t>Schriftelijke antwoorden op vragen gesteld tijdens de eerste termijn van de begrotingsbehandeling van Infrastructuur en Waterstaat op 20 januari 2026 | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0075715E">
-[...7 lines deleted...]
-        <w:t>Kenmerk: 2026D02567</w:t>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kenmerk: 2026D02567</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6D65B905" w14:textId="77777777" w:rsidR="002D052B" w:rsidRPr="003F5C3E" w:rsidRDefault="002D052B" w:rsidP="002D052B">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="706E914A" w14:textId="3E5E82E0" w:rsidR="00783C21" w:rsidRPr="002F2051" w:rsidRDefault="00783C21" w:rsidP="00783C21">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003F5C3E">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024-2025, 35 334, nr. 321.</w:t>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 35 334, nr. 321.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7277F1DE" w14:textId="77777777" w:rsidR="002D052B" w:rsidRPr="00071640" w:rsidRDefault="002D052B" w:rsidP="002D052B">
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5CC8B1BA" w14:textId="07738EFC" w:rsidR="00783C21" w:rsidRPr="002F2051" w:rsidRDefault="00783C21" w:rsidP="00783C21">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00071640">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024–2025, 35 334, nr. 407.</w:t>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 35 334, nr. 407.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7E9B8BF2" w14:textId="5B41FF28" w:rsidR="00591FB6" w:rsidRPr="00071640" w:rsidRDefault="00591FB6">
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1A571180" w14:textId="15E4549A" w:rsidR="00783C21" w:rsidRPr="002F2051" w:rsidRDefault="00783C21" w:rsidP="00783C21">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00071640">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 35 334 / 22 343 Nr. 406, 21-7-2026</w:t>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 35 334 en 22 343, nr. 406</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="293305AF" w14:textId="77777777" w:rsidR="00A90F7D" w:rsidRPr="00071640" w:rsidRDefault="00A90F7D" w:rsidP="00A90F7D">
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="194728AE" w14:textId="4D68F900" w:rsidR="00783C21" w:rsidRPr="002F2051" w:rsidRDefault="00783C21" w:rsidP="00783C21">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00071640">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2024-2025, 35 334, nr. 406.</w:t>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 35 334, nr. 406.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="256DE47D" w14:textId="77777777" w:rsidR="00A90F7D" w:rsidRDefault="00A90F7D" w:rsidP="00A90F7D">
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="59F05222" w14:textId="1D425C86" w:rsidR="00783C21" w:rsidRPr="002F2051" w:rsidRDefault="00783C21" w:rsidP="00783C21">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00071640">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2025-2026, 35 334, nr. 444.</w:t>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00460A1A" w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 334, nr. 444.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="1FAF6F6D" w14:textId="4D251122" w:rsidR="0075715E" w:rsidRPr="00071640" w:rsidRDefault="0075715E">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="738BC1A8" w14:textId="77777777" w:rsidR="00783C21" w:rsidRPr="002F2051" w:rsidRDefault="00783C21" w:rsidP="00783C21">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00071640">
-[...11 lines deleted...]
-        <w:t>https://iplo.nl/thema/zeer-zorgwekkende-stoffen-zzs/pfas-zeer-zorgwekkende-stof-zzs/</w:t>
+      <w:r w:rsidRPr="002F2051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://iplo.nl/thema/zeer-zorgwekkende-stoffen-zzs/pfas-zeer-zorgwekkende-stof-zzs/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06D12C9B" w14:textId="77777777" w:rsidR="00576B00" w:rsidRPr="00783C21" w:rsidRDefault="00576B00" w:rsidP="00783C21">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...434 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67ECB7E3" w14:textId="77777777" w:rsidR="00576B00" w:rsidRPr="00783C21" w:rsidRDefault="00576B00" w:rsidP="00783C21">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1499 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59B23667" w14:textId="77777777" w:rsidR="00576B00" w:rsidRPr="00783C21" w:rsidRDefault="00576B00" w:rsidP="00783C21">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8452BE99"/>
-[...1141 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58370BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18EC7EE4"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4409,894 +1125,154 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...623 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="1" w16cid:durableId="1708407591">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...52 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D00D0D"/>
-[...76 lines deleted...]
-    <w:rsid w:val="00F926C2"/>
+    <w:rsidRoot w:val="00783C21"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="002F2051"/>
+    <w:rsid w:val="00460A1A"/>
+    <w:rsid w:val="00576B00"/>
+    <w:rsid w:val="00783C21"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A34B10"/>
+    <w:rsid w:val="00B32FCB"/>
+    <w:rsid w:val="00D826FB"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E86EDD"/>
+    <w:rsid w:val="00EA063C"/>
+    <w:rsid w:val="00F822CF"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="62C0DE57"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="30CD5ABA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{90E5C757-2123-414B-B466-5860E4A6A307}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5305,77 +1281,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5400,75 +1376,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5503,55 +1479,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5614,3502 +1590,937 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00783C21"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...468 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00783C21"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00783C21"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      <w:i/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...17 lines deleted...]
-      <w:i/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...63 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...2484 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D00D0D"/>
+    <w:rsid w:val="00783C21"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D00D0D"/>
+    <w:rsid w:val="00783C21"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00D00D0D"/>
+    <w:rsid w:val="00783C21"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="DejaVu Sans" w:hAnsi="Aptos" w:cs="Aptos"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00591FB6"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00783C21"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00591FB6"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00783C21"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00591FB6"/>
+    <w:rsid w:val="00783C21"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...97 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD1A20"/>
-[...27 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002F2051"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z01061&amp;did=2026D02567" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9166,51 +2577,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9274,65 +2685,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9353,186 +2764,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6711</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1242</ap:Words>
+  <ap:Characters>6831</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>56</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Commentaar Gemeente Dordrecht en andere t.b.v. commissiedebat Externe veiligheid d.d. 10 juni 2026</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7873</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8057</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>