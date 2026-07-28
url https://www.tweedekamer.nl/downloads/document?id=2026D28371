--- v0 (2026-06-09)
+++ v1 (2026-07-28)
@@ -1,6003 +1,1693 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...158 lines deleted...]
-      <w:r w:rsidRPr="00B20109">
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00F54E99" w:rsidRDefault="00EF0132" w14:paraId="5535FD63" w14:textId="48961B8D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...347 lines deleted...]
-      <w:r w:rsidR="00484E82">
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>420</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Emancipatiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00F54E99" w:rsidP="00F54E99" w:rsidRDefault="00F54E99" w14:paraId="2416D715" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00EF0132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>448</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00F54E99" w:rsidP="00F54E99" w:rsidRDefault="00F54E99" w14:paraId="652667E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00F54E99" w:rsidRDefault="00F54E99" w14:paraId="1C74AF94" w14:textId="289A2F09">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00EF0132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00EF0132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De vrijheid en gelijkwaardigheid van vrouwen is een kernwaarde van onze samenleving. Dit kabinet wil dat iedereen, ongeacht gender, in veiligheid de ruimte en kansen krijgt om eigen keuzes te maken en volwaardig mee te doen — thuis, op school, op het werk en elders in onze samenleving. Nederland heeft een lange traditie op dit gebied: van de relatief vroege invoering van het vrouwenkiesrecht tot het stimuleren van de keuzevrijheid en financiële onafhankelijkheid van vrouwen. Ook vandaag zijn er gebieden waarop het steeds beter gaat, zoals de gestage toename van het aantal vrouwen aan de top en de verbeterde aanpak tegen seksueel grensoverschrijdend gedrag en seksueel geweld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00EF0132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00EF0132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A35A8" w:rsidR="006A35A8">
-[...89 lines deleted...]
-      <w:r w:rsidRPr="003E1C2F" w:rsidR="00EB0981">
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00EF0132">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A35A8" w:rsidP="00C122BE" w:rsidRDefault="006A35A8" w14:paraId="5354F2FF" w14:textId="72E72567">
-      <w:r>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="4380821A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...71 lines deleted...]
-        <w:rPr>
+        <w:t>Als staatssecretaris voor Onderwijs en Emancipatie zet ik mij met energie in voor de positie en rechten van vrouwen, zowel in Nederland als daarbuiten. Het is een verantwoordelijkheid die ik met overtuiging draag, juist omdat er nog veel werk aan de winkel is als het gaat om het realiseren en beschermen van de veiligheid, gezondheid en vrijheid van vrouwen. Maar ik draag die verantwoordelijkheid niet alleen. Het is een opdracht aan ons allen om voortdurend aandacht te besteden aan wat beter kan én beter moet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="340C0845" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="4CA61D53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het licht van die opdracht is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Constructive Dialogue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het Comité voor het VN-Verdrag inzake de uitbanning van alle vormen van discriminatie tegen vrouwen (in het Engels CEDAW: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Convention on the Elimination of Discrimination against Women, oftewel het VN-Vrouwenverdrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) van grote waarde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Internationale afspraken zoals het VN-Vrouwenverdrag vormen een essentieel fundament onder de bevordering en bescherming van de vrijheid, veiligheid en rechten van vrouwen wereldwijd. Op 6 februari 2026 gingen vertegenwoordigers uit alle vier landen van het Koninkrijk der Nederlanden in gesprek met het CEDAW-Comité over de naleving van het VN-Vrouwenverdrag. Deze brede vertegenwoordiging onderstreept de toewijding van ons Koninkrijk aan het verdrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="1BBFE653" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="2BF3CA95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Na de C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onstructive Dialogue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het Comité in haar aanbevelingen – de zogeheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Concluding Observations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - de balans opgemaakt over de implementatie van het VN-Vrouwenverdrag in Curaçao, Aruba, Sint Maarten en Nederland. Op 23 maart heb ik de aanbevelingen van het CEDAW-Comité met uw Kamer gedeeld. Met het oog op het wetgevingsoverleg Emancipatie op 25 juni aanstaande, zend ik u mede namens de minister van Buitenlandse Zaken, de minister van Buitenlandse Handel en Ontwikkelingssamenwerking, de minister van Justitie en Veiligheid, de minister van Asiel en Migratie, de minister van Volksgezondheid, Welzijn en Sport, de minister van Langdurige Zorg, Jeugd en Sport, de minister van Onderwijs, Cultuur en Wetenschap, de minister van Sociale Zaken en Werkgelegenheid, de minister van Werk en Participatie en de staatssecretaris van Justitie en Veiligheid, de kabinetsreactie op de aanbevelingen voor Nederland, waar uw Kamer om verzocht. Deze bestaat uit een Nederlandse vertaling van de aanbevelingen (bijlage 1) en een overzicht waarin per aanbeveling wordt aangegeven welke maatregelen en beleidsplannen van het kabinet hierbij aansluiten (bijlage 2). In de Emancipatienota die ik in september met u deel, vullen we deze verder aan. Het CEDAW-Comité heeft verzocht binnen twee jaar een tussenrapportage te ontvangen over de opvolgingen van zijn aanbevelingen. Deze rapportage zal te zijner tijd met uw Kamer gedeeld worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="42AF7418" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="60059EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Comité identificeert in haar aanbevelingen zowel geboekte vooruitgang als verbeterpunten ten aanzien van de implementatie en naleving van het VN-Vrouwenverdrag in Nederland. Vooruitgang ziet het Comité in de Topvrouwenwet, de introductie van gelijke behandelingswetgeving in Caribisch Nederland en de aanpassing van Artikel 1 van de Grondwet die nu ook aan seksuele gerichtheid refereert. Ook is er waardering voor beleidsinitiatieven zoals het actieplan Stop Femicide!, het Nationaal Actieprogramma Aanpak seksueel en grensoverschrijdend gedrag en seksueel geweld en het Nationaal Actieplan over vrouwen, vrede en veiligheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="52ACCF44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="4A984004" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tegelijkertijd wijst het Comité op punten waar verdere versterking noodzakelijk is, met betrekking tot de veiligheid, gezondheid en vrijheid van vrouwen. Op het gebied van veiligheid en geweld tegen vrouwen dringt het Comité aan op een genderresponsief wetgevingskader, verdergaande coördinatie van strategieën en maatregelen en de versterking van de capaciteit van de wetshandhaving, waarbij het Verdrag van Istanbul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leidend moet zijn. Daarnaast vraagt het Comité aandacht voor de noodzaak van het tegengaan van grote verschillen in opleidingskeuzes tussen jongens en meiden in het onderwijs.  CEDAW pleit verder voor een gendersensitieve en -specifieke benadering in de gezondheidszorg en in medisch onderzoek. Met betrekking tot (economische) vrijheid, roept het Comité onder andere op tot het dichten van de hardnekkige loonkloof en het uitbannen van grote verschillen tussen vrouwen in beroepskeuze op de arbeidsmarkt, het verder tegengaan van zwangerschapsdiscriminatie en de economische zelfstandigheid van vrouwen te vergroten door de herverdeling van onbetaalde zorgtaken en de toegankelijkheid van kinderopvang te verbeteren. Tot slot roept het Comité op tot het mainstreamen van een (intersectionele) gendersensitieve benadering voor al het overheidsbeleid. Dit vraagt om effectieve centrale coördinatie van het emancipatiebeleid en bruikbare, representatieve data op alle relevante terreinen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="4DDCAAE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="25952468" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aanbevelingen van het CEDAW-Comité zijn een belangrijke aansporing bij de verdere ontwikkeling van het emancipatiebeleid. Ze helpen ons om verbeterpunten in wetgeving en beleid te prioriteren en effectief op te pakken. Het coalitieakkoord toont de ambitie waarmee dit kabinet dat doet, op het gebied van veiligheid, gezondheid en vrijheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A35A8" w:rsidR="006A35A8">
-[...151 lines deleted...]
-      <w:r w:rsidR="00397493">
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="65A25E01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="20FD3D5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor het verbeteren van de veiligheid van vrouwen heeft het kabinet  een brede aanpak van huiselijk en gendergerelateerd geweld, waaronder maatregelen tegen femicide, online vrouwenhaat en seksueel grensoverschrijdend gedrag. Het Nationaal Actieplan Stop Geweld tegen Vrouwen wordt uitgevoerd onder regie van een Nationaal Coördinator. Daarnaast investeert dit kabinet in de politieaanpak van (online) seksueel misbruik en verdere professionalisering van de keten. Tevens wordt de bescherming tegen discriminatie verbeterd door wettelijke verankering van de Nationaal Coördinator tegen Discriminatie en Racisme (NCDR), landelijke antidiscriminatievoorzieningen en stevigere handhaving. Ook in het onderwijs en de digitale omgeving worden maatregelen genomen om sociale veiligheid te vergroten, pesten en intimidatie tegen te gaan en vrouwen beter te beschermen tegen deepfakes en schadelijke algoritmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="2E27A29A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="4195BFEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de zorg wordt gewerkt aan vrouwsensitieve en -specifieke zorg en het verkleinen van gezondheidsverschillen. Voor kwetsbare groepen, waaronder vrouwen in de opvang en vrouwelijke statushouders, worden aanvullende beschermings- en participatiemaatregelen getroffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="28F06946" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met betrekking tot vrijheid en economische zelfstandigheid, zet het kabinet in op het vergroten van de economische en maatschappelijke zelfstandigheid van vrouwen, onder meer via de Wet loontransparantie, stimulering van vrouwelijk ondernemerschap en betere mogelijkheden om werk en zorg te combineren. Hiervoor vereenvoudigen we het verlofstelsel, en maken we kinderopvang bijna gratis voor werkende ouders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="2A03602C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="6CA5F30C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot komen we internationaal actief op voor de bescherming van vrouwenrechten en gendergelijkheid en investeren we hierin via ontwikkelingssamenwerking en mensenrechtenbeleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="356A14E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="41B10ABB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze inzet geeft het kabinet - in samenwerking met het maatschappelijk middenveld en andere relevante partners - opvolging aan de aanbevelingen van het CEDAW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">Comité. Dit is niet alleen belangrijk voor alle vrouwen in Nederland, maar ook essentieel om een effectief buitenlandbeleid te kunnen voeren voor vrouwen wereldwijd. Nederland kan andere landen met andere landen in gesprek over het beter beschermen, bevorderen en naleven van internationale afspraken wanneer het dat zelf ook zichtbaar en consequent doet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="3FF58AD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00EF0132" w:rsidRDefault="00EF0132" w14:paraId="49DC2AF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In lijn met de nog immer actuele les van Simone de Beauvoir dat de rechten van vrouwen nooit vanzelfsprekend zijn, blijft dit kabinet zich in Nederland, Europa en daarbuiten onverminderd inzetten voor de vrijheid en gelijkwaardigheid van vrouwen. Onze grondwet én Europese en internationale verplichtingen zoals het VN-Vrouwenverdrag vormen samen de fundamentele basis voor deze inzet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00F54E99" w:rsidRDefault="00EF0132" w14:paraId="1E68AC1B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00F54E99" w:rsidP="00F54E99" w:rsidRDefault="00F54E99" w14:paraId="35D7B863" w14:textId="3C049B19">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00EF0132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="00EF0132" w:rsidP="00F54E99" w:rsidRDefault="00EF0132" w14:paraId="0D562067" w14:textId="74A6BF44">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99" w:rsidR="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001D5815">
-[...1306 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F54E99" w:rsidR="004E5D09" w:rsidP="00F54E99" w:rsidRDefault="004E5D09" w14:paraId="3C25D1CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F54E99" w:rsidR="004E5D09" w:rsidSect="00EF0132">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C0E91F8" w14:textId="77777777" w:rsidR="008A0F39" w:rsidRDefault="008A0F39">
+    <w:p w14:paraId="16CF3D50" w14:textId="77777777" w:rsidR="000835F8" w:rsidRDefault="000835F8" w:rsidP="00EF0132">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3602D174" w14:textId="77777777" w:rsidR="008A0F39" w:rsidRDefault="008A0F39"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B427013" w14:textId="77777777" w:rsidR="008A0F39" w:rsidRDefault="008A0F39">
+    <w:p w14:paraId="0B1B7C3C" w14:textId="77777777" w:rsidR="000835F8" w:rsidRDefault="000835F8" w:rsidP="00EF0132">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED26045" w14:textId="77777777" w:rsidR="008A0F39" w:rsidRDefault="008A0F39"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B5CF1B0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="393B69BC" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00EF0132" w:rsidRDefault="00EF0132" w:rsidP="00EF0132">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="245A90A1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="30F10771" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00EF0132" w:rsidRDefault="00EF0132" w:rsidP="00EF0132">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0072FBE3" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00EF0132" w:rsidRDefault="00EF0132" w:rsidP="00EF0132">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DF4E6E0" w14:textId="77777777" w:rsidR="008A0F39" w:rsidRDefault="008A0F39">
+    <w:p w14:paraId="3A51DAE7" w14:textId="77777777" w:rsidR="000835F8" w:rsidRDefault="000835F8" w:rsidP="00EF0132">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5749DB8B" w14:textId="77777777" w:rsidR="008A0F39" w:rsidRDefault="008A0F39"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A04075A" w14:textId="77777777" w:rsidR="008A0F39" w:rsidRDefault="008A0F39">
+    <w:p w14:paraId="63935CCE" w14:textId="77777777" w:rsidR="000835F8" w:rsidRDefault="000835F8" w:rsidP="00EF0132">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379B0161" w14:textId="77777777" w:rsidR="008A0F39" w:rsidRDefault="008A0F39"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3E5081D5" w14:textId="63F215DB" w:rsidR="00EB0981" w:rsidRPr="00A338E0" w:rsidRDefault="00EB0981" w:rsidP="00EB0981">
+    <w:p w14:paraId="4A57D2B5" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="003E1C2F">
-[...9 lines deleted...]
-        <w:t>landse bedrijfsleven, Den Haag: SER 2025.</w:t>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monitor Scorecard 2025: Monitor genderbalans in het Nederlandse bedrijfsleven, Den Haag: SER 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="341C91BE" w14:textId="73B4948E" w:rsidR="00A338E0" w:rsidRDefault="00A338E0">
+    <w:p w14:paraId="263B4000" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie bijvoorbeeld: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00A338E0">
+        <w:r w:rsidRPr="00F54E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Nieuwe wet aanpak seksuele misdrijven gaat in per 1 juli 2024 | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7E8D0259" w14:textId="77777777" w:rsidR="00EB0981" w:rsidRPr="0097574C" w:rsidRDefault="00EB0981" w:rsidP="00EB0981">
+    <w:p w14:paraId="5477FC77" w14:textId="776D6E5C" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> en het CEDAW Comité: </w:t>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1979, VN-Verdrag inzake de uitbanning van alle vormen van discriminatie van vrouwen en het CEDAW Comité: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="0097574C">
+        <w:r w:rsidRPr="00F54E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Co</w:t>
+          <w:t>Convention on the Elimination of Discrimination against Women | OHCHR</w:t>
         </w:r>
-        <w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="1A1D43D7" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00F54E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...110 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerstuk 30420, nr. 378 | Overheid.nl &gt; Officiële bekendmakingen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3A311EE2" w14:textId="77777777" w:rsidR="003E1C2F" w:rsidRDefault="003E1C2F" w:rsidP="003E1C2F">
+    <w:p w14:paraId="6FC04414" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00B855C3">
+        <w:r w:rsidRPr="00F54E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Inwoners BES-eilanden beter beschermd tegen discriminatie | Nieuwsbericht | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="37CD321D" w14:textId="77777777" w:rsidR="003E1C2F" w:rsidRDefault="003E1C2F" w:rsidP="003E1C2F">
+    <w:p w14:paraId="3E009D37" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00B855C3">
+        <w:r w:rsidRPr="00F54E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Non-discriminatiegronden Grondwet uitgebreid met handicap en seksuele gerichtheid | Nieuwsbericht | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="7DD25590" w14:textId="77777777" w:rsidR="003E1C2F" w:rsidRDefault="003E1C2F" w:rsidP="003E1C2F">
+    <w:p w14:paraId="389C1AD3" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="004E0AB2">
+        <w:r w:rsidRPr="00F54E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Plan van aanpak Stop </w:t>
+          <w:t>Plan van aanpak Stop Femicide! gepresenteerd | Nieuwsbericht | Rijksoverheid.nl</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="004E0AB2">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="57BDF44E" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F54E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...43 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Nationaal Actieprogramma Aanpak seksueel grensoverschrijdend gedrag en seksueel geweld | Aanpak seksueel grensoverschrijdend gedrag en seksueel geweld | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="235C8134" w14:textId="2A7CF62F" w:rsidR="004E0AB2" w:rsidRDefault="004E0AB2">
+    <w:p w14:paraId="2D524481" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="004E0AB2">
+        <w:r w:rsidRPr="00F54E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Vierde Nationaal Actieplan over vrouwen, vrede en veiligheid (NAP 1325-IV) | Beleidsnota | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="389499B5" w14:textId="65947A69" w:rsidR="00F70A4B" w:rsidRDefault="00F70A4B">
+    <w:p w14:paraId="481ADF7B" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> het voorkomen en bestrijden van geweld tegen vrouwen en huiselijk geweld.</w:t>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verdrag van Istanbul, voluit: het Verdrag van de Raad van Europa inzake het voorkomen en bestrijden van geweld tegen vrouwen en huiselijk geweld.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="462347C3" w14:textId="77777777" w:rsidR="003E1C2F" w:rsidRDefault="003E1C2F" w:rsidP="003E1C2F">
+    <w:p w14:paraId="49FC4AA0" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00F54E99" w:rsidRDefault="00EF0132" w:rsidP="00F54E99">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F54E99">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F54E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="005849DC">
+        <w:r w:rsidRPr="00F54E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Regeerakkoord ‘Aan de slag. Bouwen aan een beter Nederland’ | Regering | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="153B4EB0" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="72AD14BB" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00EF0132" w:rsidRDefault="00EF0132" w:rsidP="00EF0132">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...196 lines deleted...]
-  <w:p w14:paraId="310CA7D3" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4D8312AA" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00EF0132" w:rsidRDefault="00EF0132" w:rsidP="00EF0132">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1359 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78EC2591" w14:textId="77777777" w:rsidR="00EF0132" w:rsidRPr="00EF0132" w:rsidRDefault="00EF0132" w:rsidP="00EF0132">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1091 lines deleted...]
-    <w:rsid w:val="474A5887"/>
+    <w:rsidRoot w:val="00EF0132"/>
+    <w:rsid w:val="000835F8"/>
+    <w:rsid w:val="00472F5F"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00627E0A"/>
+    <w:rsid w:val="007F0298"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rsid w:val="00F54E99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02351212"/>
-  <w15:docId w15:val="{05A5507D-AA5D-44D8-A513-A528EE8F47F8}"/>
+  <w14:docId w14:val="11BD8B45"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2FB010C5-FEE3-42E2-8504-FC8048D8B276}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6146,1303 +1836,1149 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EF0132"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EF0132"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EF0132"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00EF0132"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EF0132"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EF0132"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00EF0132"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00EF0132"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00EF0132"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00EF0132"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EF0132"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...89 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00EF0132"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="00EF0132"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...381 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="000B12AC"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-    </w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="00EF0132"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F54E99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/publicaties/2020/12/15/vierde-nationaal-actieplan-1325-vrouwen-vrede-en-veiligheid" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-30420-378.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/aanpak-seksueel-grensoverschrijdend-gedrag-en-seksueel-geweld/nationaal-actieprogramma-aanpak-seksueel-grensoverschrijdend-gedrag-en-seksueel-geweld" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/treaty-bodies/cedaw" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/actueel/nieuws/2024/03/20/nieuwe-wet-aanpak-seksuele-misdrijven-gaat-in-per-1-juli-2024" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/actueel/nieuws/2024/06/07/plan-van-aanpak-stop-femicide-gepresenteerd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/actueel/nieuws/2023/01/17/non-discriminatiegronden-grondwet-uitgebreid-met-handicap-en-seksuele-gerichtheid" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/actueel/nieuws/2024/04/26/inwoners-bes-eilanden-beter-beschermd-tegen-discriminatie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/regering/regeerakkoord" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1373</ap:Words>
-  <ap:Characters>7552</ap:Characters>
+  <ap:Words>1341</ap:Words>
+  <ap:Characters>7378</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>62</ap:Lines>
+  <ap:Lines>61</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8908</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8702</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...51 lines deleted...]
-    <vt:lpwstr>0x01010081C374DD448BD446828168FAE1FD0CEC</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>