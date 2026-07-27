--- v0 (2026-06-09)
+++ v1 (2026-07-27)
@@ -1,3708 +1,907 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D9518B" w:rsidP="003E5340" w:rsidRDefault="00D9518B" w14:paraId="4856926D" w14:textId="5FE1023B">
-[...165 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004853AD" w:rsidR="004853AD" w:rsidRDefault="007E0E89" w14:paraId="46757125" w14:textId="03F2576B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004853AD" w:rsidR="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>268</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004853AD" w:rsidR="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004853AD" w:rsidR="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zelfstandige bestuursorganen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="004853AD" w:rsidP="004474D9" w:rsidRDefault="004853AD" w14:paraId="2B457363" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004853AD" w:rsidR="007E0E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>250</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="004853AD" w14:paraId="4A6B8BD4" w14:textId="15B109BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="004853AD" w:rsidP="007E0E89" w:rsidRDefault="004853AD" w14:paraId="0DE7EC20" w14:textId="66A4ABF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="25F1292F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="3B645AD6" w14:textId="1AE0322A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over de recente evaluatie van de Kamer van Koophandel (KVK) als zelfstandig bestuursorgaan (zbo) en de Wet op de Kamer van Koophandel (Wet KVK) over de periode 2018-2024. KVK biedt houvast aan ondernemend Nederland aan de hand van zes wettelijke taken: het beheren van registers (waaronder het Handelsregister en UBO-register), het bieden van algemene voorlichting en advies aan (toekomstige) ondernemers, het stimuleren van (regionale) economische ontwikkeling en innovatie, het voeren van fysieke ondernemerspleinen en het digitale ondernemersplein. In lijn met de Kaderwet zelfstandige bestuursorganen is de doeltreffendheid en doelmatigheid van KVK elke vijf jaar onderwerp van evaluatie. In deze evaluatie, uitgevoerd door de onderzoeksbureaus KWINK Groep en KplusV, zijn de resultaten van KVK en de Wet op de KVK over de periode 2018-2024 geëvalueerd. De evaluatie richtte zich naast doeltreffendheid en doelmatigheid op de legitimiteit en governance van KVK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="13FD89CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="009C50F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Conclusies uit het onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007466FB" w:rsidR="00D9518B" w:rsidP="003E5340" w:rsidRDefault="00D9518B" w14:paraId="44556788" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="07DA14BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Legitimiteit</w:t>
       </w:r>
-      <w:r w:rsidRPr="007466FB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Overheidsingrijpen via KVK is voor alle wettelijke taken wenselijk en noodzakelijk, gezien hun bijdrage aan publieke belangen zoals transparantie en betrouwbare ondernemersinformatie. De register- en voorlichtingstaak worden breed erkend als kerntaken en passen goed bij de rol van KVK, net als het </w:t>
-[...40 lines deleted...]
-        <w:rPr>
+        <w:t>Overheidsingrijpen via KVK is voor alle wettelijke taken wenselijk en noodzakelijk, gezien hun bijdrage aan publieke belangen zoals transparantie en betrouwbare ondernemersinformatie. De register- en voorlichtingstaak worden breed erkend als kerntaken en passen goed bij de rol van KVK, net als het voeren van (digitale en fysieke) ondernemerspleinen. De taken rond innovatie- en regiostimulering zijn wel relevant, maar sluiten minder goed aan bij de basisdienstverlening van KVK en worden door stakeholders eerder bij andere partijen gezien, tenzij er een duidelijke koppeling is met de register- en voorlichtingstaak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="545A01FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="1C0ADA6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Doeltreffendheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="007466FB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">De doeltreffendheid van KVK is overwegend goed: activiteiten sluiten aan op de wettelijke taken en de dienstverlening wordt </w:t>
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>De doeltreffendheid van KVK is overwegend goed: activiteiten sluiten aan op de wettelijke taken en de dienstverlening wordt overwegend positief beoordeeld. KVK bereikt vooral starters en zzp’ers effectief en werkt steeds beter samen met partners zoals de Rijksdienst voor Ondernemend Nederland (RVO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...44 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">en regionale ontwikkelingsmaatschappijen (ROM’s). Het bredere mkb wordt minder goed bereikt. IT blijft een belangrijk aandachtspunt door noodzakelijke modernisering. De register-, voorlichtings- en digitale ondernemerspleintaak zijn doeltreffend. Voor innovatie- en regiostimulering is de toegevoegde waarde met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">doeltreffend. Voor innovatie- en regiostimulering is de toegevoegde waarde </w:t>
-[...37 lines deleted...]
-        <w:rPr>
+        <w:t>huidige invulling momenteel beperkt. Voor fysieke ondernemerspleinen ontbreekt nog voldoende inzicht in effectiviteit. Dit laat zien dat de effectiviteit per taak verschilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="676A80D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="7BDD412B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Doelmatigheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="007466FB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Het beeld van doelmatigheid is gemengd. De kosten stegen 7%, vooral door de </w:t>
-[...52 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Het beeld van doelmatigheid is gemengd. De kosten stegen 7%, vooral door de verzwaring van de registertaak. Ondanks verbeterde output zijn harde conclusies lastig door beperkt kosteninzicht. KVK stuurt intern actief op efficiëntie, maar duidelijke kaders en indicatoren vanuit het ministerie van Economische Zaken en Klimaat (EZK) ontbreken. De financiële positie verslechtert door structurele tekorten, terwijl het eigen vermogen nog boven de norm ligt. Nieuwe EU-regels maken een herziening van de financiering noodzakelijk voor in de toekomst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="721A0DFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="6C97E7BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Governance</w:t>
       </w:r>
-      <w:r w:rsidRPr="007466FB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">De governance functioneert in de basis goed, met sterke relaties tussen EZK en KVK. Tegelijk ontbreken een langetermijnvisie </w:t>
-[...125 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>De governance functioneert in de basis goed, met sterke relaties tussen EZK en KVK. Tegelijk ontbreken een langetermijnvisie op meerdere rollen/taken van KVK en het integraal opdrachtgeverschap vanuit EZK, wat gerichte sturing beperkt. Het Opdrachtgeversberaad en de governance van het digitaal ondernemersplein functioneren goed; de governance van het UBO-register blijft complex. De Raad van Advies en Gebruikersraad Handelsregister functioneren goed, maar de Centrale Raad functioneert onvoldoende; de vijf Regionale raden zijn niet actief. Herziening van het advies- en participatiestelsel is nodig om betere betrokkenheid van stakeholders te borgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="1AA26AD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005576EA" w:rsidR="00D9518B" w:rsidP="003E5340" w:rsidRDefault="00D9518B" w14:paraId="0936BC09" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="63E8CB6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Aanbevelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005576EA" w:rsidR="00D9518B" w:rsidP="003E5340" w:rsidRDefault="00D9518B" w14:paraId="13D8638A" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="74D156A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>KVK presteert over het algemeen goed in de uitvoering van de wettelijke taken, maar er is ruimte voor verbetering. Zo kan KVK partijen met een grote mkb-achterban beter benutten om informatie sectorspecifiek te maken en gerichter te ontsluiten voor ondernemers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9518B" w:rsidP="003E5340" w:rsidRDefault="00D9518B" w14:paraId="6F6F566F" w14:textId="77777777">
-[...94 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="1DF67C78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="1411D0CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast adviseert het rapport dat KVK en EZK binnen één jaar komen tot een herijking van de innovatie- en regiostimuleringstaak, zodat deze beter aansluit bij de kerntaken van KVK. Indien dit niet lukt, ligt het voor de hand deze taken te schrappen als wettelijke taken. In samenhang hiermee is het wenselijk om een bredere visie te ontwikkelen op het registerlandschap en de poortwachtersrol van KVK, inclusief een helder normenkader met doelen en KPI’s. Tevens dient samen met het Ministerie van Financiën en het Ministerie van Justitie en Veiligheid de governance – waaronder de rolverdeling van het UBO-register heringericht te worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="0A840DB6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="070EAC4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ook vraagt de invulling van de fysieke ondernemerspleinen om nadere concretisering. KVK en EZK dienen binnen één jaar duidelijke afspraken te maken over doelen en KPI’s, met tijdige betrokkenheid van partners, en deze na drie jaar te evalueren. Tegelijkertijd is het belangrijk om het gesprek over doelmatigheid te versterken, met aandacht voor zowel kwantitatieve indicatoren als de kwaliteit van dienstverlening en de menselijke maat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9518B" w:rsidP="003E5340" w:rsidRDefault="00D9518B" w14:paraId="16706E40" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="58F4CDC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="42863F67" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Verder kan KVK het inzicht in de doelmatigheid vergroten door kosten binnen de registertaak toe te rekenen aan specifieke onderdelen of output, in plaats van aan de taak als geheel. Tot slot is het, mede in het licht van Europese regelgeving, noodzakelijk om te komen tot een toekomstbestendige financieringsstructuur en te blijven monitoren of deze toereikend is voor de uitvoering van de taken en de gewenste vermogenspositie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BE3934" w:rsidR="00D9518B" w:rsidP="003E5340" w:rsidRDefault="00D9518B" w14:paraId="7407623D" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="333B278A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9518B" w:rsidP="003E5340" w:rsidRDefault="00D9518B" w14:paraId="5A50AC61" w14:textId="77777777">
-[...51 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="7F6899CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik herken de conclusies in het rapport, en ben voornemens om in overleg met KVK en andere stakeholders de aan EZK geadresseerde aanbevelingen ter hand te nemen. Ik zal uw Kamer in de loop van 2026 op de hoogte houden van de voortgang en de vervolgstappen die genomen worden in de opvolging van de aanbevelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="6AE0F795" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="5386EC44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007466FB" w:rsidR="00D9518B" w:rsidP="003E5340" w:rsidRDefault="00D9518B" w14:paraId="47DBD4A5" w14:textId="77777777">
-[...56 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="007E0E89" w:rsidRDefault="007E0E89" w14:paraId="7A22BE26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KVK vervult een centrale rol in het economisch rechtsverkeer in Nederland door het beheren van wettelijke registers en het aanbieden van publieke dienstverlening aan ondernemers. Ik spreek daarbij mijn grote waardering uit voor de betrokken en deskundige inzet van de organisatie en haar medewerkers. Deze inzet, in combinatie met de stevige basis die er ligt, geeft mij het vertrouwen dat KVK ook de komende jaren haar taken effectief en toekomstbestendig blijft uitvoeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="004853AD" w:rsidRDefault="007E0E89" w14:paraId="21E5A2A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="004853AD" w:rsidP="004853AD" w:rsidRDefault="004853AD" w14:paraId="4FD65F0E" w14:textId="5197D909">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="007E0E89" w:rsidP="004853AD" w:rsidRDefault="007E0E89" w14:paraId="10B13E14" w14:textId="30CFA71E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004853AD" w:rsidR="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004853AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004853AD" w:rsidR="00FE0FA3" w:rsidP="004853AD" w:rsidRDefault="00FE0FA3" w14:paraId="4E3F536C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004853AD" w:rsidR="00FE0FA3" w:rsidSect="007E0E89">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C70E2C" w14:textId="77777777" w:rsidR="004F1EA5" w:rsidRDefault="004F1EA5">
+    <w:p w14:paraId="4B9E816D" w14:textId="77777777" w:rsidR="00DE506E" w:rsidRDefault="00DE506E" w:rsidP="007E0E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D776F78" w14:textId="77777777" w:rsidR="004F1EA5" w:rsidRDefault="004F1EA5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DFD8A26" w14:textId="77777777" w:rsidR="004F1EA5" w:rsidRDefault="004F1EA5">
+    <w:p w14:paraId="6CC0FD99" w14:textId="77777777" w:rsidR="00DE506E" w:rsidRDefault="00DE506E" w:rsidP="007E0E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A9C8B2" w14:textId="77777777" w:rsidR="004F1EA5" w:rsidRDefault="004F1EA5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5461969A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6E69057D" w14:textId="77777777" w:rsidR="007E0E89" w:rsidRPr="007E0E89" w:rsidRDefault="007E0E89" w:rsidP="007E0E89">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="60336E20" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1E542311" w14:textId="77777777" w:rsidR="007E0E89" w:rsidRPr="007E0E89" w:rsidRDefault="007E0E89" w:rsidP="007E0E89">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3014A668" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A346BBC" w14:textId="77777777" w:rsidR="007E0E89" w:rsidRPr="007E0E89" w:rsidRDefault="007E0E89" w:rsidP="007E0E89">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AFF586B" w14:textId="77777777" w:rsidR="004F1EA5" w:rsidRDefault="004F1EA5">
+    <w:p w14:paraId="422FE58F" w14:textId="77777777" w:rsidR="00DE506E" w:rsidRDefault="00DE506E" w:rsidP="007E0E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EFEFEB" w14:textId="77777777" w:rsidR="004F1EA5" w:rsidRDefault="004F1EA5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A40B2D4" w14:textId="77777777" w:rsidR="004F1EA5" w:rsidRDefault="004F1EA5">
+    <w:p w14:paraId="39B8475E" w14:textId="77777777" w:rsidR="00DE506E" w:rsidRDefault="00DE506E" w:rsidP="007E0E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F195A89" w14:textId="77777777" w:rsidR="004F1EA5" w:rsidRDefault="004F1EA5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="5D4D595C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="47C24316" w14:textId="77777777" w:rsidR="007E0E89" w:rsidRPr="007E0E89" w:rsidRDefault="007E0E89" w:rsidP="007E0E89">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...536 lines deleted...]
-  <w:p w14:paraId="2C2CD9F0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="153B0C6B" w14:textId="77777777" w:rsidR="007E0E89" w:rsidRPr="007E0E89" w:rsidRDefault="007E0E89" w:rsidP="007E0E89">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D6EDC29" w14:textId="77777777" w:rsidR="007E0E89" w:rsidRPr="007E0E89" w:rsidRDefault="007E0E89" w:rsidP="007E0E89">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...612 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="007E0E89"/>
+    <w:rsid w:val="000B10A0"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004853AD"/>
+    <w:rsid w:val="005F3434"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A21FCB"/>
+    <w:rsid w:val="00AD623E"/>
+    <w:rsid w:val="00D646C5"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00DE506E"/>
+    <w:rsid w:val="00E11E99"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3971B9B2"/>
+  <w14:docId w14:val="7022A990"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0B5058BB-596C-45E4-86A9-0A3D860E4FF0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3724,74 +923,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3940,1049 +1140,1134 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007E0E89"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007E0E89"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007E0E89"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007E0E89"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007E0E89"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007E0E89"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="007E0E89"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...15 lines deleted...]
-    <w:name w:val="annotation text"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...26 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007E0E89"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="007E0E89"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004853AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>981</ap:Words>
-  <ap:Characters>5400</ap:Characters>
+  <ap:Words>1005</ap:Words>
+  <ap:Characters>5531</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>45</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>46</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6369</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6523</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>