--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,5085 +1,3157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
-[...123 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="28ED0186" w14:textId="4471043E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945 VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jaarverslag en slotwet Ministerie van Justitie en Veiligheid   2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="27604BAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3443BEBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945 VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jaarverslag en slotwet Ministerie van Binnenlandse Zaken en        Koninkrijksrelaties 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="25F8DD15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>36 945 XIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jaarverslag en slotwet Ministerie van Economische Zaken 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="57463D9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3CB62805" w14:textId="4F24916B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB" w:rsidR="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="332A10F3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="6FD8F88A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="71C3C429" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7E4946D0" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Digitale Zaken heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over de brief van 20 mei inzake het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Justitie en Veiligheid (Kamerstuk 36 945 VI, nr. 2); het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (Kamerstuk 36 945 VII, nr. 2); het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Economische Zaken (Kamerstuk 36 945 XIII, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5C2E8562" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7FBFE91F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="005F5961" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="64F48F50" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dekker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="152AEF4C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="2B2AE272" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="273DECDB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Muller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0DB4654E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00D955EB" w:rsidRDefault="00D955EB" w14:paraId="26C6851A" w14:textId="5CDE1C7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00913911" w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="5A76DC92" w14:textId="6BC5A412">
-[...7 lines deleted...]
-          <w:b/>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="503ACAAB" w14:textId="2A01EBF9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden Algemene Rekenkamer bij vragen van de Tweede Kamer over </w:t>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E4A0A" w:rsidR="001E4A0A" w:rsidP="001E4A0A" w:rsidRDefault="001E4A0A" w14:paraId="222B1D5C" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7A7DE2B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Welke normen hanteert de Algemene Rekenkamer om vast te stellen of een ministerie voldoende maatregelen neemt tegen het risico op uitval door verouderde digitale systemen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="4BF791AE" w14:textId="77777777"/>
-[...58 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4A6EF266" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="1D56192F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IT-systemen en -processen van de overheid moeten goed werken, goed onderhouden worden en op tijd vernieuwd en vervangen worden. Om verrassingen en uitval van verouderde systemen te voorkomen, moet elke overheidsorganisatie hiervoor een proces hebben. Dit heet in de IT-wereld lifecyclemanagement. Ministers zijn ervoor verantwoordelijk dat dit binnen een ministerie als geheel op orde is. De Algemene Rekenkamer heeft voor IT lifecyclemanagement een apart beoordelingskader. Het is gebaseerd op wet- en regelgeving en internationaal geaccepteerde IT-raamwerken. Met het kader toetst de Algemene Rekenkamer of een minister inzicht heeft in de IT-systemen, plannen voor onderhoud en vernieuwing maakt en uitvoert, de resultaten meet en indien nodig bijstuurt op het IT lifecyclemanagement. Het beoordelingskader is in meer detail beschreven op de website van de Algemene Rekenkamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0B10E9A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>In het Verantwoordingsonderzoek 2025 heeft de Algemene Rekenkamer het beoordelingskader niet gebruikt om vast te stellen of ministers voldoende doen aan alle stappen binnen IT lifecyclemanagement. Wel onderzochten we bij het ministerie van Financiën specifiek de voortgang van de vervanging van verouderde systemen (‘IT-legacy’) bij de Belastingdienst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="22E093BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="1C90C554" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E4A0A" w:rsidR="001E4A0A" w:rsidP="001E4A0A" w:rsidRDefault="001E4A0A" w14:paraId="67E96D8A" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="001E4A0A">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="78EEF12B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ziet u bij het ministerie van Justitie en Veiligheid (JenV) een verhoogd risico op ICT-kwetsbaarheden ten opzichte van andere departementen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="01A6EDAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7BF87416" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>In de Staat van de Rijksverantwoording 2025 maken wij gebruik van indicatoren om de resultaten van geld en beleid in kaart te brengen. Een zorgwekkende trend is dat Nederland op de National Cyber Security Index is gezakt van de 20e naar de 36e plaats. Deze index meet aan de hand van verschillende indicatoren in hoeverre landen paraat zijn om cyberdreigingen en -incidenten te beheersen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E4A0A">
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Wij hebben niet onderzocht hoe departementen onderling scoren op ICT-kwetsbaarheden. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4A0A">
+        <w:t>Wij hebben niet onderzocht hoe departementen onderling scoren op ICT-kwetsbaarheden. Bijgevolg is niet in kaart gebracht welke departementen – mede op basis van hun aard en omvang – een hoger cyberrisico lopen dan andere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="058A6E54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="2AB72E9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5083E2F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Bijgevolg is niet in kaart gebracht welke departementen – mede op basis van hun aard en omvang – een hoger cyberrisico lopen dan andere.</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>Heeft u in uw onderzoek inzicht gekregen in de aard en omvang van de ICT-inbreuk bij het OM? Kunt u globaal toelichten over wat de inbreuk heeft betekend voor de bedrijfsvoering van het OM?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6586" w:rsidP="00FC6586" w:rsidRDefault="00FC6586" w14:paraId="7DAFD3AD" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FC6586">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="6EA65AAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7EF13C84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>De minister heeft aan uw Kamer gerapporteerd over de aard van de ICT-inbreuk bij het OM en de omvang van de schade. Deze openbare informatie hebben wij onder andere gebruikt om inzicht te krijgen in de situatie.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6586">
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
         <w:t>In rapportages aan uw Kamer en in de beantwoording van Kamervragen heeft de minister toegelicht wat de inbreuk heeft betekend voor de bedrijfsvoering van het OM. Dit komt onder meer naar voren in de brief van 21 november 2025, getiteld ‘Antwoorden Kamervragen over de gevolgen van de hack bij het OM op de bedrijfsvoering’.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6586" w:rsidP="00FC6586" w:rsidRDefault="00FC6586" w14:paraId="12811C54" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="07AB9176" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5BF818EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="57E16416" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Is na het afhandelen van de ICT-inbreuk enig achterstallig werk, zoals het afgeven van voor VOG-relevante informatie, ingehaald?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6586" w:rsidP="00FC6586" w:rsidRDefault="00FC6586" w14:paraId="6F36030B" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FC6586">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7CC982F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="59B26246" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Hier hebben wij in het kader van ons verantwoordingsonderzoek 2025 geen onderzoek naar gedaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6586" w:rsidP="00FC6586" w:rsidRDefault="00FC6586" w14:paraId="62A24783" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="2B70ECC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="26383D80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="569C1B9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Kunt u nader toelichten welke aanbevelingen u heeft om de drie geconstateerde ICT-gerelateerde onvolkomenheden op te lossen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6586" w:rsidP="00FC6586" w:rsidRDefault="00FC6586" w14:paraId="033FA1C6" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC6586">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3DDC0DC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3E0990E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>In ons rapport bij het jaarverslag 2025 van het ministerie van Justitie en Veiligheid hebben wij twee ICT-gerelateerde onvolkomenheden opgenomen. Dit betreft 'IT-beheer DJI' en 'Accreditaties IT-systemen en opvolging verbeterpunten beveiligingstesten'. De eerder genoemde ICT-inbreuk bij het OM is niet als formele onvolkomenheid geclassificeerd, maar wordt in het rapport specifiek aangehaald om de noodzaak van een grotere digitale weerbaarheid tegen cyberaanvallen te benadrukken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6586">
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
         <w:t>In de bestuurlijke reactie op ons verantwoordingsonderzoek 2025 licht de minister de maatregelen toe om deze onvolkomenheden te verhelpen. Tijdens het verantwoordingsonderzoek 2026 zullen wij de effectiviteit van deze maatregelen beoordelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6586" w:rsidP="00FC6586" w:rsidRDefault="00FC6586" w14:paraId="0E9199C9" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="10084F80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="29DE9EB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5C7BBBAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Hoe groot is de achterstand in de accreditatieverlening?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6586" w:rsidP="00FC6586" w:rsidRDefault="00FC6586" w14:paraId="28285DAF" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00281957">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="11DBDCF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3AB82ED8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In ons rapport bij het jaarverslag melden wij dat de achterstand in de accreditatieverlening over 2025 onverminderd groot bleef. In juli 2025 was pas 12% van de door het ministerie als hoog risico aangemerkte systemen geaccrediteerd. Gezien de door de minister zelf gepresenteerde voortgang, hebben wij de achterstanden niet verder onderzocht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E563FA" w:rsidP="00281957" w:rsidRDefault="00E563FA" w14:paraId="296AD447" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="46E9E2C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="15AD724A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3A0648BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Laat de achterstand in de accreditatieverlening zich alleen uitleggen door een gebrek aan personeel? Welke factoren spelen mogelijk nog een rol?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E563FA" w:rsidP="00281957" w:rsidRDefault="00E563FA" w14:paraId="0B403670" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EE2ED2">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="1E215BEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="00D0175F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>In ons rapport staat dat de minister een personeelstekort aanwijst als belangrijkste oorzaak van de accreditatieachterstand; wij hebben in ons verantwoordingsonderzoek geen andere mogelijke factoren onderzocht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE2ED2" w:rsidP="00281957" w:rsidRDefault="00EE2ED2" w14:paraId="45B8F933" w14:textId="77777777"/>
-[...48 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4A1D588D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="62DAE62C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="02BD2032" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Welke voordelen heeft het decentraal beleggen van de informatiebeveiliging bij 70 JenV-organisaties? Welke risico’s kent dit stelsel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="2C88DB75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B418CF" w:rsidP="00B418CF" w:rsidRDefault="00B418CF" w14:paraId="7F89596D" w14:textId="77777777">
-      <w:r w:rsidRPr="00B418CF">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="1957E150" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Het decentraal beleggen van informatiebeveiliging biedt onder meer ruimte voor maatwerk en vergroot het eigenaarschap binnen afdelingen. Belangrijke risico's zijn bijvoorbeeld een versnipperd integraal overzicht en een inconsistent kwaliteitsniveau van de beveiliging. In ons verantwoordingsonderzoek hebben wij de kansen en risico's van dit decentrale stelsel overigens niet nader in kaart gebracht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B418CF" w:rsidP="00B418CF" w:rsidRDefault="00B418CF" w14:paraId="05D29837" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5B6B8151" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="464CF6AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="119FA35D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Merkt u in de praktijk dat de mate van toezicht tussen organisaties (aanzienlijk) verschilt? Kunt u dit concreet maken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B418CF" w:rsidP="00B418CF" w:rsidRDefault="00B418CF" w14:paraId="2B690FD6" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B418CF">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="344AE4D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="38395BC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>In ons verantwoordingsonderzoek hebben wij de mate van toezicht door de minister op de afzonderlijke organisaties en de eventuele verschillen daartussen niet onderzocht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B418CF" w:rsidP="00B418CF" w:rsidRDefault="00B418CF" w14:paraId="0980DF60" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="30690380" w14:textId="77F34F98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="47B8136D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7BCE12D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Welke aanbevelingen heeft u voor de minister en de Kamer om het inzicht in de beveiliging van de IT-systemen van JenV te vergroten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="2BB59E92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="71910035" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Wij bevelen aan dat de minister de oorzaken van de geconstateerde onvolkomenheden blijft aanpakken. Het is aan uw Kamer om de minister te bevragen over de voortgang hiervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="62C1E1CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4300225B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7732CF54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Weet u of en hoe het iTrechter-systeem wordt gecontroleerd op discriminatoire bias? Als dit gebeurt, heeft u ook deze analyses tot u genomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7348B449" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="47394E94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>We maken onderscheid tussen directe en indirecte discriminatie. Voor de profielen die we onderzocht hebben, onderbouwt de politie met objectieve informatie welke kenmerken ze gebruiken. Dit mitigeert het risico op directe discriminatie. Voor wat betreft indirecte discriminatie, heeft de politie geen mitigerende maatregelen getroffen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7C88598E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="15E09BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="64CC247A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Hoe groot acht u het risico voor onrechtmatige inbreuk op privacy door het gebruik van iTrechter?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="06A03CAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4C44A951" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Op basis van ons onderzoek achten wij het algemene privacyrisico deels beheerst. De politie heeft voor iTrechter geen gegevensbeschermingseffectbeoordeling (GEB) uitgevoerd. Ondanks het ontbreken van een GEB, mitigeert de politie wel actief privacyrisico’s door de inzet van profielen te onderbouwen en deze onderbouwingen te laten beoordelen door de officier van justitie. Wel ontbreken er elementen in de werkwijze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0120548F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5058940A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="71343646" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Hoe heeft de Algemene Rekenkamer in het onderzoeksproces de technische werking van de sensortechnologie (zoals ANPR-camera's) gevalideerd ten opzichte van de juridische kaders voor privacy?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7B12FD48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="228BBC0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>U vraagt hoe de Algemene Rekenkamer de technische werking van de sensortechnologie (zoals ANPR-camera’s) heeft gevalideerd ten opzichte van de juridische kaders voor privacy. Daar hebben we geen specifiek onderzoek naar verricht. Wij hebben in het verantwoordingsonderzoek 2025 alleen de risicobeheersing voor iTrechter zelf onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="65BA132A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="2E7E274C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="38B65DCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bij hoeveel profielen is het gebruiken van persoonsgegevens onvoldoende gemotiveerd door de politie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4739A7D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="09E7B9B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bij ongeveer de helft van de onderzochte profielen is de subsidiariteit en noodzakelijkheid van de gebruikte persoonsgegevens niet expliciet onderbouwd. Wel zijn alle profielen gemotiveerd met een duidelijk doel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="19CBA10E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="33EE6330" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5B5FFEC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Heeft de politie uitgelegd waarom zij geen inzage kan geven in de beveiliging van iTrechter? Wat was de redenering?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0CBD158C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4CF050C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U vraagt naar reden waarom er door de politie niet altijd inzage in de beveiliging van iTrechter kon worden gegeven. De software en onderliggende IT-componenten die voor de iTrechter worden gebruikt zijn deels verouderd waardoor de implementatie van gangbare IT-beveiligingsprincipes niet altijd aantoonbaar kan worden gemaakt. De politie is hiervan op de hoogte en is voornemens om de iTrechter te vervangen voor een moderne applicatie zie ook alinea lifecycle management pagina 62 van het Verantwoordingsonderzoek 2025 bij het Ministerie van Justitie en Veiligheid (VI). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3A570575" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005744B7" w:rsidRDefault="005744B7" w14:paraId="6EA9C556" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:i/>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00D955EB" w:rsidP="00447550" w:rsidRDefault="00D955EB" w14:paraId="1C0CAD96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00D955EB" w:rsidRDefault="00D955EB" w14:paraId="788336FF" w14:textId="5CE1C361">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B418CF" w:rsidP="00B418CF" w:rsidRDefault="00B418CF" w14:paraId="76DFBBB0" w14:textId="10357A84">
-[...7 lines deleted...]
-          <w:i/>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="37793152" w14:textId="7841F936">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Vraag </w:t>
-[...405 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Antwoorden Algemene Rekenkamer bij vragen van de Tweede Kamer over het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verantwoordingsonderzoek ministerie van Binnenlandse Zaken en Koninkrijksrelaties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>36945-VII-2)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>36 945 VII, nr. 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>, Rapport bij het Jaarverslag 202</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>, Rapport bij het Jaarverslag 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA56C0" w:rsidP="00CA56C0" w:rsidRDefault="00CA56C0" w14:paraId="329FE11C" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3F65EC22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4420A9EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="342386D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Wanneer zou er sprake zijn van een weerbare digitale werkplek? Aan welke criteria zou voldaan moeten worden? Kunt u dit nader toelichten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1330E" w:rsidP="00853B08" w:rsidRDefault="00F1330E" w14:paraId="4CD9E16E" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F1330E">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="51F8EA94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="554C0F00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">We noemen een digitale werkplek weerbaar als deze onder alle omstandigheden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1330E">
-        <w:rPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>beschikbaar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1330E">
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is en alleen toegankelijk is voor de juiste personen. Als er iets misgaat, wordt dat snel opgemerkt en direct </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1330E">
-        <w:rPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>hersteld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1330E">
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1330E">
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Om de beschikbaarheid en het herstelvermogen van een digitale werkplek in het Verantwoordingsonderzoek 2025 te kunnen toetsen hebben we criteria gehanteerd. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1330E">
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Criteria voor beschikbaarheid: risicoanalyse, evaluatie van het beveiligingsontwerp, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F1330E">
+        <w:t>Criteria voor beschikbaarheid: risicoanalyse, evaluatie van het beveiligingsontwerp, praktische werking beveiligingsmaatregelen, continue monitoring en opvolging van bevindingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="61E847AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criteria voor herstelvermogen: reactiestructuur, crisismanagementplan, praktijktesten, opleiding en trainingen en evaluatie grote incidenten en crises. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231387662" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="27124EB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast de digitale werkplek van SSC-ICT hebben we ook de digitale werkplek van DICTU onderzocht, dat onder de minister van EZ valt. Op basis van ons onderzoek daarnaar is DICTU voldoende weerbaar en voldoet dus aan beide aspecten.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0462123B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="416215CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="6AEB7EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Heeft u kennisgenomen van het (ongeredigeerde) onderzoek van de Privacy Company bij SSC-ICT en dit meegewogen in uw analyse (Kamerstuk 29362-399)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="676AF380" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0D0C6EAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>U vraagt naar het onderzoek van de Privacy Company naar significante privacyrisico's en datalekken binnen de nieuwe rijksbrede IT-werkplek DWR 2.0 bij SSC-ICT. Dit onderzoek hebben we in het Verantwoordingsonderzoek 2025 niet meegewogen in onze analyse van de weerbaarheid van de digitale werkplekken van SSC-ICT. De scope van ons onderzoek betrof de huidige digitale werkplek die door SSC-ICT wordt geleverd: DWR Next en niet de digitale werkplek die SSC-ICT momenteel ontwikkelt: DWR 2.0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="30FE1838" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="1EF3F97B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="10B6B50F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>praktische werking beveiligingsmaatregelen, continue monitoring en opvolging van bevindingen.</w:t>
-[...121 lines deleted...]
-        </w:rPr>
         <w:t>Heeft u ook de mate van digitale autonomie van de digitale werkplekken van SSC-ICT en DICTU onderzocht? Hoe staat het nu met de ambitie om de Digitale Werkplek Rijk 2.0 (DWR2.0) niet afhankelijk te maken van Microsoft?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080477D" w:rsidP="0080477D" w:rsidRDefault="0080477D" w14:paraId="24688F7F" w14:textId="77777777">
-[...46 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4C4CBDF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="37208B71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>U vraagt naar de mate van digitale autonomie van de digitale werkplekken van SSC-ICT en DICTU. We hebben in het Verantwoordingsonderzoek 2025 geen specifiek onderzoek verricht naar de digitale autonomie van de digitale werkplekken. We hebben tijdens het Verantwoordingsonderzoek 2025 wel geconstateerd dat SSC-ICT en DICTU in 2025 gezamenlijk het open source platform Nextcloud van een Duitse leverancier onderzochten. Dit initiatief loopt door in 2026 en kan op langere termijn bijdragen aan meer digitale soevereiniteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7692384D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="6286E266" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="6BA849C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Wordt digitale onafhankelijkheid ook tot digitale weerbaarheid gerekend? Hoe belangrijk is het afbouwen van digitale afhankelijkheden voor de continuïteit en veiligheid van de overheids-ICT?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05515" w:rsidP="00A05515" w:rsidRDefault="00A05515" w14:paraId="418F48E8" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3223589F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="110B9306" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>U vraagt of digitale onafhankelijkheid ook tot digitale weerbaarheid wordt gerekend. Ook vaagt u het belang van het afbouwen van digitale afhankelijkheid voor de continuïteit en veiligheid van de overheids-ICT.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A05515">
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">We hebben tijdens het Verantwoordingsonderzoek 2025 geen specifiek onderzoek verricht naar digitale afhankelijkheden. Wel hebben we in het Verantwoordingsonderzoek 2025 een opmerking gemaakt over het onderzoek naar het open source platform </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A05515">
+        <w:t>We hebben tijdens het Verantwoordingsonderzoek 2025 geen specifiek onderzoek verricht naar digitale afhankelijkheden. Wel hebben we in het Verantwoordingsonderzoek 2025 een opmerking gemaakt over het onderzoek naar het open source platform Nextcloud van een Duitse leverancier (zie ons antwoord op vraag 18).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
         <w:t>We vinden dat digitale onafhankelijkheid een positief effect kan hebben op de digitale weerbaarheid (i.e., veiligheid en continuïteit). Naast opzettelijke verstoringen (het laten uitvallen van systemen of het manipuleren of onrechtmatig inzien van informatie) is er een risico op verstoring van de beschikbaarheid van systemen als gevolg van een te sterke afhankelijkheid van één leverancier. Geopolitieke omstandigheden versterken dit risico.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05515" w:rsidP="00A05515" w:rsidRDefault="00A05515" w14:paraId="335C93F8" w14:textId="77777777"/>
-[...101 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0413F6B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0CEBAFE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="48C81552" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Heeft u inzicht gekregen in het onderzoek naar autonome cloudvoorzieningen, wat wordt uitgevoerd door DICTU en SSC-ICT? Loopt dit op schema?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3EE6D3EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="385C8BC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van meer autonomie in infrastructuur en werkplekomgeving, hebben DICTU en SSC-ICT in 2025 gezamenlijk het open source platform Nextcloud onderzocht. De centrale vraag van deze proeftuin was “Kan open source als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>autonoom alternatief bijdragen aan onze huidige softwarevoorzieningen?” Het opzetten en uitproberen van bepaalde functionaliteiten is volgens DICTU en SSC-ICT goed gelukt. Beide organisaties concludeerden dat er ook zaken waren die verder onderzocht moesten worden zoals de inrichting van onderliggende infrastructuur, privacy en security. DICTU en SSC-ICT spraken het voornemen uit om eind 2025 een vervolg te geven aan de proeftuin. We hebben een vervolgplan ontvangen van begin januari 2026. Hierin staan de te nemen stappen voor het vervolg van het Nextcloud-traject van DICTU en SSC-ICT. De planning, voortgang en behaalde resultaten van dit initiatief vielen buiten de scope van het Verantwoordingsonderzoek 2025 en hebben we daarom niet onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="516B2DFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="17CFC41D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="18A33C6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Vindt u de keuze voor één of twee werkplekken bij verschillende organisaties binnen het Rijk een politieke keuze? Wat is voor u de reden om hier geen aanbeveling in te doen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00863E16" w:rsidP="00863E16" w:rsidRDefault="00863E16" w14:paraId="6B2D7538" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00863E16">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="49518AF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="584D2B7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>We vinden de keuze voor één of twee werkplekken bij verschillende organisaties binnen het Rijk een politieke keuze en doen daarover dan ook geen aanbevelingen. Bij het thema prijsstelling hebben we de totstandkoming van de tarieven beoordeeld in relatie tot de digitale werkplek die beide organisaties aanbieden. We constateren een groot verschil in tarieven die de ICT-dienstverleners rekenden voor een digitale werkplek in 2025. Een werkplek (account zonder laptop) kostte bij SSC-ICT ongeveer € 1.500 per jaar en bij DICTU ongeveer € 3.000 per jaar. Wij hebben geen verklaring voor dit tariefverschil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="2389C9EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7814646F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="415DE046" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Welke aanbevelingen heeft u nog meer, op basis van uw onderzoek, om de digitale autonomie van het Rijk te vergroten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4971B146" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="29AAAE16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We hebben tijdens het Verantwoordingsonderzoek 2025 geen specifiek onderzoek verricht naar digitale afhankelijkheden. Op basis van ons onderzoek hebben we dan ook geen specifieke aanbevelingen om de digitale autonomie van het Rijk te vergroten. In ons eerdere Cloud-onderzoek, gepubliceerd op 15 januari 2025, hebben we de aanbeveling gedaan om als Rijk realistische EU-alternatieven te overwegen in combinatie met een uitvoerbare exitstrategie. Er kan namelijk een onwenselijk grote afhankelijkheid ontstaan van dominante en monopolistische leveranciers van buiten de Europese Unie/Europese Economische Ruimte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="13E54BCD" w14:textId="6786744B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>prijsstelling hebben we de totstandkoming van de tarieven beoordeeld in relatie tot de digitale werkplek die beide organisaties aanbieden. We constateren een groot verschil in tarieven die de ICT-dienstverleners rekenden voor een digitale werkplek in 2025. Een werkplek (account zonder laptop) kostte bij SSC-ICT ongeveer € 1.500 per jaar en bij DICTU ongeveer € 3.000 per jaar. Wij hebben geen verklaring voor dit tariefverschil.</w:t>
-[...81 lines deleted...]
-      <w:r w:rsidRPr="00863E16">
+        <w:t>Wel hebben we in het Verantwoordingsonderzoek 2025 een opmerking gemaakt over het onderzoek naar het open source platform Nextcloud van een Duitse leverancier (zie ons antwoord op vraag 18). We willen meegeven dat het gezamenlijke initiatief Nextcloud op langere termijn bij kan dragen aan meer digitale soevereiniteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">In ons onderzoeksrapport “Het Rijk in de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">” doen we verschillende aanbevelingen om de digitale autonomie van het Rijk te vergroten: </w:t>
+        <w:t xml:space="preserve">In ons onderzoeksrapport “Het Rijk in de cloud” doen we verschillende aanbevelingen om de digitale autonomie van het Rijk te vergroten: </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="00863E16">
+        <w:r w:rsidRPr="00D955EB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
           <w:t>https://www.rekenkamer.nl/documenten/2025/01/15/het-rijk-in-de-cloud</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00863E16">
-[...75 lines deleted...]
-      <w:r w:rsidRPr="003142B9">
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 52-56). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5E99A7BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="47C46383" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="542A635E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Op basis van welke criteria heeft de Algemene Rekenkamer bepaald dat het open source-platform Nextcloud een relevante casus was voor het toetsen van digitale soevereiniteit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7932F1A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="326C7738" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>We hebben in het Verantwoordingsonderzoek 2025 geen specifiek onderzoek verricht naar de digitale autonomie van de digitale werkplekken. We hebben tijdens het Verantwoordingsonderzoek 2025 wel geconstateerd dat SSC-ICT en DICTU in 2025 gezamenlijk het open source platform Nextcloud van een Duitse leverancier onderzochten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">We hebben dus niet op basis van criteria bepaald dat het open source-initiatief </w:t>
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00D609DD">
+        <w:t>We hebben dus niet op basis van criteria bepaald dat het open source-initiatief Nextcloud een relevante casus was voor het toetsen van digitale soevereiniteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="06266EFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0B7CE357" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Kunt u meer inzicht bieden in de onrechtmatigheden bij aanbestedingen en contracten van Logius, SSC-ICT en RvIG? Lag dit in de lijn van verwachting?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="512A24A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="58CCB5F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>U vraagt of wij meer inzicht kunnen bieden in de onrechtmatigheden bij aanbestedingen en contracten van Logius, SSC-ICT en RvIG.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">In het verantwoordingsonderzoek 2025 BZK hebben we gerapporteerd over de onrechtmatigheden bij deze agentschappen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D609DD" w:rsidR="003142B9" w:rsidP="003142B9" w:rsidRDefault="003142B9" w14:paraId="518A9754" w14:textId="77777777">
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00D609DD">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="406CBCE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De € 80,5 miljoen aan onrechtmatigheden bij Logius hebben betrekking op contracten die al een aantal jaren zijn verlopen. Het verlengen van deze contracten is in strijd met de aanbestedingsregels. Het verlengen van deze contracten is nodig voor het in de lucht houden van verschillende voorzieningen zoals de migratie naar een nieuwe ICT infrastructuur (€ 38,6 mln.), DigiD (€ 15,5 mln.), Digipoort en Globe (€ 24,8 mln) zoals vermeld in het jaarverslag BZK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="26971E3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSC-ICT heeft voor € 38,5 miljoen bestellingen geplaatst onder overeenkomsten waarvan de maximale contractwaarden zijn overschreden. Daarnaast heeft SSC-ICT voor € 12,5 miljoen een bestelling geplaatst onder een verlopen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">overeenkomst. SSC-ICT heeft niet in alle gevallen tijdig geconstateerd dat de prestatieverklaring op tijd is vastgesteld (€ 3,3 mln.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0E6FF8D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RvIG heeft € 20,5 miljoen aan onrechtmatigheden. € 16,3 miljoen heeft betrekking op het rechtstreeks afsluiten van een overeenkomst met een leverancier voor de levering en het beheer van de berichtendienst binnen de Gemeentelijke Basisadministratie Persoonsgegevens (GBA) en reisdocumenten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="78A9C1B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">U vraagt of de onrechtmatigheden liggen in de lijn van verwachtingen. Wij hebben hier geen specifiek onderzoek naar verricht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003142B9" w:rsidR="003142B9" w:rsidP="003142B9" w:rsidRDefault="003142B9" w14:paraId="70AC7059" w14:textId="77777777">
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00D609DD">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="23798E7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="095BC80C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="21163327" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Kunt u concreet maken op welke manier Logius, SSC-ICT en RvIG de aanbestedingswetgeving nu niet naleven? Heeft u voorbeelden van projecten waar dit het geval is geweest?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="6BB51AE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="1DD54764" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Zie het antwoord op vraag 24.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D609DD" w:rsidP="00D609DD" w:rsidRDefault="00D609DD" w14:paraId="4A01238A" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="1A208166" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="6C10F720" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="61E574FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Is er sprake van bevoordeling van één of enkele marktpartijen in de aanbestedingen die worden uitgeschreven op het gebied van ICT?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D609DD" w:rsidP="00D609DD" w:rsidRDefault="00D609DD" w14:paraId="0BC94C40" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D609DD">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3AC6238B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5E4E5B38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U vraagt of sprake is van bevoordeling van één of enkele marktpartijen in de aanbestedingen die worden uitgeschreven op het gebied van ICT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">We hebben in ons verantwoordingsonderzoek gerapporteerd over de verschillende onrechtmatigheden en de oorzaken hiervan. In een aantal gevallen hebben wij geconstateerd dat gebruik is gemaakt van verlopen contracten (Logius, zie ook beantwoording van vraag 24) en dat een contract rechtstreeks is afgesloten met één leverancier (RvIG, zie ook beantwoording van vraag 24). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7F0E575F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="643AC428" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3D841B0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Komen er relatief veel onrechtmatigheden voor bij ICT-organisaties in het Rijk, ten opzichte van andere organisaties? Zo ja, hoe verklaart u dat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="100ED0D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="236E7909" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U vraagt of er relatief veel onrechtmatigheden voorkomen bij ICT-organisaties in het Rijk, ten opzichte van andere organisaties. We hebben dit niet onderzocht. Er zijn verschillende oorzaken die leiden tot niet naleven van de aanbestedingswetgeving (zie beantwoording vraag 24) die niet alleen te relateren zijn aan een ICT-organisatie.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="60261932" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="30A18595" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3F8E669E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">U vraagt of sprake is van bevoordeling van één of enkele marktpartijen in de aanbestedingen die worden uitgeschreven op het gebied van ICT. </w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t>Welke adviezen heeft u om het inzicht in de ICT-uitgaven van het Rijk structureel beter in kaart te brengen, conform de wens van de Kamer? Waar zitten de grootste onvolkomenheden in de jaarverantwoording?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F54407" w:rsidP="00F54407" w:rsidRDefault="00F54407" w14:paraId="27AF3F5A" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F54407">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="55038BCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0416E722" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">U vraagt welke adviezen wij hebben om het inzicht in de ICT-uitgaven van het Rijk structureel beter in kaart te brengen. Wij hebben hier geen onderzoek naar gedaan. Het kabinet zet met het programma Toekomst Financiële Administratie in op meer uniformering van financiële data. We verwachten dat dit ook bijdraagt aan een beter inzicht in de IT-uitgaven van de Rijksoverheid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F54407" w:rsidR="00F54407" w:rsidP="00F54407" w:rsidRDefault="00F54407" w14:paraId="3D74B63D" w14:textId="77777777">
-[...34 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7DADA48B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U vraagt ook waar de grootste onvolkomenheden in de jaarverantwoording zitten. Wij hebben in ons verantwoordingsonderzoek 2025 BZK gerapporteerd over onze financiële oordelen bij het jaarverslag van BZK. Bij de beantwoording van vraag 24 hebben wij inzicht gegeven in de geconstateerde fouten en onzekerheden van de diverse agentschappen (Logius, SSC-ICT en RvIG). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="098E543F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rijksbreed zijn er in VO 2025 negen onvolkomenheid op IT-gebied gerapporteerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3442B028" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00D955EB" w:rsidP="00447550" w:rsidRDefault="00D955EB" w14:paraId="288CF924" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7D6CBC01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3545" w:rsidP="007D3545" w:rsidRDefault="007D3545" w14:paraId="674F0ECB" w14:textId="272B9888">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4F756B86" w14:textId="34CE2FFD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00913911">
-        <w:rPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden Algemene Rekenkamer bij vragen van de Tweede Kamer over </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Antwoorden Algemene Rekenkamer bij vragen van de Tweede Kamer over het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verantwoordingsonderzoek ministerie van Economische Zaken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>36945-XIII-2</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>36 945 XIII, nr. 2),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rapport bij het Jaarverslag 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="66AAC294" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...50 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3FF78BDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="16BDB744" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Kunt u concreet aangeven welke inkoopprocedures en aanbestedingen u heeft gecontroleerd die niet volgens de wet zijn gedaan, met name die zien op ICT?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3545" w:rsidP="007D3545" w:rsidRDefault="007D3545" w14:paraId="4287BCBB" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="007D3545" w:rsidP="007D3545" w:rsidRDefault="007D3545" w14:paraId="33A079D3" w14:textId="77777777">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="072C6999" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="4DDBC768" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="007D3545" w:rsidP="007D3545" w:rsidRDefault="007D3545" w14:paraId="4ABAB7CF" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het ministerie heeft een groot deel van de onrechtmatigheden zelf geconstateerd en heeft hierover gerapporteerd in haar bedrijfsvoeringsparagraaf. Voor meer informatie over de betreffende kostensoort verwijzen wij naar het ministerie van Economische Zaken zelf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="037DBCCC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="007D3545" w:rsidP="007D3545" w:rsidRDefault="007D3545" w14:paraId="59331B0F" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="09C093B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="3BEE758B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Welke risico’s ontstaan er door het niet naleven van de aanbestedingswet en -regelgeving? Kunt u duidelijk maken of u risico’s heeft geconstateerd voor het vergroten van de strategische afhankelijkheid van één of enkele ICT-leveranciers?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3545" w:rsidP="007D3545" w:rsidRDefault="007D3545" w14:paraId="2BBEE5F1" w14:textId="77777777">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="46202E96" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="007D3545" w:rsidP="007D3545" w:rsidRDefault="007D3545" w14:paraId="0AF331A1" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5BA80935" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007D3545">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Het voornaamste risico als de aanbestedingswet- en regelgeving niet worden nageleefd, is dat er geen sprake is van concurrentiestelling. Dat betekent dat bedrijven geen gelijke kans hebben om een opdracht van de overheid te krijgen. Een ander risico is dat de overheid te veel betaalt voor de goederen of diensten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3545" w:rsidP="007D3545" w:rsidRDefault="007D3545" w14:paraId="7D86520A" w14:textId="77777777">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="5876127D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="44B03641" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="371E2438" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Op welke wijze kan de Kamer haar controle op het niet naleven van aanbestedingswet en -regelgeving versterken, met name op het gebied van ICT?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A200DA" w:rsidP="00A200DA" w:rsidRDefault="00A200DA" w14:paraId="3D366A7D" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A200DA">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="1A60528F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="7C4C0619" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Het ministerie van Economische Zaken heeft een onvolkomenheid voor het inkoopbeheer. Hoewel er sprake is van verbetering, zijn er nog te veel inkopen die niet aan de aanbestedingsregels voldoen. Het gaat bijvoorbeeld om onterecht onderhands gegunde opdrachten en om fouten bij de inhuur van perso</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A200DA">
+      <w:r w:rsidRPr="00D955EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:softHyphen/>
         <w:t>neel. De Kamer kan de controle hierop versterken door deze onvolkomenheid te monitoren. Hiermee wordt inzicht verkregen in de maatregelen die het ministerie neemt om het inkoopbeheer te verbeteren en om onrechtmatigheden te verminderen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC6586" w:rsidR="00FC6586" w:rsidP="00FC6586" w:rsidRDefault="00FC6586" w14:paraId="79AC0066" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00913911">
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="0B92D83C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="00447550" w:rsidP="00447550" w:rsidRDefault="00447550" w14:paraId="509244A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D955EB" w:rsidR="004E5D09" w:rsidP="00447550" w:rsidRDefault="004E5D09" w14:paraId="1660B0D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D955EB" w:rsidR="004E5D09" w:rsidSect="00447550">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C4DF6E8" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="70FACB48" w14:textId="77777777" w:rsidR="00B7519B" w:rsidRDefault="00B7519B" w:rsidP="00447550">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A05B837" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D0A7A2A" w14:textId="77777777" w:rsidR="00B7519B" w:rsidRDefault="00B7519B" w:rsidP="00447550">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Roboto">
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Vesper Libre">
+    <w:altName w:val="Mangal"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Vesper Libre Medium">
+    <w:altName w:val="Mangal"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto Bold">
+    <w:altName w:val="Roboto"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...76 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E477802" w14:textId="77777777" w:rsidR="00157CE4" w:rsidRDefault="00157CE4">
+  <w:p w14:paraId="4B2E308B" w14:textId="77777777" w:rsidR="00110BD9" w:rsidRPr="00447550" w:rsidRDefault="00110BD9" w:rsidP="00447550">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442414A8" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00FA0AAB">
+  <w:p w14:paraId="698C9C01" w14:textId="77777777" w:rsidR="00110BD9" w:rsidRPr="00447550" w:rsidRDefault="00110BD9" w:rsidP="00447550">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15C6A0E4" w14:textId="77777777" w:rsidR="00157CE4" w:rsidRDefault="00157CE4">
+  <w:p w14:paraId="7200A969" w14:textId="77777777" w:rsidR="00110BD9" w:rsidRPr="00447550" w:rsidRDefault="00110BD9" w:rsidP="00447550">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ADFEA6" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="79F5A01E" w14:textId="77777777" w:rsidR="00B7519B" w:rsidRDefault="00B7519B" w:rsidP="00447550">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E017A15" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0029D240" w14:textId="77777777" w:rsidR="00B7519B" w:rsidRDefault="00B7519B" w:rsidP="00447550">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78FAD924" w14:textId="77777777" w:rsidR="00157CE4" w:rsidRDefault="00157CE4">
+  <w:p w14:paraId="56885194" w14:textId="77777777" w:rsidR="00110BD9" w:rsidRPr="00447550" w:rsidRDefault="00110BD9" w:rsidP="00447550">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44050C68" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...496 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2FD5B7CC" w14:textId="77777777" w:rsidR="00110BD9" w:rsidRPr="00447550" w:rsidRDefault="00110BD9" w:rsidP="00447550">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B4DA672" w14:textId="34FEFEE2" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
+  <w:p w14:paraId="712EE3BD" w14:textId="77777777" w:rsidR="00110BD9" w:rsidRPr="00447550" w:rsidRDefault="00110BD9" w:rsidP="00447550">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1230 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...412 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...90 lines deleted...]
-    <w:rsid w:val="00FC6586"/>
+    <w:rsidRoot w:val="00447550"/>
+    <w:rsid w:val="00110BD9"/>
+    <w:rsid w:val="00447550"/>
+    <w:rsid w:val="00472F5F"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="008C562E"/>
+    <w:rsid w:val="00B7519B"/>
+    <w:rsid w:val="00D955EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="67B077DD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FEE0680F-9404-4413-84B8-70AFB473CAD6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5088,77 +3160,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5183,75 +3255,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5286,55 +3358,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5406,981 +3478,949 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00447550"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
     <w:name w:val="Adressering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevens">
     <w:name w:val="Afzendergegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
+      <w:rFonts w:ascii="Vesper Libre" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
     <w:name w:val="Afzendergegevens url"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
+      <w:rFonts w:ascii="Vesper Libre Medium" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre Medium" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
+    <w:name w:val="Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00447550"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlage">
-    <w:name w:val="Bijlage"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subjects">
+    <w:name w:val="Subjects"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyklein">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Subjectstabel">
+    <w:name w:val="Subjects tabel"/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="18"/>
-[...26 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FiguurTabelTitel">
-[...347 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00447550"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00447550"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00447550"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...106 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2025/01/15/het-rijk-in-de-cloud" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2025/01/15/het-rijk-in-de-cloud" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6395,65 +4435,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6474,81 +4514,93 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>12</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>19422</ap:Characters>
+  <ap:Pages>13</ap:Pages>
+  <ap:Words>3591</ap:Words>
+  <ap:Characters>19751</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>161</ap:Lines>
-  <ap:Paragraphs>45</ap:Paragraphs>
+  <ap:Lines>164</ap:Lines>
+  <ap:Paragraphs>46</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>22908</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>23296</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-03T12:54:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>