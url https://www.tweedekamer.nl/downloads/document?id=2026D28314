--- v0 (2026-06-09)
+++ v1 (2026-07-28)
@@ -1,3602 +1,1369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
-[...225 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00521B60" w:rsidP="00521B60" w:rsidRDefault="00521B60" w14:paraId="5CDF2699" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...246 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...13 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Binnenlandse Zaken en Koninkrijksrelaties 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00521B60" w:rsidP="00521B60" w:rsidRDefault="00521B60" w14:paraId="36FD8C11" w14:textId="6D842D4E">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00521B60" w:rsidP="001D2925" w:rsidRDefault="00521B60" w14:paraId="0860FA57" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00521B60" w:rsidP="00521B60" w:rsidRDefault="001D2925" w14:paraId="0C93C7F3" w14:textId="29AE66EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Binnenlandse Zaken heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20" w:rsidR="00521B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een aantal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vragen voorgelegd aan de Algemene Rekenkamer over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20" w:rsidR="00521B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de brief van 20 mei 2026 inzake het r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (Kamerstuk 36945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20" w:rsidR="006E60C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VII, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20" w:rsidR="00521B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20" w:rsidR="00521B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20" w:rsidR="00521B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="001D2925" w:rsidRDefault="00E9654C" w14:paraId="6867E26D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="001D2925" w:rsidP="001D2925" w:rsidRDefault="001D2925" w14:paraId="4336379E" w14:textId="357F1C27">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="001D2925" w:rsidP="001D2925" w:rsidRDefault="001D2925" w14:paraId="1200865D" w14:textId="106FB695">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kisteman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="001D2925" w:rsidP="001D2925" w:rsidRDefault="001D2925" w14:paraId="392F48B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="001D2925" w:rsidP="001D2925" w:rsidRDefault="001D2925" w14:paraId="660597C1" w14:textId="60C4B0E1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="001D2925" w:rsidRDefault="001D2925" w14:paraId="7F9BA9F1" w14:textId="582A19BC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Honsbeek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="622A32D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE0D20" w:rsidP="00E9654C" w:rsidRDefault="00FE0D20" w14:paraId="07BF3512" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00FE0D20" w:rsidP="00E9654C" w:rsidRDefault="00FE0D20" w14:paraId="03AC0EE3" w14:textId="0DD9498A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE0D20" w:rsidP="00E9654C" w:rsidRDefault="00FE0D20" w14:paraId="44982A09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="07EC3686" w14:textId="7AC3CCE3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="0BF467CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u de onderbesteding van 168 miljoen euro op de post duurzaam herstel en welke oorzaken identificeert u hiervoor?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="220963E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U vraagt naar onze beoordeling van de onderbesteding op de post duurzaam herstel. Hier hebben we geen onderzoek naar gedaan en dus geen oordeel over. Omdat schade wordt afgehandeld op aanvraag zou onderbesteding kunnen duiden op minder aanvragen dan verwacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="62C84F78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="399DA7FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u de onderbesteding van 221 miljoen euro op de geraamde 1,165 miljard euro voor schades in 2025 en welke oorzaken identificeert u hiervoor?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="2FDBC2FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U vraagt naar onze beoordeling van de onderbesteding op schades. Uit ons onderzoek blijkt dat er in 2025 79.171 aanvragen voor fysieke schade zijn afgehandeld. Dat is bijna 2 keer zoveel als in 2024. We hebben niet onderzocht waarom er desondanks sprake is van onderbesteding. Daarbij kan een rol spelen dat schadeafhandeling niet geheel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>planbaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is: schade kan pas worden afgehandeld als een aanvraag is ingediend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="1FBD4869" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="3B8FA329" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u de onderbesteding van 644 miljoen euro op de geraamde 1,6 miljard euro voor versterking en perspectief in 2025 en wat zijn volgens de u de oorzaken hiervan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="2D7FAEE1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U vraagt naar onze beoordeling van de onderbesteding op versterking en perspectief. In het kader van ons verantwoordingsonderzoek 2025 hebben wij onderzoek gedaan naar de voortgang van de versterkingsoperatie maar niet naar de oorzaken van onderbesteding op deze post. Wij zien voortgang in het aantal huizen dat voldoet aan de veiligheidsnormen. De minister geeft voorrang geeft aan zorgvuldigheid ook als dat ten koste gaat van de voortgang. Dat kan tot gevolg hebben dat de versterkingsoperatie minder snel gaat dan technisch mogelijk. Wij hebben geen onderzoek gedaan naar beleid in het kader van ‘perspectief’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="6F3A56CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="2C209E90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u de onderbesteding van 78 miljoen euro op de geraamde 112 miljoen euro voor versterking in eigen beheer en welke oorzaken identificeert u hiervoor?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="2A736429" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In het kader van ons verantwoordingsonderzoek 2025 hebben wij niet specifiek naar versterking in eigen beheer gekeken. Zie ook het antwoord op vraag 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE0D20" w:rsidRDefault="00FE0D20" w14:paraId="7595BFC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="5F1202F1" w14:textId="46F30F10">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="5107B057" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe verklaart u dat juist bij regelingen die specifiek bedoeld zijn voor het oplossen van knelpunten, zoals vastgelopen situaties, de commissie bijzondere situaties en knelpunten IMG, sprake is van significante onder besteding?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="6897DDEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U vraagt naar onze verklaring voor de onderbesteding op regelingen bedoeld voor het oplossen van knelpunten. Wij hebben in het kader van ons verantwoordingsonderzoek 2025 niet specifiek onderzoek gedaan naar de onderbesteding door de commissie bijzondere situaties en op knelpunten IMG. Zie ook het antwoord op vraag 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="41AF962C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="0820F5E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...13 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u de voortgang van de versterkingsoperatie, waarbij ruim tien jaar na de start slechts 5.147 woningen zijn opgeleverd terwijl nog circa 8.700 woningen versterkt of herbouwd moeten worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="7A7421AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het oordelen over de voortgang is lastig, mede omdat de einddatum voor de versterking is losgelaten. We zien dat inmiddels 67% van de woningen veilig zijn. Daarvan zijn er 11.735 na onderzoek veilig verklaard en 7.137 na versterkingswerkzaamheden. De resterende opgave is 8.284.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="487FE3AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="6D4DCE6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heeft u onderzocht in hoeverre de onderbesteding op de verschillende posten samenhangt met structurele uitvoeringsproblemen bij de NCG en het IMG en welke bevindingen heeft u hierover?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="33A9AC81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U vraagt naar de samenhang tussen de onderbesteding en structurele uitvoeringsproblemen bij de NCG en het IMG. Vorig jaar constateerden we dat bij NCG meerjarige contracten niet volgens de aanbestedingen waren aangegaan. In 2025 heeft NCG herstelacties uitgevoerd en maatregelen getroffen om nieuwe onrechtmatige aanbestedingen te voorkomen. Wij hebben niet onderzocht of deze onvolkomenheid samenhangt met onderbesteding op de verschillende posten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="614B9651" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="2BD28515" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heeft u inzichtelijk gemaakt hoeveel gedupeerden gebruikmaken van de regelingen voor vastgelopen situaties en bijzondere situaties en hoe verhoudt dit zich tot het geraamde gebruik?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="5CDCB8F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij hebben niet onderzocht hoeveel gedupeerden gebruikmaken van regelingen voor vastgelopen situaties en bijzondere situaties. Wij hebben hier geen informatie over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE0D20" w:rsidRDefault="00FE0D20" w14:paraId="0BEC66C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">onze verklaring voor de onderbesteding op regelingen bedoeld voor het oplossen van knelpunten. </w:t>
-[...72 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="6591828D" w14:textId="76E6B64C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="1A4A3FB4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...46 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heeft u onderzocht wat de gevolgen zijn van de geconstateerde onderbesteding voor gedupeerden die al jarenlang in onzekerheid verkeren over versterking of schadevergoeding?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="5543C2E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U vraagt naar de gevolgen van onderbesteding voor gedupeerden. Hier hebben wij in het kader van ons verantwoordingsonderzoek 2025 geen onderzoek naar gedaan. Zie ook het antwoord op vraag 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="497A8728" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="7C9FF187" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...194 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Herkent u, op basis van uw onderzoek naar de uitvoering van het Groningse dossier in 2025, het beeld van de Nationale ombudsman dat de overheid de behoefte van de burger te weinig centraal stelt in hersteltrajecten en welke aanbevelingen doet u hierover?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00913911" w:rsidR="0036266A" w:rsidP="00913911" w:rsidRDefault="0036266A" w14:paraId="574B35C6" w14:textId="77777777">
-[...69 lines deleted...]
-    <w:sectPr w:rsidR="006667D6">
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="231862E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij hebben in het verantwoordingsonderzoek gekeken naar de uitwerking van 11 maatregelen gericht op het ‘milder, menselijker en makkelijker’ maken van de schadeafhandeling en de uitvoering van de versterking. Wij hebben ook alleen gekeken naar de afhandeling van fysieke schade. We zien dat die uitwerking heeft plaatsgevonden en dat in het algemeen zorgvuldiger met burgers wordt omgegaan. Het beeld van de Nationale Ombudsman is gebaseerd op individuele gevallen en dat kan een ander beeld geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="7995FAA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="00E9654C" w:rsidP="00E9654C" w:rsidRDefault="00E9654C" w14:paraId="09BD92E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE0D20" w:rsidR="001D2925" w:rsidP="001D2925" w:rsidRDefault="001D2925" w14:paraId="050CD3E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00FE0D20" w:rsidR="001D2925" w:rsidSect="001D2925">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F2BD5F4" w14:textId="77777777" w:rsidR="00B64727" w:rsidRDefault="00B64727">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D1B2956" w14:textId="77777777" w:rsidR="001C3442" w:rsidRDefault="001C3442" w:rsidP="001D2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11494D11" w14:textId="77777777" w:rsidR="00B64727" w:rsidRDefault="00B64727">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="65D31CFF" w14:textId="77777777" w:rsidR="001C3442" w:rsidRDefault="001C3442" w:rsidP="001D2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...79 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47B9586D" w14:textId="77777777" w:rsidR="004870E7" w:rsidRDefault="004870E7">
+  <w:p w14:paraId="7585DFA5" w14:textId="77777777" w:rsidR="001D2925" w:rsidRPr="001D2925" w:rsidRDefault="001D2925" w:rsidP="001D2925">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442414A8" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00FA0AAB">
+  <w:p w14:paraId="0E36255C" w14:textId="77777777" w:rsidR="001D2925" w:rsidRPr="001D2925" w:rsidRDefault="001D2925" w:rsidP="001D2925">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16557AB3" w14:textId="77777777" w:rsidR="004870E7" w:rsidRDefault="004870E7">
+  <w:p w14:paraId="4072BF58" w14:textId="77777777" w:rsidR="001D2925" w:rsidRPr="001D2925" w:rsidRDefault="001D2925" w:rsidP="001D2925">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EF6F5CF" w14:textId="77777777" w:rsidR="00B64727" w:rsidRDefault="00B64727">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13D3A36F" w14:textId="77777777" w:rsidR="001C3442" w:rsidRDefault="001C3442" w:rsidP="001D2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C5280A0" w14:textId="77777777" w:rsidR="00B64727" w:rsidRDefault="00B64727">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3FED23E0" w14:textId="77777777" w:rsidR="001C3442" w:rsidRDefault="001C3442" w:rsidP="001D2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1438AB07" w14:textId="77777777" w:rsidR="004870E7" w:rsidRDefault="004870E7">
+  <w:p w14:paraId="0393DFF6" w14:textId="77777777" w:rsidR="001D2925" w:rsidRPr="001D2925" w:rsidRDefault="001D2925" w:rsidP="001D2925">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44050C68" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...492 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="343A2C68" w14:textId="77777777" w:rsidR="001D2925" w:rsidRPr="001D2925" w:rsidRDefault="001D2925" w:rsidP="001D2925">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B4DA672" w14:textId="34FEFEE2" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
+  <w:p w14:paraId="227CDA87" w14:textId="77777777" w:rsidR="001D2925" w:rsidRPr="001D2925" w:rsidRDefault="001D2925" w:rsidP="001D2925">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1251 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...412 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...107 lines deleted...]
-    <w:rsid w:val="00FE0ABE"/>
+    <w:rsidRoot w:val="001D2925"/>
+    <w:rsid w:val="001C3442"/>
+    <w:rsid w:val="001D2925"/>
+    <w:rsid w:val="0048225B"/>
+    <w:rsid w:val="00521B60"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="006E60C5"/>
+    <w:rsid w:val="00865F3F"/>
+    <w:rsid w:val="009444C9"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00B85BBB"/>
+    <w:rsid w:val="00CA7C18"/>
+    <w:rsid w:val="00E9654C"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00FE0D20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{B41AFB8E-5DD9-44B2-8CBB-71BA1D6F8C3B}"/>
+  <w14:docId w14:val="168523CE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5D628E4F-78C7-4574-AEA7-28B9BA1F5922}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3605,77 +1372,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3700,75 +1467,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3803,55 +1570,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3923,1007 +1690,788 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Adressering"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...255 lines deleted...]
-      <w:caps/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Opsomming"/>
+    <w:rsid w:val="001D2925"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Paginanummering"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...4 lines deleted...]
-    <w:name w:val="Sjabloonsoort"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
-      <w:spacing w:line="480" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...140 lines deleted...]
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001D2925"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="001D2925"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...137 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001D2925"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5030,68 +2578,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>901</ap:Words>
-  <ap:Characters>4960</ap:Characters>
+  <ap:Words>918</ap:Words>
+  <ap:Characters>5052</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
+  <ap:Lines>42</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Beantwoording vragen Tweede kamer over de Resultaten verantwoordingsonderzoek 2022 bij het Ministerie van X</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5850</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5959</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:19:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>