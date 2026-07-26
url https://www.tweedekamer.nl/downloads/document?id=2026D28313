--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,3361 +1,1146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
-[...40 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="00085318" w:rsidRDefault="002D5B9A" w14:paraId="22CF69BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 XIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Economische Zaken 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="0A17BA73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="02A408CB" w14:textId="131DD06F">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="00A6724E" w:rsidP="00A6724E" w:rsidRDefault="00A6724E" w14:paraId="5F6F89FA" w14:textId="69F21767">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="00A6724E" w:rsidRDefault="00A6724E" w14:paraId="5F2C5226" w14:textId="3F2BEC87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Economische Zaken heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over de brief van 20 mei 2026 inzake het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2" w:rsidR="002D5B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2" w:rsidR="002D5B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Economische Zaken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2" w:rsidR="002D5B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2" w:rsidR="002D5B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XIII, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2" w:rsidR="002D5B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2" w:rsidR="002D5B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="00A6724E" w:rsidP="00A6724E" w:rsidRDefault="00A6724E" w14:paraId="4CA6C44E" w14:textId="1F7FDD77">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="00A6724E" w:rsidP="00A6724E" w:rsidRDefault="00A6724E" w14:paraId="34C5B46F" w14:textId="050ABB41">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van Eijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="00A6724E" w:rsidP="00A6724E" w:rsidRDefault="00A6724E" w14:paraId="1FA7E6D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="00A6724E" w:rsidP="00A6724E" w:rsidRDefault="00A6724E" w14:paraId="074F516C" w14:textId="2C25F34A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="00A6724E" w:rsidRDefault="00A6724E" w14:paraId="08F36020" w14:textId="2F6EFEE0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Krijger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="503498DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="228ADBB5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="007404D2" w:rsidP="002D5B9A" w:rsidRDefault="007404D2" w14:paraId="6E05B14E" w14:textId="47472F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="441B6E25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...194 lines deleted...]
-          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B82CD7" w:rsidR="001D6226" w:rsidP="001D6226" w:rsidRDefault="001D6226" w14:paraId="0FF9B4A6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="6B5D4E8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoe is de potentiële omvang van het Industriële Participatie (IP)-beleid berekend?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="4BF791AE" w14:textId="77777777"/>
-[...56 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="567B0EFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De potentiële financiële omvang van het Industrieel Participatiebeleid (IP-beleid) is gerelateerd aan de omvang van de aankopen door het ministerie van Defensie. Niet alle aankopen van het ministerie van Defensie komen in aanmerking voor het IP-beleid. In ons onderzoek hebben wij, voor de periode 2018-2025, aan het ministerie van EZ gevraagd op welk deel van de jaarlijkse aankopen door het ministerie van Defensie het IP-beleid van toepassing was. Tijdens ons onderzoek heeft de minister van EZ aangegeven dat zij deze informatie niet heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="3D79A79F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B82CD7" w:rsidR="001D6226" w:rsidP="001D6226" w:rsidRDefault="001D6226" w14:paraId="676059EA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="7F205274" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Is onderzocht hoe de samenwerking tussen de ministeries van EZ en Defensie verloopt bij het IP-beleid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="3280C4B6" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="51FBE4C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij hebben in ons onderzoek naar het IP-beleid niet specifiek gekeken naar de samenwerking tussen deze ministeries. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="1E1D9E2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D6226" w:rsidP="00913911" w:rsidRDefault="001D6226" w14:paraId="55344C4B" w14:textId="0ADABBCC">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="7149A53E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Is onderzoek gedaan naar het IDU-proces (Instroom, Doorstroom en Uitstroom) en hoe dit is ingeregeld in relatie tot autorisatiebeheer?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD238A" w:rsidP="00913911" w:rsidRDefault="00BD238A" w14:paraId="3FA1471C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="2EE9946C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij hebben het IDU-proces (Instroom, Doorstroom en Uitstroom) onderzocht. Hierbij hebben wij gebruik gemaakt van de jaarlijkse auditwerkzaamheden van de Auditdienst Rijk die zij in het kader van haar controle van de jaarrekening van het ministerie van EZ uitvoert. Dit doen wij nadat wij een review op deze auditwerkzaamheden hebben uitgevoerd. In het jaarlijkse onderzoek van de ADR worden de risico’s in het IDU-proces onderzocht. De nadruk ligt hierbij op de vraag of bij functiewijzigingen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uitdiensttredingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tijdig de rechten zijn gewijzigd en/of ingetrokken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="7381F2C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="5B4B9DB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...121 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is onderzocht welke onderdelen van EZ de meeste onvolkomenheden vertonen bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aanbestedings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>aanbestedings</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- en inkoopprocedures, en wat daarbij de exacte percentages zijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404D2" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="7EEAD2DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bij het ministerie van EZ hebben wij één (algemene) onvolkomenheid in het inkoopbeheer vastgesteld. Wij hebben geen specifiek onderzoek gedaan op welke onderdelen van het ministerie van EZ de onrechtmatigheden precies betrekking hebben. Het ministerie beschikt zelf over dit inzicht. We verwijzen u voor meer informatie hierover naar het ministerie van EZ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voornaamste bevinding uit deze controle was dat het autorisatiebeheer van de IT-applicatie Oracle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eBS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B82CD7">
-        <w:rPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op enkele punten nog verbeterd moet worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404D2" w:rsidRDefault="007404D2" w14:paraId="73B79936" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="012A4E88" w14:textId="11A7F6E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het gaat hierbij om drie punten: het inzicht in tijdelijke rechten van systeembeheerders, het centrale inzicht in risico’s van conflicterende rollen, en het centrale inzicht in de kwaliteit van het decentrale autorisatiebeheer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="352C4678" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="7E982F46" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">De voornaamste bevinding uit deze controle was dat het autorisatiebeheer van de IT-applicatie Oracle </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wordt de mandaatstructuur voor opdrachten en subsidies afdoende nageleefd, of wordt hier soms van afgeweken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007404D2" w:rsidR="002D5B9A" w:rsidP="002D5B9A" w:rsidRDefault="002D5B9A" w14:paraId="3FFE2D83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij hebben geen specifiek onderzoek gedaan naar de mandaatstructuur voor opdrachten en subsidies. Wij hebben de mandaatregelingen, voor zover relevant, wel in onze reguliere (jaarrekening)controle betrokken. Concreet betekent dit dat wij bij de verlening van subsidies en de verstrekking van opdrachten controleren of de betreffende ambtenaar hiertoe bevoegd is. Deze controle doen wij door onder andere te kijken of de betreffende ambtenaar bevoegd is volgens het ‘Besluit mandaat, volmacht en machtiging EZK’ en het ‘Besluit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009A7C4F" w:rsidR="009A7C4F">
-        <w:t>eBS</w:t>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ondermandaat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009A7C4F" w:rsidR="009A7C4F">
-[...92 lines deleted...]
-      <w:r w:rsidRPr="0008091F">
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, volmacht en machtiging voor de Rijksdienst voor Ondernemend Nederland van het Ministerie van Economische Zaken’. Wij hebben voor deze controle gebruik gemaakt van de werkzaamheden van de Auditdienst Rijk. Onze controle is zodanig ingericht dat wij grote, belangrijke fouten en onzekerheden ontdekken. Het is niet mogelijk om alle transacties van een ministerie te controleren. Daarom maken wij gebruik van steekproeven om subsidies of inkopen van het ministerie te controleren. Daarnaast is het belangrijk om te vermelden dat onze controle alleen gaat over de bevoegdheid van de betreffende ambtenaar om de subsidies te verstrekken en opdrachten te verlenen. Onze controle betreft niet de besteding van het subsidiegeld. Dit is (meestal) belegd bij een externe accountant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0008091F" w:rsidR="0008091F" w:rsidP="0008091F" w:rsidRDefault="0008091F" w14:paraId="1E9748F1" w14:textId="77777777">
-      <w:r w:rsidRPr="0008091F">
+    <w:p w:rsidRPr="007404D2" w:rsidR="00A6724E" w:rsidP="007404D2" w:rsidRDefault="002D5B9A" w14:paraId="086BECFB" w14:textId="58962B76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007404D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Uit onze verrichte werkzaamheden zijn geen bijzonderheden met betrekking tot de mandaten gekomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00387347" w:rsidR="00AE329E" w:rsidP="0008091F" w:rsidRDefault="00AE329E" w14:paraId="36C82DB1" w14:textId="1EC221FE"/>
-    <w:sectPr w:rsidRPr="00387347" w:rsidR="00AE329E">
+    <w:sectPr w:rsidRPr="007404D2" w:rsidR="00A6724E" w:rsidSect="00A6724E">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="280C1915" w14:textId="77777777" w:rsidR="006A4ABC" w:rsidRDefault="006A4ABC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5C750008" w14:textId="77777777" w:rsidR="004D3069" w:rsidRDefault="004D3069" w:rsidP="00A6724E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54F9C592" w14:textId="77777777" w:rsidR="006A4ABC" w:rsidRDefault="006A4ABC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7FB1D87E" w14:textId="77777777" w:rsidR="004D3069" w:rsidRDefault="004D3069" w:rsidP="00A6724E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...79 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="607B1AAA" w14:textId="77777777" w:rsidR="00864A72" w:rsidRDefault="00864A72">
+  <w:p w14:paraId="75818054" w14:textId="77777777" w:rsidR="00A6724E" w:rsidRPr="00A6724E" w:rsidRDefault="00A6724E" w:rsidP="00A6724E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442414A8" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00FA0AAB">
+  <w:p w14:paraId="1A4AAC2F" w14:textId="77777777" w:rsidR="00A6724E" w:rsidRPr="00A6724E" w:rsidRDefault="00A6724E" w:rsidP="00A6724E">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="355D20AA" w14:textId="77777777" w:rsidR="00864A72" w:rsidRDefault="00864A72">
+  <w:p w14:paraId="5E78E71E" w14:textId="77777777" w:rsidR="00A6724E" w:rsidRPr="00A6724E" w:rsidRDefault="00A6724E" w:rsidP="00A6724E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="406AED33" w14:textId="77777777" w:rsidR="006A4ABC" w:rsidRDefault="006A4ABC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7104DE1D" w14:textId="77777777" w:rsidR="004D3069" w:rsidRDefault="004D3069" w:rsidP="00A6724E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="511D0620" w14:textId="77777777" w:rsidR="006A4ABC" w:rsidRDefault="006A4ABC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="79D6EF0F" w14:textId="77777777" w:rsidR="004D3069" w:rsidRDefault="004D3069" w:rsidP="00A6724E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53553D07" w14:textId="77777777" w:rsidR="00864A72" w:rsidRDefault="00864A72">
+  <w:p w14:paraId="311F9EAC" w14:textId="77777777" w:rsidR="00A6724E" w:rsidRPr="00A6724E" w:rsidRDefault="00A6724E" w:rsidP="00A6724E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44050C68" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...492 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7F2F51C3" w14:textId="77777777" w:rsidR="00A6724E" w:rsidRPr="00A6724E" w:rsidRDefault="00A6724E" w:rsidP="00A6724E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B4DA672" w14:textId="34FEFEE2" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
+  <w:p w14:paraId="782AAFE2" w14:textId="77777777" w:rsidR="00A6724E" w:rsidRPr="00A6724E" w:rsidRDefault="00A6724E" w:rsidP="00A6724E">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1251 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...412 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...74 lines deleted...]
-    <w:rsid w:val="00FC5A07"/>
+    <w:rsidRoot w:val="00A6724E"/>
+    <w:rsid w:val="001240E8"/>
+    <w:rsid w:val="002D5B9A"/>
+    <w:rsid w:val="0048225B"/>
+    <w:rsid w:val="004D3069"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="006941F9"/>
+    <w:rsid w:val="00722727"/>
+    <w:rsid w:val="007404D2"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rsid w:val="00C31B37"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="009EBF45"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C08AD71A-B26F-4FB1-B48B-F53EDE609916}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3364,77 +1149,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3459,75 +1244,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3562,55 +1347,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3682,1059 +1467,804 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Adressering"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...255 lines deleted...]
-      <w:caps/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Opsomming"/>
+    <w:rsid w:val="00A6724E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Paginanummering"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...7 lines deleted...]
-    <w:uiPriority w:val="9"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...144 lines deleted...]
-      <w:szCs w:val="17"/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00A6724E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...110 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="00A6724E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...91 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4841,68 +2371,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>704</ap:Words>
-  <ap:Characters>3878</ap:Characters>
+  <ap:Words>714</ap:Words>
+  <ap:Characters>3931</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>32</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4573</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4636</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>