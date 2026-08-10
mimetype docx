--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -106,244 +106,275 @@
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00BE2C48">
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidR="006B1E87">
                               <w:t xml:space="preserve">Notitie </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C51713" w:rsidR="00C51713">
                               <w:t xml:space="preserve">Planning commissiedebatten commissie K&amp;GG tot aan het </w:t>
                             </w:r>
                             <w:r w:rsidR="008629ED">
                               <w:t>kerst</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C51713" w:rsidR="00C51713">
                               <w:t>reces 2026</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="192DA849" w14:textId="63DCEEDE">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                             </w:pPr>
                             <w:r>
                               <w:tab/>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
                               <w:t>aan</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:tab/>
-                              <w:t xml:space="preserve">Leden en plv. leden van de vaste commissie voor </w:t>
+                              <w:t xml:space="preserve">Leden en plv. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:t>leden</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:t xml:space="preserve"> van de vaste commissie voor </w:t>
                             </w:r>
                             <w:r w:rsidR="006B1E87">
                               <w:t>K&amp;GG</w:t>
                             </w:r>
                             <w:r w:rsidR="00036640">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00BD3AEE" w:rsidR="00514BAD" w:rsidP="00514BAD" w:rsidRDefault="00514BAD" w14:paraId="079DB750" w14:textId="57CEEAD2">
+                          <w:p w:rsidRPr="00BD3AEE" w:rsidR="00514BAD" w:rsidP="00514BAD" w:rsidRDefault="00514BAD" w14:paraId="079DB750" w14:textId="5C055A9A">
                             <w:pPr>
                               <w:ind w:left="709"/>
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                                 <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00514BAD">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t>van</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="00514BAD">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C51713" w:rsidR="00C51713">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Klos (D66), </w:t>
                             </w:r>
                             <w:r w:rsidR="008629ED">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Müller </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C51713" w:rsidR="00C51713">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t>(VVD)</w:t>
                             </w:r>
                             <w:r w:rsidR="008629ED">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> en</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C51713" w:rsidR="00C51713">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Van Oosterhout (GL-</w:t>
+                              <w:t xml:space="preserve"> Van Oosterhout (</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00405796">
+                              <w:rPr>
+                                <w:sz w:val="13"/>
+                                <w:szCs w:val="13"/>
+                              </w:rPr>
+                              <w:t>PRO</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BD3AEE" w:rsidR="00C51713">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
-                              <w:t>PvdA)</w:t>
+                              <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidRPr="00104D8D" w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="488E33C8" w14:textId="36425FCC">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BD3AEE">
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00BD3AEE">
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>datum</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BD3AEE">
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:lang w:val="de-DE"/>
                                 </w:rPr>
                                 <w:id w:val="-197937237"/>
                                 <w:date w:fullDate="2026-06-11T00:00:00Z">
                                   <w:dateFormat w:val="d MMMM yyyy"/>
                                   <w:lid w:val="nl-NL"/>
                                   <w:storeMappedDataAs w:val="dateTime"/>
                                   <w:calendar w:val="gregorian"/>
                                 </w:date>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="008629ED">
                                   <w:t>11</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="00BD3AEE" w:rsidR="006B1E87">
                                   <w:t xml:space="preserve"> </w:t>
                                 </w:r>
                                 <w:r w:rsidR="008629ED">
                                   <w:t>juni</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="00BD3AEE" w:rsidR="006B1E87">
                                   <w:t xml:space="preserve"> 202</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="00BD3AEE" w:rsidR="00C51713">
                                   <w:t>6</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w:rsidR="006B1E87" w:rsidP="006B1E87" w:rsidRDefault="008730DA" w14:paraId="432F04FC" w14:textId="3C8098D9">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                               <w:ind w:left="1416" w:hanging="1416"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00104D8D">
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:t>onderwerp</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="004208B4">
                               <w:t>Voorstel voor de p</w:t>
                             </w:r>
                             <w:r w:rsidR="00C51713">
                               <w:t xml:space="preserve">lanning </w:t>
                             </w:r>
                             <w:r w:rsidR="004208B4">
                               <w:t xml:space="preserve">van </w:t>
                             </w:r>
                             <w:r w:rsidR="00C51713">
                               <w:t xml:space="preserve">commissiedebatten tot aan het </w:t>
                             </w:r>
                             <w:r w:rsidR="008629ED">
                               <w:t>kerstreces</w:t>
                             </w:r>
                             <w:r w:rsidR="00C51713">
                               <w:t xml:space="preserve"> 2026</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="008730DA" w:rsidP="006B1E87" w:rsidRDefault="008730DA" w14:paraId="18805B9A" w14:textId="6D62DC48">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                               <w:ind w:left="1416" w:hanging="1416"/>
                             </w:pPr>
                             <w:r>
                               <w:tab/>
-                              <w:t>te betrekken bij</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:t>te</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:t xml:space="preserve"> betrekken bij</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00C51713">
                               <w:t xml:space="preserve">Procedurevergadering </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C51713" w:rsidR="006B1E87">
                               <w:t>K&amp;GG</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C51713" w:rsidR="009F17A5">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C51713" w:rsidR="00E13BCC">
                               <w:t xml:space="preserve">d.d. </w:t>
                             </w:r>
                             <w:r w:rsidR="008629ED">
                               <w:t>16</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C51713" w:rsidR="004C17A0">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="008629ED">
                               <w:t>juni</w:t>
                             </w:r>
@@ -400,141 +431,162 @@
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00BE2C48">
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidR="006B1E87">
                         <w:t xml:space="preserve">Notitie </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C51713" w:rsidR="00C51713">
                         <w:t xml:space="preserve">Planning commissiedebatten commissie K&amp;GG tot aan het </w:t>
                       </w:r>
                       <w:r w:rsidR="008629ED">
                         <w:t>kerst</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C51713" w:rsidR="00C51713">
                         <w:t>reces 2026</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="192DA849" w14:textId="63DCEEDE">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                       </w:pPr>
                       <w:r>
                         <w:tab/>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
                         <w:t>aan</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:tab/>
-                        <w:t xml:space="preserve">Leden en plv. leden van de vaste commissie voor </w:t>
+                        <w:t xml:space="preserve">Leden en plv. </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:t>leden</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:t xml:space="preserve"> van de vaste commissie voor </w:t>
                       </w:r>
                       <w:r w:rsidR="006B1E87">
                         <w:t>K&amp;GG</w:t>
                       </w:r>
                       <w:r w:rsidR="00036640">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00BD3AEE" w:rsidR="00514BAD" w:rsidP="00514BAD" w:rsidRDefault="00514BAD" w14:paraId="079DB750" w14:textId="57CEEAD2">
+                    <w:p w:rsidRPr="00BD3AEE" w:rsidR="00514BAD" w:rsidP="00514BAD" w:rsidRDefault="00514BAD" w14:paraId="079DB750" w14:textId="5C055A9A">
                       <w:pPr>
                         <w:ind w:left="709"/>
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                           <w:lang w:eastAsia="nl-NL"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00514BAD">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t>van</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00514BAD">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C51713" w:rsidR="00C51713">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Klos (D66), </w:t>
                       </w:r>
                       <w:r w:rsidR="008629ED">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Müller </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C51713" w:rsidR="00C51713">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t>(VVD)</w:t>
                       </w:r>
                       <w:r w:rsidR="008629ED">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> en</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C51713" w:rsidR="00C51713">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> Van Oosterhout (GL-</w:t>
+                        <w:t xml:space="preserve"> Van Oosterhout (</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00405796">
+                        <w:rPr>
+                          <w:sz w:val="13"/>
+                          <w:szCs w:val="13"/>
+                        </w:rPr>
+                        <w:t>PRO</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BD3AEE" w:rsidR="00C51713">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
-                        <w:t>PvdA)</w:t>
+                        <w:t>)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidRPr="00104D8D" w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="488E33C8" w14:textId="36425FCC">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BD3AEE">
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00BD3AEE">
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>datum</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BD3AEE">
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:sdt>
@@ -559,86 +611,95 @@
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="008629ED">
                             <w:t>juni</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BD3AEE" w:rsidR="006B1E87">
                             <w:t xml:space="preserve"> 202</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BD3AEE" w:rsidR="00C51713">
                             <w:t>6</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w:rsidR="006B1E87" w:rsidP="006B1E87" w:rsidRDefault="008730DA" w14:paraId="432F04FC" w14:textId="3C8098D9">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                         <w:ind w:left="1416" w:hanging="1416"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00104D8D">
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:t>onderwerp</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="004208B4">
                         <w:t>Voorstel voor de p</w:t>
                       </w:r>
                       <w:r w:rsidR="00C51713">
                         <w:t xml:space="preserve">lanning </w:t>
                       </w:r>
                       <w:r w:rsidR="004208B4">
                         <w:t xml:space="preserve">van </w:t>
                       </w:r>
                       <w:r w:rsidR="00C51713">
                         <w:t xml:space="preserve">commissiedebatten tot aan het </w:t>
                       </w:r>
                       <w:r w:rsidR="008629ED">
                         <w:t>kerstreces</w:t>
                       </w:r>
                       <w:r w:rsidR="00C51713">
                         <w:t xml:space="preserve"> 2026</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="008730DA" w:rsidP="006B1E87" w:rsidRDefault="008730DA" w14:paraId="18805B9A" w14:textId="6D62DC48">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                         <w:ind w:left="1416" w:hanging="1416"/>
                       </w:pPr>
                       <w:r>
                         <w:tab/>
-                        <w:t>te betrekken bij</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:t>te</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:t xml:space="preserve"> betrekken bij</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00C51713">
                         <w:t xml:space="preserve">Procedurevergadering </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C51713" w:rsidR="006B1E87">
                         <w:t>K&amp;GG</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C51713" w:rsidR="009F17A5">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C51713" w:rsidR="00E13BCC">
                         <w:t xml:space="preserve">d.d. </w:t>
                       </w:r>
                       <w:r w:rsidR="008629ED">
                         <w:t>16</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C51713" w:rsidR="004C17A0">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="008629ED">
                         <w:t>juni</w:t>
                       </w:r>
@@ -1081,97 +1142,109 @@
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="18"/>
         </w:pBdr>
         <w:spacing w:line="284" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Beslispunt</w:t>
       </w:r>
       <w:r w:rsidR="00200EF8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006132BA" w:rsidP="00C51713" w:rsidRDefault="00C51713" w14:paraId="48DF429D" w14:textId="6BD79C47">
+    <w:p w:rsidR="006132BA" w:rsidP="00C51713" w:rsidRDefault="00C51713" w14:paraId="48DF429D" w14:textId="3F395245">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="18"/>
         </w:pBdr>
         <w:spacing w:line="284" w:lineRule="exact"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51713">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaststellen</w:t>
       </w:r>
       <w:r w:rsidR="00BB0D60">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> van de</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51713">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> planning </w:t>
       </w:r>
       <w:r w:rsidR="007536EB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51713">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>commissiedebatten tot aan het zomerreces 2026.</w:t>
+        <w:t xml:space="preserve">commissiedebatten tot aan het </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6A66">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kerstreces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C51713">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B905F3" w:rsidP="00B905F3" w:rsidRDefault="00B905F3" w14:paraId="6CE994C1" w14:textId="7A00ECC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00B55C18" w:rsidR="00B905F3" w:rsidP="00B905F3" w:rsidRDefault="00B905F3" w14:paraId="619502AA" w14:textId="49562909">
       <w:r w:rsidRPr="00B905F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Planning commissiedebatten </w:t>
       </w:r>
       <w:r w:rsidR="00B55C18">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009E4FC1">
@@ -1416,58 +1489,69 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>Energie voor huishoudens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F36604" w:rsidR="003B4EF0" w:rsidP="00081389" w:rsidRDefault="003B4EF0" w14:paraId="60D1C5D7" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36604">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Week 39 </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F36604">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>reeds gepland op 24-09-2026</w:t>
+              <w:t>reeds</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F36604">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gepland op 24-09-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00C33188" w:rsidR="003B4EF0" w:rsidTr="001F1DAA" w14:paraId="02CBE613" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B83D78" w:rsidR="003B4EF0" w:rsidP="00081389" w:rsidRDefault="003B4EF0" w14:paraId="08FE924E" w14:textId="0D109116">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B83D78">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
@@ -2158,63 +2242,72 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De voorbereidingsgroep stelt voor om:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AE0A73" w:rsidR="00C90C06" w:rsidP="00C90C06" w:rsidRDefault="00893630" w14:paraId="4CEBE224" w14:textId="03943EA2">
       <w:pPr>
         <w:pStyle w:val="PlatteTekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90C06" w:rsidR="00C90C06">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>e commissiedebatten</w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C90C06" w:rsidR="00C90C06">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commissiedebatten</w:t>
       </w:r>
       <w:r w:rsidR="00DF0DE7">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B77B8">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Betaalbare energierekening voor huishoudens </w:t>
       </w:r>
       <w:r w:rsidR="009B77B8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90C06" w:rsidR="00C90C06">
@@ -2253,61 +2346,69 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Energie voor huishoudens</w:t>
       </w:r>
       <w:r w:rsidR="00DA23A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C90C06" w:rsidR="00E765E1" w:rsidP="008F4C4D" w:rsidRDefault="00893630" w14:paraId="329F0204" w14:textId="2C078300">
       <w:pPr>
         <w:pStyle w:val="PlatteTekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00AE0A73">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">et incidentele commissiedebat </w:t>
+        <w:t>et</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE0A73">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incidentele commissiedebat </w:t>
       </w:r>
       <w:r w:rsidRPr="00992EFD" w:rsidR="00AE0A73">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kosten en impact van klimaatverandering</w:t>
       </w:r>
       <w:r w:rsidR="00992EFD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> op Nederland</w:t>
       </w:r>
       <w:r w:rsidRPr="00992EFD" w:rsidR="00AE0A73">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2330,63 +2431,72 @@
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00992EFD">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B905F3" w:rsidP="00B905F3" w:rsidRDefault="00893630" w14:paraId="1290825C" w14:textId="144B4D5A">
       <w:pPr>
         <w:pStyle w:val="PlatteTekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90C06" w:rsidR="00C90C06">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>et commissiedebat</w:t>
+        <w:t>et</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C90C06" w:rsidR="00C90C06">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commissiedebat</w:t>
       </w:r>
       <w:r w:rsidR="00190E36">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A205C4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Voortgang </w:t>
       </w:r>
       <w:r w:rsidR="000F494C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Klimaatbeleid </w:t>
       </w:r>
       <w:r w:rsidR="000F494C">
@@ -2442,56 +2552,65 @@
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> over de Klimaat- en Energienota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00682C86" w:rsidP="00B905F3" w:rsidRDefault="00E74FC3" w14:paraId="7EE295EC" w14:textId="6762327D">
       <w:pPr>
         <w:pStyle w:val="PlatteTekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E74FC3">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">het commissiedebat </w:t>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E74FC3">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commissiedebat </w:t>
       </w:r>
       <w:r w:rsidRPr="00797F9C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Energiesysteem</w:t>
       </w:r>
       <w:r w:rsidRPr="00E74FC3">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> incidenteel om te zetten </w:t>
       </w:r>
       <w:r w:rsidR="00797F9C">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00E74FC3">
@@ -2528,166 +2647,193 @@
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00797F9C">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00470D8B" w:rsidP="00B905F3" w:rsidRDefault="00470D8B" w14:paraId="5EEA340B" w14:textId="655166D3">
       <w:pPr>
         <w:pStyle w:val="PlatteTekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">het commissiedebat </w:t>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commissiedebat </w:t>
       </w:r>
       <w:r w:rsidR="00B519F2">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Waterstof, groen gas en andere energiedragers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> te hernoemen tot het commissiedebat </w:t>
       </w:r>
       <w:r w:rsidR="00B519F2">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Duurzame energiedragers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247FF4" w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="075F0BA8" w14:textId="4876EB0E">
       <w:pPr>
         <w:pStyle w:val="PlatteTekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">het commissiedebat </w:t>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commissiedebat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gasmarkt en leveringszekerheid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> te hernoemen tot het commissiedebat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Leveringszekerheid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00470D8B" w:rsidP="00893630" w:rsidRDefault="00893630" w14:paraId="52A7F7D0" w14:textId="6E65F569">
       <w:pPr>
         <w:pStyle w:val="PlatteTekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90C06">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">lk commissiedebat twee keer per jaar </w:t>
+        <w:t>lk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C90C06">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commissiedebat twee keer per jaar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>te voeren</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90C06">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, met uitzondering van de commissiedebatten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA60CF">
         <w:rPr>
           <w:i/>
@@ -2766,94 +2912,110 @@
       </w:r>
       <w:r w:rsidR="004208B4">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>voeren</w:t>
       </w:r>
       <w:r w:rsidR="00295A91">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CD0284" w:rsidP="00893630" w:rsidRDefault="00020AF1" w14:paraId="48E81DF5" w14:textId="3DF7FE92">
       <w:pPr>
         <w:pStyle w:val="PlatteTekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00020AF1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">het commissiedebat </w:t>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00020AF1">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commissiedebat </w:t>
       </w:r>
       <w:r w:rsidRPr="00020AF1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hernieuwbare energie</w:t>
       </w:r>
       <w:r w:rsidRPr="00020AF1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> door te schuiven naar het eerste kwartaal van 2027</w:t>
       </w:r>
       <w:r w:rsidR="00C00707">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247FF4" w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00D53A3F" w14:paraId="529AC414" w14:textId="0D354894">
       <w:pPr>
         <w:pStyle w:val="PlatteTekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00020AF1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">het commissiedebat </w:t>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00020AF1">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commissiedebat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Energiebesparing</w:t>
       </w:r>
       <w:r w:rsidRPr="00020AF1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> door te schuiven naar het eerste kwartaal van 2027</w:t>
       </w:r>
       <w:r w:rsidR="00EC22F7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00F36604">
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -3180,63 +3342,72 @@
           <w:p w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="25A7D6BA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00147942">
               <w:t xml:space="preserve">Duurzame energiedragers </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00D86F2E" w:rsidR="00D86F2E" w:rsidP="00247FF4" w:rsidRDefault="00D86F2E" w14:paraId="2437E589" w14:textId="2CBFED73">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86F2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001D42B0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>éé</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86F2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>n keer per jaar)</w:t>
+              <w:t>n</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D86F2E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> keer per jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidRPr="003F2F88" w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="0F6D7B62" w14:textId="761097CD">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Waterstof, Delta Rhine Corridor, groen gas</w:t>
             </w:r>
@@ -3255,63 +3426,72 @@
           <w:p w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="139ABD02" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D3496">
               <w:t>Hernieuwbare energie</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="005D3496" w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00D86F2E" w14:paraId="6605D9DD" w14:textId="66195CB4">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86F2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001D42B0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>éé</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86F2E" w:rsidR="001D42B0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">n </w:t>
+              <w:t>n</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D86F2E" w:rsidR="001D42B0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86F2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>keer per jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidRPr="003F2F88" w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="0983D78B" w14:textId="71BAFBE4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
@@ -3337,63 +3517,72 @@
           <w:p w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="637BC430" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Kernenergie </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="002E31DD" w:rsidR="00D86F2E" w:rsidP="00247FF4" w:rsidRDefault="00D86F2E" w14:paraId="59D0C969" w14:textId="69F95D7D">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86F2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001D42B0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>éé</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86F2E" w:rsidR="001D42B0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">n </w:t>
+              <w:t>n</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D86F2E" w:rsidR="001D42B0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86F2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>keer per jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidRPr="003F2F88" w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="39CB961D" w14:textId="4E74CBCB">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
@@ -3679,63 +3868,72 @@
           <w:p w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="20014ACC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Energiebesparing </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00D86F2E" w:rsidR="00D86F2E" w:rsidP="00247FF4" w:rsidRDefault="00D86F2E" w14:paraId="0754644B" w14:textId="251DAB42">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86F2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001D42B0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>éé</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86F2E" w:rsidR="001D42B0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">n </w:t>
+              <w:t>n</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D86F2E" w:rsidR="001D42B0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86F2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>keer per jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="4B983343" w14:textId="3586233D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
@@ -3831,131 +4029,183 @@
           <w:p w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="506EDEB5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Energiesysteem </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00D86F2E" w:rsidR="00D86F2E" w:rsidP="00247FF4" w:rsidRDefault="00D86F2E" w14:paraId="75768B12" w14:textId="5C05D689">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86F2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001D42B0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>éé</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86F2E" w:rsidR="001D42B0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">n </w:t>
+              <w:t>n</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D86F2E" w:rsidR="001D42B0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86F2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>keer per jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00247FF4" w:rsidP="00247FF4" w:rsidRDefault="00247FF4" w14:paraId="5FC22A52" w14:textId="29D2A7DA">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Energiemix, NPE, </w:t>
             </w:r>
             <w:r w:rsidRPr="00886C53">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>PEH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D6A66" w:rsidTr="005671EC" w14:paraId="730C400B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D6A66" w:rsidP="00247FF4" w:rsidRDefault="006D6A66" w14:paraId="5FDB2FDD" w14:textId="7F75CE23">
+            <w:r>
+              <w:t>Circulaire economie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D6A66" w:rsidP="00247FF4" w:rsidRDefault="006D6A66" w14:paraId="76C808F3" w14:textId="5437AF83">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Circulaire economie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="002F1003" w:rsidR="00A05333" w:rsidP="000F6751" w:rsidRDefault="00A05333" w14:paraId="33B112F5" w14:textId="09CE54CE"/>
     <w:sectPr w:rsidRPr="002F1003" w:rsidR="00A05333" w:rsidSect="00B36B2E">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="2211" w:bottom="3255" w:left="1701" w:header="2370" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:type="lines" w:linePitch="284"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16109B62" w14:textId="77777777" w:rsidR="00B0053E" w:rsidRDefault="00B0053E">
+    <w:p w14:paraId="6CCF4D1C" w14:textId="77777777" w:rsidR="008855F2" w:rsidRDefault="008855F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E308652" w14:textId="77777777" w:rsidR="00B0053E" w:rsidRDefault="00B0053E">
+    <w:p w14:paraId="6B295635" w14:textId="77777777" w:rsidR="008855F2" w:rsidRDefault="008855F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -3993,124 +4243,125 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HPAGA E+ Univers">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-965963583"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2B052910" w14:textId="112197E9" w:rsidR="00C3010E" w:rsidRDefault="00C3010E">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t>/3</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1E40DB96" w14:textId="77777777" w:rsidR="00C3010E" w:rsidRDefault="00C3010E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E08DC2F" w14:textId="77777777" w:rsidR="00B0053E" w:rsidRDefault="00B0053E">
+    <w:p w14:paraId="621BCDF4" w14:textId="77777777" w:rsidR="008855F2" w:rsidRDefault="008855F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BE9CCEA" w14:textId="77777777" w:rsidR="00B0053E" w:rsidRDefault="00B0053E">
+    <w:p w14:paraId="536EB22E" w14:textId="77777777" w:rsidR="008855F2" w:rsidRDefault="008855F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3D37E550" w14:textId="78425C26" w:rsidR="00DA23A4" w:rsidRPr="000C46DD" w:rsidRDefault="00DA23A4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C46DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000C46DD">
         <w:rPr>
           <w:sz w:val="14"/>
@@ -7724,51 +7975,52 @@
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1644388232">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1508208866">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="731543193">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1829786769">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="31151846">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1379892823">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="103"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:drawingGridVerticalSpacing w:val="142"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7810,50 +8062,51 @@
     <w:rsid w:val="0003305D"/>
     <w:rsid w:val="000333B6"/>
     <w:rsid w:val="000335F6"/>
     <w:rsid w:val="000336BD"/>
     <w:rsid w:val="00036514"/>
     <w:rsid w:val="00036640"/>
     <w:rsid w:val="00041A26"/>
     <w:rsid w:val="000428C1"/>
     <w:rsid w:val="00044FC3"/>
     <w:rsid w:val="00045833"/>
     <w:rsid w:val="000467CE"/>
     <w:rsid w:val="0004778F"/>
     <w:rsid w:val="00050072"/>
     <w:rsid w:val="00050574"/>
     <w:rsid w:val="00051524"/>
     <w:rsid w:val="00051D08"/>
     <w:rsid w:val="0005225E"/>
     <w:rsid w:val="00052C7B"/>
     <w:rsid w:val="00052FB2"/>
     <w:rsid w:val="0005347A"/>
     <w:rsid w:val="00055846"/>
     <w:rsid w:val="000559C4"/>
     <w:rsid w:val="000565DB"/>
     <w:rsid w:val="00057BF0"/>
     <w:rsid w:val="00060C4A"/>
+    <w:rsid w:val="0006243D"/>
     <w:rsid w:val="000629EB"/>
     <w:rsid w:val="00062A9B"/>
     <w:rsid w:val="000639D3"/>
     <w:rsid w:val="00066603"/>
     <w:rsid w:val="00070278"/>
     <w:rsid w:val="000709EB"/>
     <w:rsid w:val="00070A43"/>
     <w:rsid w:val="00071D51"/>
     <w:rsid w:val="00072978"/>
     <w:rsid w:val="000735CD"/>
     <w:rsid w:val="000744C7"/>
     <w:rsid w:val="00074847"/>
     <w:rsid w:val="000808FB"/>
     <w:rsid w:val="00080C03"/>
     <w:rsid w:val="00084C16"/>
     <w:rsid w:val="00090450"/>
     <w:rsid w:val="00091061"/>
     <w:rsid w:val="00091BA0"/>
     <w:rsid w:val="00092BAB"/>
     <w:rsid w:val="0009408D"/>
     <w:rsid w:val="00094EE3"/>
     <w:rsid w:val="00095586"/>
     <w:rsid w:val="00096636"/>
     <w:rsid w:val="00096783"/>
     <w:rsid w:val="000975E2"/>
@@ -8327,50 +8580,51 @@
     <w:rsid w:val="003D29A9"/>
     <w:rsid w:val="003D45F0"/>
     <w:rsid w:val="003D4FD1"/>
     <w:rsid w:val="003D56A0"/>
     <w:rsid w:val="003E0079"/>
     <w:rsid w:val="003E1CFB"/>
     <w:rsid w:val="003E385E"/>
     <w:rsid w:val="003E431F"/>
     <w:rsid w:val="003E45B3"/>
     <w:rsid w:val="003E477F"/>
     <w:rsid w:val="003E70FE"/>
     <w:rsid w:val="003E757B"/>
     <w:rsid w:val="003E7A48"/>
     <w:rsid w:val="003F0DB5"/>
     <w:rsid w:val="003F2E46"/>
     <w:rsid w:val="003F6419"/>
     <w:rsid w:val="003F6A17"/>
     <w:rsid w:val="003F7767"/>
     <w:rsid w:val="003F7D7D"/>
     <w:rsid w:val="00401AAB"/>
     <w:rsid w:val="0040227D"/>
     <w:rsid w:val="004029CF"/>
     <w:rsid w:val="00403F7A"/>
     <w:rsid w:val="004043CD"/>
     <w:rsid w:val="0040571F"/>
+    <w:rsid w:val="00405796"/>
     <w:rsid w:val="00405CF4"/>
     <w:rsid w:val="00405D39"/>
     <w:rsid w:val="0040681C"/>
     <w:rsid w:val="00406A3C"/>
     <w:rsid w:val="00407143"/>
     <w:rsid w:val="00407A3F"/>
     <w:rsid w:val="004119FB"/>
     <w:rsid w:val="0041340C"/>
     <w:rsid w:val="004137D0"/>
     <w:rsid w:val="00413B45"/>
     <w:rsid w:val="00416684"/>
     <w:rsid w:val="0041688A"/>
     <w:rsid w:val="00416C88"/>
     <w:rsid w:val="00416FC6"/>
     <w:rsid w:val="00417205"/>
     <w:rsid w:val="00417DE0"/>
     <w:rsid w:val="00420626"/>
     <w:rsid w:val="004208B4"/>
     <w:rsid w:val="00421A8D"/>
     <w:rsid w:val="00422128"/>
     <w:rsid w:val="00423875"/>
     <w:rsid w:val="00423AC8"/>
     <w:rsid w:val="00423AEF"/>
     <w:rsid w:val="00425106"/>
     <w:rsid w:val="0042669D"/>
@@ -8721,50 +8975,51 @@
     <w:rsid w:val="006C1177"/>
     <w:rsid w:val="006C2B04"/>
     <w:rsid w:val="006C2FF8"/>
     <w:rsid w:val="006C3935"/>
     <w:rsid w:val="006C3B01"/>
     <w:rsid w:val="006C53B9"/>
     <w:rsid w:val="006C5610"/>
     <w:rsid w:val="006C7EA8"/>
     <w:rsid w:val="006D06DF"/>
     <w:rsid w:val="006D0868"/>
     <w:rsid w:val="006D0D7F"/>
     <w:rsid w:val="006D2461"/>
     <w:rsid w:val="006D24B2"/>
     <w:rsid w:val="006D24FF"/>
     <w:rsid w:val="006D278F"/>
     <w:rsid w:val="006D2890"/>
     <w:rsid w:val="006D2A12"/>
     <w:rsid w:val="006D3392"/>
     <w:rsid w:val="006D3684"/>
     <w:rsid w:val="006D38D6"/>
     <w:rsid w:val="006D3A72"/>
     <w:rsid w:val="006D3D30"/>
     <w:rsid w:val="006D5843"/>
     <w:rsid w:val="006D6297"/>
     <w:rsid w:val="006D63AB"/>
+    <w:rsid w:val="006D6A66"/>
     <w:rsid w:val="006E0399"/>
     <w:rsid w:val="006E0BBC"/>
     <w:rsid w:val="006E1A6B"/>
     <w:rsid w:val="006E28AC"/>
     <w:rsid w:val="006E3D29"/>
     <w:rsid w:val="006E3E65"/>
     <w:rsid w:val="006E60F5"/>
     <w:rsid w:val="006E70A1"/>
     <w:rsid w:val="006F0F68"/>
     <w:rsid w:val="006F16D8"/>
     <w:rsid w:val="006F2514"/>
     <w:rsid w:val="006F2C6F"/>
     <w:rsid w:val="006F464C"/>
     <w:rsid w:val="006F4DB8"/>
     <w:rsid w:val="006F68D6"/>
     <w:rsid w:val="006F714F"/>
     <w:rsid w:val="00700F51"/>
     <w:rsid w:val="00701725"/>
     <w:rsid w:val="00701962"/>
     <w:rsid w:val="0070199A"/>
     <w:rsid w:val="00702C2B"/>
     <w:rsid w:val="00703A6C"/>
     <w:rsid w:val="0070424F"/>
     <w:rsid w:val="00704AD4"/>
     <w:rsid w:val="00705AF3"/>
@@ -8942,50 +9197,51 @@
     <w:rsid w:val="00855B69"/>
     <w:rsid w:val="00860A0E"/>
     <w:rsid w:val="00862471"/>
     <w:rsid w:val="008629ED"/>
     <w:rsid w:val="00864FEB"/>
     <w:rsid w:val="00866E55"/>
     <w:rsid w:val="008675C2"/>
     <w:rsid w:val="008704BF"/>
     <w:rsid w:val="0087233E"/>
     <w:rsid w:val="00872A3E"/>
     <w:rsid w:val="008730DA"/>
     <w:rsid w:val="00874381"/>
     <w:rsid w:val="0087497B"/>
     <w:rsid w:val="00875203"/>
     <w:rsid w:val="00876213"/>
     <w:rsid w:val="008763C3"/>
     <w:rsid w:val="00876442"/>
     <w:rsid w:val="00877602"/>
     <w:rsid w:val="00880DB3"/>
     <w:rsid w:val="00880F54"/>
     <w:rsid w:val="00882586"/>
     <w:rsid w:val="008832B6"/>
     <w:rsid w:val="00883B95"/>
     <w:rsid w:val="00885038"/>
     <w:rsid w:val="008851AF"/>
+    <w:rsid w:val="008855F2"/>
     <w:rsid w:val="0088671E"/>
     <w:rsid w:val="0088678C"/>
     <w:rsid w:val="00887579"/>
     <w:rsid w:val="00887E00"/>
     <w:rsid w:val="008906E3"/>
     <w:rsid w:val="00892C27"/>
     <w:rsid w:val="00892E07"/>
     <w:rsid w:val="00893202"/>
     <w:rsid w:val="00893630"/>
     <w:rsid w:val="00893C0A"/>
     <w:rsid w:val="00893F5A"/>
     <w:rsid w:val="008968FB"/>
     <w:rsid w:val="00897017"/>
     <w:rsid w:val="008A078A"/>
     <w:rsid w:val="008A10FE"/>
     <w:rsid w:val="008A4E86"/>
     <w:rsid w:val="008A4F34"/>
     <w:rsid w:val="008A7299"/>
     <w:rsid w:val="008B016A"/>
     <w:rsid w:val="008B0649"/>
     <w:rsid w:val="008B06C4"/>
     <w:rsid w:val="008B09B8"/>
     <w:rsid w:val="008B316E"/>
     <w:rsid w:val="008B4133"/>
     <w:rsid w:val="008B445F"/>
@@ -12648,80 +12904,80 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>725</ap:Words>
-  <ap:Characters>3993</ap:Characters>
+  <ap:Words>732</ap:Words>
+  <ap:Characters>4027</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>33</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="2">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4709</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4750</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2025-08-26T13:57:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E0DB64C448AC794385BA4FC3787B1D3A</vt:lpwstr>