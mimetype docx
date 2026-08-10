--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,3096 +1,1021 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="66A744FD" w14:textId="1270065D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945 XII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Infrastructuur en Waterstaat 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="0DAAAC0E" w14:textId="6BE80038">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE" w:rsidR="00B212DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lijst houdende een vraag en een antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="67975FB6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="353FC606" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="6A9CA626" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="169EF512" w14:textId="64A10164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE" w:rsidR="00B212DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorgelegd aan de Algemene Rekenkamer over de brief van 20 mei 2026 over het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Infrastructuur en Waterstaat (Kamerstuk 36 945 XII, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="6B2C7147" w14:textId="32E5431F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Algemene Rekenkamer heeft deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE" w:rsidR="00B212DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beantwoord bij brief van 9 juni 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE" w:rsidR="00B212DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en antwoord zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="2302A469" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="376A0E1C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="7AAC2A53" w14:textId="60B0A65F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Huizenga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="39E0B068" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="7BDC622A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="50AEE409" w14:textId="57745822">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Schukkink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="00880CDE" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="3188DC40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="00880CDE" w:rsidRDefault="00880CDE" w14:paraId="2C2A45CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="00880CDE" w:rsidRDefault="00880CDE" w14:paraId="394D7C7D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="00880CDE" w:rsidRDefault="00880CDE" w14:paraId="565D3560" w14:textId="6CC41459">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="00880CDE" w:rsidP="0079122D" w:rsidRDefault="00880CDE" w14:paraId="5BCAE906" w14:textId="594C04DA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vra</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Geachte </w:t>
-[...35 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ag en antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="00880CDE" w:rsidP="0079122D" w:rsidRDefault="00880CDE" w14:paraId="34299CBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Verantwoordingsonderzoek Ministerie van </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="4CFC90AB" w14:textId="125A7AE7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Infrastructuur en</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="1046DC05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Waterstaat (XII),</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">In hoeverre constateert de Algemene Rekenkamer verbetering ten opzichte van eerdere verantwoordingsjaren in het financieel beheer en de uitvoeringskracht van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Mobiliteitsfonds (A)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...267 lines deleted...]
-        <w:t xml:space="preserve">In 2024 heeft het ministerie van IenW de problemen bij </w:t>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="097374E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="2D576CAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financieel beheer omvat alle beslissingen, handelingen en regels die zijn bedoeld om de financiële kanten van het beleid en de bedrijfsvoering te beheersen. In ons verantwoordingsonderzoek hebben we een aantal aspecten van het financieel beheer betrokken, zoals subsidies en inkopen. De focus van ons onderzoek lag vooral op het inkoopbeheer, gezien het financiële belang ervan en onze bevindingen hierover in eerdere jaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="00880CDE" w:rsidP="0079122D" w:rsidRDefault="00880CDE" w14:paraId="7E65EB45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="0DF0DE46" w14:textId="24DE4766">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2024 heeft het ministerie van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de problemen bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>prestatieverklaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> opgelost. Bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>prestatieverklaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, zoals de onvolledigheid van het contractenregister en het proces rondom de </w:t>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaat het erom dat het ministerie voldoende schriftelijk bewijs verzamelt dat een product of dienst die op de factuur staat ook daadwerkelijk geleverd is. In 2025 heeft het ministerie van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0090373F" w:rsidR="0090373F">
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de stijgende lijn in het inkoopbeheer voortgezet. Bij het kerndepartement zijn de tekortkomingen opgelost en bij het agentschap Rijkswaterstaat zijn structurele verbeteringen in het inkoopbeheer zichtbaar. Tegelijkertijd zien we een aantal resterende punten waardoor de onvolkomenheid op aanbestedingen door Rijkswaterstaat blijft staan, zoals de onvolledigheid van het contractenregister en het proces rondom de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>spendanalyse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0090373F" w:rsidR="0090373F">
-[...120 lines deleted...]
-    <w:sectPr w:rsidR="00913911">
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Meer toelichting hierop is te vinden in paragraaf 5.4 van ons verantwoordingsonderzoek 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="00880CDE" w:rsidP="0079122D" w:rsidRDefault="00880CDE" w14:paraId="02D0F1F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="6C8BEA76" w14:textId="5DD300C2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U vraagt ook naar de uitvoeringskracht van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00880CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hier hebben wij in het kader van ons verantwoordingsonderzoek 2025 geen onderzoek naar gedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="4EAE9233" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="0079122D" w:rsidP="0079122D" w:rsidRDefault="0079122D" w14:paraId="5B840D3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00880CDE" w:rsidR="004E5D09" w:rsidP="0079122D" w:rsidRDefault="004E5D09" w14:paraId="73FD1B04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00880CDE" w:rsidR="004E5D09" w:rsidSect="00880CDE">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C4DF6E8" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B64BF01" w14:textId="77777777" w:rsidR="00504CA6" w:rsidRDefault="00504CA6" w:rsidP="0079122D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A05B837" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7012FD42" w14:textId="77777777" w:rsidR="00504CA6" w:rsidRDefault="00504CA6" w:rsidP="0079122D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Roboto">
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Vesper Libre">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vesper Libre Medium">
-    <w:panose1 w:val="00000600000000000000"/>
+    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto Light">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Roboto Bold">
+    <w:altName w:val="Roboto"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="256398F8" w14:textId="77777777" w:rsidR="00B54B52" w:rsidRDefault="00B54B52">
+  <w:p w14:paraId="6BCEB9C4" w14:textId="77777777" w:rsidR="00EB20A3" w:rsidRPr="0079122D" w:rsidRDefault="00EB20A3" w:rsidP="0079122D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442414A8" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00FA0AAB">
-[...1 lines deleted...]
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="0CD89E78" w14:textId="77777777" w:rsidR="00EB20A3" w:rsidRPr="0079122D" w:rsidRDefault="00EB20A3" w:rsidP="0079122D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EF6A283" w14:textId="77777777" w:rsidR="00B54B52" w:rsidRDefault="00B54B52">
+  <w:p w14:paraId="6D705DFB" w14:textId="77777777" w:rsidR="00EB20A3" w:rsidRPr="0079122D" w:rsidRDefault="00EB20A3" w:rsidP="0079122D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ADFEA6" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2FCFE360" w14:textId="77777777" w:rsidR="00504CA6" w:rsidRDefault="00504CA6" w:rsidP="0079122D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E017A15" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5CD4528B" w14:textId="77777777" w:rsidR="00504CA6" w:rsidRDefault="00504CA6" w:rsidP="0079122D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05170FE4" w14:textId="77777777" w:rsidR="00B54B52" w:rsidRDefault="00B54B52">
+  <w:p w14:paraId="796E7E89" w14:textId="77777777" w:rsidR="00EB20A3" w:rsidRPr="0079122D" w:rsidRDefault="00EB20A3" w:rsidP="0079122D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44050C68" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...492 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5A00BFEE" w14:textId="77777777" w:rsidR="00EB20A3" w:rsidRPr="0079122D" w:rsidRDefault="00EB20A3" w:rsidP="0079122D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B4DA672" w14:textId="34FEFEE2" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...1239 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="66A733B2" w14:textId="77777777" w:rsidR="00EB20A3" w:rsidRPr="0079122D" w:rsidRDefault="00EB20A3" w:rsidP="0079122D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...412 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...71 lines deleted...]
-    <w:rsid w:val="00FC1A19"/>
+    <w:rsidRoot w:val="0079122D"/>
+    <w:rsid w:val="004852DF"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00504CA6"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00734924"/>
+    <w:rsid w:val="0079122D"/>
+    <w:rsid w:val="00814159"/>
+    <w:rsid w:val="00880CDE"/>
+    <w:rsid w:val="00B212DA"/>
+    <w:rsid w:val="00B2436D"/>
+    <w:rsid w:val="00EB20A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="689CD03E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1A27F9EE-898F-40EC-BAB4-2A2FF9CAFA46}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3099,77 +1024,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3194,75 +1119,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3297,55 +1222,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3417,981 +1342,949 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="320"/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      </w:numPr>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      </w:numPr>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
     <w:name w:val="Adressering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevens">
     <w:name w:val="Afzendergegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Vesper Libre" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
     <w:name w:val="Afzendergegevens url"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Vesper Libre Medium" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre Medium" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
+    <w:name w:val="Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Bijlage"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subjects">
+    <w:name w:val="Subjects"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...44 lines deleted...]
-      <w:szCs w:val="48"/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Subjectstabel">
+    <w:name w:val="Subjects tabel"/>
+    <w:rsid w:val="0079122D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FiguurTabelTitel">
-[...347 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="0079122D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="0079122D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+    <w:rsid w:val="0079122D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...106 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4406,65 +2299,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4485,89 +2378,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3183</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>346</ap:Words>
+  <ap:Characters>1904</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>26</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>15</ap:Lines>
+  <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3754</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2246</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:28:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="NativeLinkConverted2">
-    <vt:bool>true</vt:bool>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>