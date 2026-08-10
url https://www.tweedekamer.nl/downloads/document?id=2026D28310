--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,3286 +1,1051 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidRDefault="008928A9" w14:paraId="03BA032E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Klimaatfonds 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="4440B37E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="30E494EB" w14:textId="22AF83DA">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="2C212912" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="2906747D" w14:textId="33676655">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Klimaat en Groene Groei heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over de brief van 20 mei 2026 inzake het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rapport Resultaten verantwoordingsonderzoek 2025 bij het Klimaatfonds (Kamerstuk 36945 M, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="77AFA6BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="1B611535" w14:textId="193C1000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zwinkels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="767757A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="5B69E9B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="093737A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="63DE9564" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidRDefault="008928A9" w14:paraId="6D160B65" w14:textId="56274478">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="58ACA7E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="004C3B1A" w:rsidP="008928A9" w:rsidRDefault="004C3B1A" w14:paraId="48071E8F" w14:textId="6B55E533">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="72B20169" w14:textId="7C453887">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...146 lines deleted...]
-          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE36C6" w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00CE36C6" w14:paraId="346CC613" w14:textId="59D420AB">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="31ED17B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kunt u nader toelichten hoe u tot de conclusie komt dat de financiële verantwoording van het Klimaatfonds niet transparant is?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="4BF791AE" w14:textId="260D2DC2"/>
-    <w:p w:rsidR="007966F8" w:rsidP="00913911" w:rsidRDefault="00D96935" w14:paraId="6EACAE18" w14:textId="341E92BD">
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="4110EF07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op de vraag waarom we de financiële verantwoording niet transparant vinden gaan we in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 6.2.2 van ons rapport. We schrijven daar dat, omdat het Klimaatfonds als overhevelingsfonds geen eigen uitgaven heeft, de ontvangende ministers de uitgaven en verplichtingen van het Klimaatfonds verantwoorden in de jaarverslagen van hun ministeries. Er is daardoor geen duidelijk en centraal inzicht in realisaties van alle klimaatfondsmiddelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="69329D71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Klimaatfondsbijlage, die als bijlage in het jaarverslag van het Klimaatfonds is opgenomen, probeert om dit inzicht wel te geven. Deze bijlage is door ons niet gecontroleerd, omdat deze buiten de reikwijdte van de wettelijke controle valt, waardoor we geen zekerheid hebben over de betrouwbaarheid van deze cijfers.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="55CEDFD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze bijlage zijn de financiële realisaties van klimaatfondsmiddelen per maatregel opgenomen. Daarbij merken wij op dat deze bedragen in die bijlage niet (gemakkelijk) aansluiten bij de bedragen in de jaarverslagen van de ontvangende ministeries. Hiervoor zijn verschillende redenen. Ten eerste komt dat doordat maatregelen bij een specifiek ministerie vaak niet volledig worden gefinancierd via het Klimaatfonds: de ontvangend minister kan ook nog vanuit zijn/haar eigen begroting middelen toevoegen aan een maatregel. Ook hanteren de ministers in hun jaarverslagen een ander detailniveau: een relatief kleine maatregel binnen een groot artikel krijgt dan minder aandacht. Als laatste is het lastig te achterhalen of en hoeveel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onderuitputting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er bij een specifieke maatregel bij een ontvangend ministerie is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="7C6D9171" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Door deze werkwijze is moeilijk inzicht te krijgen in wat er gebeurd is met specifieke klimaatfondsmiddelen. Daarom noemen wij deze wijze van verantwoording niet transparant. Dit bemoeilijkt de uitoefening van uw budgetrecht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="4362B471" w14:textId="5424CA7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister schrijft in haar bestuurlijke reactie dat ze vanaf volgend jaar (in aanvulling op de informatie uit de verschillende departementale jaarverslagen) in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Klimaatfondsbijlage van het Jaarverslag Klimaatfonds de realisatie en</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onderuitputting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van klimaatfondsmaatregelen op andere begrotingen duidelijker</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zal tonen, zodat deze informatie op één plek beschikbaar is en de verantwoording</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transparanter wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C3B1A" w:rsidP="008928A9" w:rsidRDefault="004C3B1A" w14:paraId="18FA3DC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C3B1A" w:rsidRDefault="004C3B1A" w14:paraId="2ECDFD51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Op de vraag waarom we de </w:t>
-[...338 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="765E5E1D" w14:textId="5320DD13">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE6EA5" w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00EE6EA5" w14:paraId="3280C4B6" w14:textId="307EC904">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="008928A9" w:rsidP="008928A9" w:rsidRDefault="008928A9" w14:paraId="1D4D8196" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoe kijkt u naar de reactie van de minister van Klimaat en Groene Groei om vanaf volgend jaar de realisatie van het Klimaatfonds duidelijker op te nemen in het jaarverslag?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00546662" w14:paraId="11073BC2" w14:textId="47DC43B6">
-      <w:r>
+    <w:p w:rsidRPr="004C3B1A" w:rsidR="00FE0FA3" w:rsidRDefault="008928A9" w14:paraId="3B7A9A84" w14:textId="083B16D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">We vinden het positief dat de minister van plan is om in de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Rijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">de realisatie en </w:t>
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Klimaatfondsbijlage van het Jaarverslag Klimaatfonds de realisatie en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00504A09">
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>onderuitputting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00504A09">
-[...27 lines deleted...]
-    <w:sectPr w:rsidR="00913911">
+      <w:r w:rsidRPr="004C3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van klimaatfondsmaatregelen op andere begrotingen duidelijker te tonen. In welke mate we de financiële verantwoording daarmee transparanter vinden, kunnen we na ontvangst van het Jaarverslag Klimaatfonds 2026 beoordelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="004C3B1A" w:rsidR="00FE0FA3" w:rsidSect="008928A9">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C53246C" w14:textId="77777777" w:rsidR="00CB796D" w:rsidRDefault="00CB796D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="37D9CAC1" w14:textId="77777777" w:rsidR="00CE30AA" w:rsidRDefault="00CE30AA" w:rsidP="008928A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13CF39F9" w14:textId="77777777" w:rsidR="00CB796D" w:rsidRDefault="00CB796D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="041462F8" w14:textId="77777777" w:rsidR="00CE30AA" w:rsidRDefault="00CE30AA" w:rsidP="008928A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...79 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1737734A" w14:textId="77777777" w:rsidR="00175552" w:rsidRDefault="00175552">
+  <w:p w14:paraId="76E3C629" w14:textId="77777777" w:rsidR="008928A9" w:rsidRPr="008928A9" w:rsidRDefault="008928A9" w:rsidP="008928A9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442414A8" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00FA0AAB">
+  <w:p w14:paraId="011D9F26" w14:textId="77777777" w:rsidR="008928A9" w:rsidRPr="008928A9" w:rsidRDefault="008928A9" w:rsidP="008928A9">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7658A659" w14:textId="77777777" w:rsidR="00175552" w:rsidRDefault="00175552">
+  <w:p w14:paraId="27592F2D" w14:textId="77777777" w:rsidR="008928A9" w:rsidRPr="008928A9" w:rsidRDefault="008928A9" w:rsidP="008928A9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2789ED0D" w14:textId="77777777" w:rsidR="00CB796D" w:rsidRDefault="00CB796D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34DCD66F" w14:textId="77777777" w:rsidR="00CE30AA" w:rsidRDefault="00CE30AA" w:rsidP="008928A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F79CBC0" w14:textId="77777777" w:rsidR="00CB796D" w:rsidRDefault="00CB796D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="097C5B7A" w14:textId="77777777" w:rsidR="00CE30AA" w:rsidRDefault="00CE30AA" w:rsidP="008928A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4EC1EA07" w14:textId="77777777" w:rsidR="00175552" w:rsidRDefault="00175552">
+  <w:p w14:paraId="63EB3F67" w14:textId="77777777" w:rsidR="008928A9" w:rsidRPr="008928A9" w:rsidRDefault="008928A9" w:rsidP="008928A9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44050C68" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...492 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4E94F628" w14:textId="77777777" w:rsidR="008928A9" w:rsidRPr="008928A9" w:rsidRDefault="008928A9" w:rsidP="008928A9">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B4DA672" w14:textId="34FEFEE2" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
+  <w:p w14:paraId="0A694F58" w14:textId="77777777" w:rsidR="008928A9" w:rsidRPr="008928A9" w:rsidRDefault="008928A9" w:rsidP="008928A9">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1236 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...412 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...114 lines deleted...]
-    <w:rsid w:val="00FC1A19"/>
+    <w:rsidRoot w:val="008928A9"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0048225B"/>
+    <w:rsid w:val="004A5B20"/>
+    <w:rsid w:val="004C3B1A"/>
+    <w:rsid w:val="008928A9"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BE0D9D"/>
+    <w:rsid w:val="00CE30AA"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="0A5C02C2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{845925F5-BD52-41DC-B57C-2E86880CAE79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3289,77 +1054,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3384,75 +1149,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3487,55 +1252,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3607,981 +1372,804 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Adressering"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...255 lines deleted...]
-      <w:caps/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Opsomming"/>
+    <w:rsid w:val="008928A9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Paginanummering"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...7 lines deleted...]
-    <w:uiPriority w:val="9"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...144 lines deleted...]
-      <w:szCs w:val="17"/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="008928A9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...110 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="008928A9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4688,68 +2276,60 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>533</ap:Words>
-  <ap:Characters>2934</ap:Characters>
+  <ap:Words>542</ap:Words>
+  <ap:Characters>2984</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>24</ap:Lines>
-  <ap:Paragraphs>6</ap:Paragraphs>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3461</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3519</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-09T08:45:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>