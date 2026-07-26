--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,3305 +1,1246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidRDefault="00610104" w14:paraId="30120634" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Koninkrijksrelaties en het BES-fonds 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidRDefault="00610104" w14:paraId="2366C275" w14:textId="3E84CB2A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="3E093476" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidRDefault="00610104" w14:paraId="22007CA7" w14:textId="022E6DD6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00DC3386" w:rsidP="00F829E8" w:rsidRDefault="001856D0" w14:paraId="7DAFD8DD" w14:textId="62C5729E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260" w:rsidR="00EE0B96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260" w:rsidR="00EE0B96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Algemene Rekenkamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260" w:rsidR="00610104">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de brief van 20 mei 2026 inzake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260" w:rsidR="00610104">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260" w:rsidR="00610104">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resultaten verantwoordingsonderzoek 2025 bij Koninkrijksrelaties en het BES-fonds (Kamerstuk 36945 IV, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260" w:rsidR="00610104">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005A4260" w:rsidR="00610104">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00DC3386" w:rsidRDefault="00DC3386" w14:paraId="7B5EBC6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00DC3386" w:rsidP="00F829E8" w:rsidRDefault="00F829E8" w14:paraId="7C6FBA4C" w14:textId="32287187">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260" w:rsidR="001856D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00DC3386" w:rsidRDefault="00EE0B96" w14:paraId="654AFD01" w14:textId="691406E5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biekman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00DC3386" w:rsidRDefault="001856D0" w14:paraId="08D8F1E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00DC3386" w:rsidRDefault="00F829E8" w14:paraId="05C4B291" w14:textId="6A937065">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260" w:rsidR="001856D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>riffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidRDefault="00EE0B96" w14:paraId="66030604" w14:textId="0AF4924D">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hessing-Puts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidRDefault="00610104" w14:paraId="639D3FF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="3F97CC29" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="005A4260" w:rsidP="00610104" w:rsidRDefault="005A4260" w14:paraId="1D67D5BA" w14:textId="0FF5A3BD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="005A4260" w:rsidP="00610104" w:rsidRDefault="005A4260" w14:paraId="2D5EA8BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="3D802599" w14:textId="237C43DD">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="782F3D37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe uitzonderlijk is het dat er binnen het Koninkrijk geen strategische voorraden aanwezig zijn voor voedsel en drinkwater?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="474C50A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In 2022 hebben wij een focusonderzoek gepubliceerd naar de omvang van strategische voorraden in Europees Nederland. In Europees Nederland wordt voldoende eigen voedsel en (drink)water geproduceerd mocht een noodsituatie zich voordoen. Hierdoor is het in Europees Nederland van minder groot belang om strategische voorraden aan te houden. Caribisch Nederland is afhankelijker van import, daarom is er een grotere noodzaak voor strategische voorraden. Wij hebben geen onderzoek gedaan naar de aanwezigheid van strategische voorraden op de andere landen binnen het Koninkrijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="55BE0ED2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="774B826D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="26D77E45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke van de vier categorieën: voedsel, drinkwater, brandstof of medicijnen, vormt volgens de Algemene Rekenkamer het grootste risico?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="3413DB7C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij constateren in ons onderzoek dat er geen strategische voorraden zijn. Wel zien we dat er in de reguliere voorraad voldoende medicijnen en brandstof aanwezig zijn. Omdat dit geen strategische voorraden zijn, is het desondanks mogelijk dat op het moment van het uitbreken van een crisis bijvoorbeeld de brandstof voorraad toch relatief laag is. Voor (drink)water en voedsel is de reguliere voorraad beperkt. Ook constateren we dat brandstof cruciaal is in de toeleveringsketen van (strategische) voorraden. Wanneer er bijvoorbeeld een tekort aan brandstof ontstaat, zorgt dit ook voor problemen in de elektriciteitslevering. Dat leidt vervolgens tot problemen bij de (drink)waterproductie en het opslaan van voedsel en medicijnen. Wij bevelen het kabinet daarom aan om strategische voorraden aan te leggen, met extra nadruk op (drink)water en voedsel, juist omdat deze beide ook in de reguliere voorraad beperkt aanwezig zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="78D7E349" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="0D374D0D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="1D93A3FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe snel verwacht de Algemene Rekenkamer maatschappelijke problemen wanneer de aanvoer naar de eilanden stilvalt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="440730EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dat kunnen wij op basis van ons onderzoek niet vaststellen. We constateren in ons onderzoek wel dat er bijvoorbeeld op Saba voor 1 dag aan reguliere voorraad (drink)water is en op alle 3 de eilanden een reguliere voorraad aan vers voedsel is voor 1 tot 3 weken. Een verstoring in de aanvoer kan dus al snel leiden tot tekorten en bijvoorbeeld lege schappen in de supermarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="62ECABEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="2C8C3C93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="1AFCA3F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heeft de Algemene Rekenkamer signalen gezien dat private partijen zelf voorbereid zijn op langdurige verstoringen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="692A853B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij hebben in ons onderzoek gesproken met verschillende private partijen. Veel van de voorraden die wij hebben beschreven liggen bij private partijen. Wij hebben zelf echter geen onderzoek gedaan naar de vraag of (alle) private partijen zelf voorbereid zijn op langdurige storingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="1F460E1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="5D9834AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="33295E90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke internationale normen heeft de Algemene Rekenkamer gebruikt voor de normen van 7 of 10 dagen voorraad?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="551D7701" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Er zijn geen eigen normen van de departementen en/of de 3 openbare lichamen voor strategische voorraden. Daarom hebben wij ons gebaseerd op (internationale) normen voor strategische voorraden. Voor de norm van 7 dagen voedsel hebben wij ons gebaseerd op normen van de Wereldgezondheidsorganisatie (WHO), VN-Vluchtelingenorganisatie (UNHCR), Sphere en EU-richtlijnen. Voor de norm van 10 dagen aan (drink)water hebben wij gebruik gemaakt van normen die het Nederlands Instituut Publieke Veiligheid (NIPV) handhaaft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="666B4025" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="3B88C307" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="08AEB97D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt de Algemene Rekenkamer de huidige crisisbestendigheid van Bonaire, Saba en Sint-Eustatius ten opzichte van vergelijkbare eilandgebieden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="320EB100" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van ons onderzoek kunnen wij deze vraag niet beantwoorden. Wij hebben in ons onderzoek niet gekeken naar de bredere crisisbeheersing en deze ook niet vergeleken met andere eilandgebieden. Wij hebben gekeken naar de aanwezigheid en omvang van strategische voorraden en de afspraken die hierover zijn gemaakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="78A91680" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="09D133F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="39C39A85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heeft de Algemene Rekenkamer aanwijzingen dat verantwoordelijkheden momenteel tussen ministeries blijven liggen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="200BA999" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij hebben in ons onderzoek geen aanwijzingen gevonden dat verantwoordelijkheden tussen ministeries blijven liggen. Wel constateren we dat er geen duidelijke afspraken zijn tussen de rijksoverheid, private partijen, vitale sectoren en openbare lichamen over wie waar verantwoordelijk voor is waar het gaat om strategische voorraden. We zien dat in de praktijk onduidelijkheid bestaat over de rolverdeling. Dit terwijl een heldere verantwoordelijkheidsverdeling en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>coordinatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, zeker gezien de ketenafhankelijkheid, van groot belang is voor het borgen van (strategische) voorraden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="7A761EC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="2087D472" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="15EDE193" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waarom lukt het volgens de Algemene Rekenkamer nog steeds niet om een compleet overzicht van bijzondere uitkeringen te verkrijgen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="61F374CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij constateren in dit opvolgonderzoek naar bijzondere uitkeringen aan Caribisch Nederland dat de minister, net als in 2021, geen compleet en kloppend overzicht heeft van de bijzondere uitkeringen. Wij hebben in dit onderzoek enkel gekeken naar de opvolging van aanbevelingen uit het onderzoek van destijds, en hebben dus niet gekeken naar verklaringen achter waarom het de minister niet lukt om een compleet overzicht van bijzondere uitkeringen te verkrijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="53D4E9B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A4260" w:rsidRDefault="005A4260" w14:paraId="2BCA4B90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Geachte </w:t>
-[...151 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00913911" w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="5A76DC92" w14:textId="05EB345E">
-[...128 lines deleted...]
-    <w:p w:rsidRPr="002046B5" w:rsidR="00CB72A5" w:rsidP="00CB72A5" w:rsidRDefault="00CB72A5" w14:paraId="2650D9E6" w14:textId="77777777">
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="2A16D405" w14:textId="781DD6E7">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="48D082AE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002046B5">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...13 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke kwetsbaarheid vraagt volgens de Algemene Rekenkamer op korte termijn de meeste aandacht van het kabinet? Welke aanbeveling uit het rapport heeft volgens de Algemene Rekenkamer de hoogste urgentie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="02323644" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij doen in ons onderzoek naar strategische voorraden twee aanbevelingen die we van even groot belang achten, omdat deze met elkaar samenhangen. Op korte termijn is belangrijk dat het kabinet gezamenlijk bepaalt welk niveau van strategische voorraden in Caribisch Nederland wenselijk is, om dit vervolgens vast te leggen en te bepalen wie waarvoor verantwoordelijk is. Daarnaast bevelen wij het kabinet aan te zorgen voor een voorraad voedsel en (drink)water (met bijbehorende opslagcapaciteit) die voldoet aan die vastgestelde normen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4260">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="5D8C3972" w14:textId="77777777"/>
-[...387 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00610104" w:rsidP="00610104" w:rsidRDefault="00610104" w14:paraId="5B587524" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005A4260" w:rsidR="00DC3386" w:rsidRDefault="00DC3386" w14:paraId="6D4F015F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005A4260" w:rsidR="00DC3386" w:rsidSect="00B915EC">
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C4DF6E8" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="66249060" w14:textId="77777777" w:rsidR="00180BBC" w:rsidRDefault="00180BBC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A05B837" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="20D49053" w14:textId="77777777" w:rsidR="00180BBC" w:rsidRDefault="00180BBC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...85 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ADFEA6" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="662EFE57" w14:textId="77777777" w:rsidR="00180BBC" w:rsidRDefault="00180BBC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E017A15" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D7CBFBA" w14:textId="77777777" w:rsidR="00180BBC" w:rsidRDefault="00180BBC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2173 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...76 lines deleted...]
-    <w:rsid w:val="00FD7A8D"/>
+    <w:rsidRoot w:val="00A77C3E"/>
+    <w:rsid w:val="00180BBC"/>
+    <w:rsid w:val="001856D0"/>
+    <w:rsid w:val="001A1CCB"/>
+    <w:rsid w:val="001A47AF"/>
+    <w:rsid w:val="001A56AB"/>
+    <w:rsid w:val="003D44DD"/>
+    <w:rsid w:val="003D48A6"/>
+    <w:rsid w:val="0048225B"/>
+    <w:rsid w:val="005543A7"/>
+    <w:rsid w:val="005A4260"/>
+    <w:rsid w:val="00600A49"/>
+    <w:rsid w:val="00610104"/>
+    <w:rsid w:val="006376F0"/>
+    <w:rsid w:val="006C5DAC"/>
+    <w:rsid w:val="0077643D"/>
+    <w:rsid w:val="00894624"/>
+    <w:rsid w:val="00A77C3E"/>
+    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00DA2241"/>
+    <w:rsid w:val="00DC3386"/>
+    <w:rsid w:val="00E7153D"/>
+    <w:rsid w:val="00EE0B96"/>
+    <w:rsid w:val="00F829E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="1F5168A3"/>
+  <w15:docId w15:val="{D7A33C4B-D3DC-4785-87DF-C682E6E919E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3308,77 +1249,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3400,78 +1341,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3506,55 +1447,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3626,1149 +1567,516 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B915EC"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-[...117 lines deleted...]
-      <w:vanish/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...469 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00B915EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00B915EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00B915EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00B915EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-[...108 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>980</ap:Words>
-  <ap:Characters>5393</ap:Characters>
+  <ap:Words>999</ap:Words>
+  <ap:Characters>5499</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
+  <ap:Lines>45</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Beantwoording vragen Tweede kamer over de Resultaten verantwoordingsonderzoek 2022 bij het Ministerie van X</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6361</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6486</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:15:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
+  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>97cb6cdf-7ae1-440c-962a-94155c755361</vt:lpwstr>
+  </property>
+</Properties>
+</file>