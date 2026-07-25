--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -1,4300 +1,2258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
-[...81 lines deleted...]
-      <w:r w:rsidRPr="00461D43" w:rsidR="00461D43">
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="7116C214" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 XIV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur en het Diergezondheidsfonds 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="000E08F3" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="703153DC" w14:textId="470321CA">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. 5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="000E08F3" w:rsidRDefault="00BB3251" w14:paraId="1292ACB5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="19FC6EFC" w14:textId="18670B97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5" w:rsidR="005A40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002D1EB5" w:rsidR="00BB3251">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de brief van 20 mei 2026 inzake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur en het Diergezondheidsfonds (Kamerstuk 36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5" w:rsidR="00BB3251">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>945 XIV, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1EB5" w:rsidR="00BB3251">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="00229231" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="494F2516" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="7C4E9B2D" w14:textId="116A56E9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Steen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="6EA401EF" w14:textId="3794F2E6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="000E08F3" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="24EB1FF1" w14:textId="29F702FA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="000E08F3" w:rsidRDefault="000E08F3" w14:paraId="6B352C9A" w14:textId="31BFFB85">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jansma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="2D20E254" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00913911" w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="5A76DC92" w14:textId="36B45667">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="065B81B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="002D1EB5" w:rsidP="00BB3251" w:rsidRDefault="002D1EB5" w14:paraId="2FB4DDCB" w14:textId="6E2AF3B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...39 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="7F8B1CC4" w14:textId="60F7F481">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="16DB979F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In hoeverre zijn eerder door de Algemene Rekenkamer (ARK) geconstateerde tekortkomingen bij het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) inmiddels aantoonbaar opgelost?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="1F93F574" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De tekortkomingen in het inkoopbeheer van het ministerie van  LVVN (destijds LNV) zijn aantoonbaar opgelost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="3EA9C3A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een verbeterpunt is het decentrale autorisatiebeheer. Wij constateren dat weliswaar vooruitgang is geboekt, maar dat nog niet alle specifieke verbeterpunten volledig zijn opgelost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="23CB82A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor wat betreft beleid, constateert ons onderzoek van 2025 dat structurele </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>langetermijndoelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor natuur en stikstof steeds verder uit het zicht raken. Ook de problematiek van de PAS-melders die buiten hun schuld in een illegale situatie zijn beland, is nog niet opgelost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="64BF33CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="163369CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zijn onderdelen van het ministerie van LVVN opgenomen op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...87 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A83853" w:rsidR="00A83853">
-        <w:t>langetermijndoelen</w:t>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hoogrisicolijst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A83853" w:rsidR="00A83853">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">Zijn onderdelen van het ministerie van LVVN opgenomen op de </w:t>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>? Zo ja, welke?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="13BBBB43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja. Nederland ligt niet op koers om het wettelijke stikstofdoel voor 2030 te halen. Dit behoort tot het beleidsterrein van de minister van LVVN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="7002B34F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="32A5D596" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe verhouden de bevindingen uit het verantwoordingsonderzoek 2025 zich tot de uitkomsten van eerdere verantwoordingsonderzoeken bij het ministerie van LVVN?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="50B46861" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voor het antwoord op de door de Algemene Rekenkamer geconstateerde onvolkomenheden en het onderzoek van de financiële verantwoording verwijs ik u naar het rapport Resultaten verantwoordingsonderzoek 2025 ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur en Diergezondheidsfonds van 20 mei 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="2EA90755" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="258B053F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kunt u toelichten welke concrete gevolgen het heeft dat de regels voor het gebruik van gewasbeschermingsmiddelen “niet op orde” zijn, voor waterkwaliteit, biodiversiteit en volksgezondheid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="17B9AFE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het onderzoek van de Algemene Rekenkamer betreft de handhaafbaarheid van regels voor het gebruik van gewasbeschermingsmiddelen. De concrete gevolgen van een slechte handhaafbaarheid zijn niet onderzocht. Onderzoek van NIVEL, RIVM, e.a. laat zien dat gewasbeschermingsmiddelen in de landbouw een risico kunnen zijn voor de gezondheid van gebruikers en de gezondheid van omwonenden. Ook kunnen gewasbeschermingsmiddelen van invloed zijn op de waterkwaliteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="3DBC2DB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="7731FBE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heeft u zicht op de mate waarin stoppende bedrijven daadwerkelijk bijdragen aan structurele natuurverbetering rond Natura 2000-gebieden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="467D0ACC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dit hebben we niet onderzocht. We attenderen de Tweede Kamer erop dat we 23 juni het onderzoek ‘Focus op stikstof van veehouderijen’ publiceren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="07FDF0C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="3409F92D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kunt u toelichten waarom eind 2025 slechts 1,03 procent en dus 14 van de 1.364 Programma Aanpak Stikstof (PAS)-melders die aan de criteria voor een oplossing voldoen daadwerkelijk een onherroepelijke vergunning hebben gekregen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="571B96C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij hebben de voortgang van de behandeling van PAS-melders gevolgd, maar niet onderzocht wat de oorzaak was van het feit dat slechts 1,03% van de PAS-melders een definitieve vergunning kreeg. Het is aan de minister van LVVN om deze vraag te beantwoorden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="53EF73C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="243914E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoeveel bouw- en infrastructuurprojecten zijn concreet vertraagd of stilgelegd als gevolg van het stikstofslot en wat is de geschatte economische schade hiervan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="5B49B21D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dit hebben we niet onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="636BA542" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="33AFBB2E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe onderbouwt u de maatschappelijke schade van 12 tot 15 miljard euro per jaar door de stikstofproblematiek?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="35265BEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiervoor verwijs ik u naar het rapport ‘Stikstofuitstoot en stikstofbeperkingen. Wat is de schade?’ van de Stichting Economisch Onderzoek (SEO), 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="2268ADF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="24E63BD7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kunt u toelichten voor welke specifieke nieuwe taken de resterende groei van circa 175 fulltime-equivalent (fte) bij de Nederlandse Voedsel- en Warenautoriteit (NVWA), bovenop de 300 fte die voortkomen uit de aansluiting van de Kwaliteitskeuring Dierlijke Sector (KDS), in 2025 is aangewend?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="1E28269A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voor de vraag welke specifieke taken dit betreft, verwijzen wij u naar de minister van LVVN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="7642137A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="5FF2196B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kunt u toelichten welke specifieke factoren de grootste rol hebben gespeeld in de factor 2,2 stijging van de uitgaven van het ministerie van LVVN tussen de Miljoenennota 2023 en de uiteindelijke realisatie over 2025?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="118A6D68" w14:textId="156EB35E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De stijging van de uitgaven van het ministerie van LVVN tussen de Miljoenennota 2023 en de uiteindelijke realisatie over 2025 komt met name door de toename van de uitgaven in 2024. Het heeft betrekking op de subsidieregelingen voor de duurzame veehouderij, zoals de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00ED7086">
-[...4 lines deleted...]
-        <w:t>Rijksbrede</w:t>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00ED7086">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00ED7086">
-[...4 lines deleted...]
-        <w:t>hoogrisicolijst</w:t>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00ED7086">
-[...457 lines deleted...]
-        <w:t xml:space="preserve"> door de toename van de uitgaven in 2024. Het heeft betrekking op de subsidieregelingen voor de duurzame veehouderij, zoals de </w:t>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-plus, omdat het aantal inschrijvingen hoger was dan gedacht. Daarnaast komt het door de specifieke uitkeringen, zoals voor Programma natuur en koploperprojecten die door provincies zijn ingediend voor de Regeling provinciale maatregelen landelijk gebied, zie tabel. Voor de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00115BD8">
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Lbv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00115BD8">
-        <w:t xml:space="preserve"> en de </w:t>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00115BD8">
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Lbv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00115BD8">
-[...46 lines deleted...]
-    <w:p w:rsidR="006A6CDA" w:rsidP="00C26D93" w:rsidRDefault="006A6CDA" w14:paraId="43C01CCB" w14:textId="77777777"/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-plus geldt overigens dat het om aanvragen gaat, aanvragen kunnen nog ingetrokken worden dus het aantal deelnemers zal uiteindelijk lager zijn.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="845"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00065C1D" w:rsidTr="00057781" w14:paraId="304C7EB6" w14:textId="77777777">
+      <w:tr w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidTr="00AD5815" w14:paraId="70B82287" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00065C1D" w:rsidP="00065C1D" w:rsidRDefault="00065C1D" w14:paraId="4C6A97C0" w14:textId="2688F97E">
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="0693D752" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>De grootste wijzigingen in de geraamde uitgaven van het ministerie van LVVN in de afgelopen 3 jaar (bedragen in miljoenen €)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006617B8" w:rsidTr="006617B8" w14:paraId="337BF5A7" w14:textId="77777777">
+      <w:tr w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidTr="00AD5815" w14:paraId="3D3D25A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="09224354" w14:textId="6E7A3D2E">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="631188A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="027DA172" w14:textId="0DE999E8">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="32B4795D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Mutatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="28A7412C" w14:textId="48B2647F">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="50A0A094" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006617B8" w:rsidTr="006617B8" w14:paraId="5FDCD03A" w14:textId="77777777">
+      <w:tr w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidTr="00AD5815" w14:paraId="56BE0197" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="358BC8C8" w14:textId="53D3E48B">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="6DDA7A57" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Voorjaarsnota 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="4EA27493" w14:textId="7F8D569A">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="7194536A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Overboeking van de Aanvullende Post naar LNV t.b.v. transitiefonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="495F1606" w14:textId="162C61F1">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="6250F46E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>708</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006617B8" w:rsidTr="006617B8" w14:paraId="39CBE272" w14:textId="77777777">
+      <w:tr w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidTr="00AD5815" w14:paraId="6A66386F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="352D1810" w14:textId="646E94D4">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="524FF1B2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Voorjaarsnota 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="1E00F33C" w14:textId="42A964CE">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="5FF80C75" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Aanvullend budget </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Lbv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>-plus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="257FFAF9" w14:textId="5216973D">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="4A02D9B1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>450</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006617B8" w:rsidTr="006617B8" w14:paraId="431D9E84" w14:textId="77777777">
+      <w:tr w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidTr="00AD5815" w14:paraId="574F1132" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="5DBB0DE6" w14:textId="6513CDCD">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="6E8FF20F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Voorjaarsnota 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="6C110C44" w14:textId="33A4420E">
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="23460D55" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Koplopersprojecten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>PPLG’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="65107321" w14:textId="726E8C1F">
-            <w:r>
+          <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00AD5815" w:rsidRDefault="00BB3251" w14:paraId="517A2E4D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1EB5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006617B8" w:rsidP="00C26D93" w:rsidRDefault="006617B8" w14:paraId="2A7BF430" w14:textId="77777777"/>
-[...32 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="0F53811C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="118CCFC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="620B3558" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Waarom bestaan er volgens u nog steeds geen duidelijke Rijksregels voor spuitvrije zones rond kwetsbare gebieden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF6A53" w:rsidP="00C26D93" w:rsidRDefault="00CF6A53" w14:paraId="6B3FD0C6" w14:textId="77777777"/>
-    <w:p w:rsidR="00712B8B" w:rsidP="00351224" w:rsidRDefault="00351224" w14:paraId="03918553" w14:textId="1D865989">
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="1DFB8C54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Er zijn momenteel geen Rijksregels voor het gebruik van gewasbeschermingsmiddelen die concreet maken wat kwetsbare gebieden zijn en welke afstand tot deze gebieden moet worden aangehouden. Voor de vraag waarom deze regels er nog niet zijn verwijzen wij u naar de minister van LVVN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="6C59CD4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="4C26457C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kunt u toelichten waarom de helft van de 14 door de ARK onderzochte belangrijke regels voor het gebruik van gewasbeschermingsmiddelen door inspecteurs als niet of moeilijk handhaafbaar wordt ervaren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="29045572" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn twee oorzaken waarom de regels niet of moeilijk handhaafbaar zijn. Ten eerste is er sprake is van ‘open normen’. Bij een open norm is het niet duidelijk hoe en wanneer er wordt voldaan aan een norm. Een voorbeeld is dat de spuit moet worden gevuld op ‘voldoende’ afstand van de sloot. Ten tweede kan dat een inspecteur niet kan waarnemen of er wordt voldaan aan de norm. Dit geldt voor diverse spuittechnieken. Zo kan bijvoorbeeld een inspecteur niet of moeilijk waarnemen of de teler tijdens het spuiten gebruik maakt van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kantdop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dat is een spuitdop op een landbouwspuit die er voor zorgt dat de spuitvloeistof strak langs de rand van het gewas of perceel naar beneden wordt gericht, zodat er niets naast het land of in omliggende sloten waait.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1EB5" w:rsidRDefault="002D1EB5" w14:paraId="732DB7EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Er zijn momenteel geen Rijksregels voor het gebruik van gewasbeschermingsmiddelen die concreet maken wat kwetsbare gebieden zijn en welke afstand tot deze gebieden moet worden aangehouden. Voor de vraag waarom deze regels er nog niet zijn verwijzen wij u naar de minister van LVVN.</w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve">de teler tijdens het spuiten gebruik maakt van een </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="34D24ABD" w14:textId="0BCA83C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="028A11A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u de risico's van normen zoals “voldoende afstand tot water” voor effectieve handhaving?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="29FBCEC9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze regel kan niet of moeilijk gehandhaafd worden omdat dit een open norm is. Dit brengt vooral risico’s met zich mee voor de waterkwaliteit. Wij hebben niet onderzocht hoe groot de kans is dat dit risico optreedt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="68B51704" w14:textId="684CD920">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="0640E6CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe verschilt de naleving van de gewasbeschermingsregels per sector en wat is de verklaring daarvoor?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="53EA2702" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het onderzoek van de Algemene Rekenkamer beperkt zich tot het gebruik van gewasbeschermingsmiddelen bij open teelten. Wij kunnen de resultaten niet vergelijken met bijvoorbeeld de risico’s in de glastuinbouw. Informatie van de NVWA laat zien dat er binnen de open teelten verschillen zijn in de naleving van de regels. Ons onderzoek had geen betrekking op (het verklaren van) deze verschillen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="3C901798" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="7EE5F323" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kunt u toelichten op basis van welke gegevens is geconcludeerd dat het aandeel natuur onder de kritische depositiewaarde (KDW) in 2035 naar schatting op ongeveer 40 tot 45 procent blijft steken, zelfs als de emissiereductiedoelen voor de landbouw, industrie en mobiliteit volledig worden behaald?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="5AF44EBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231486716" w:id="0"/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We hebben een analyse uitgevoerd naar de stikstofaanpak van het kabinet-Schoof. De schatting van het aandeel natuur onder de kritische depositiewaarde is gebaseerd op de analyse van het kennisconsortium bestaande uit het PBL, RIVM, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008822A4">
-        <w:t>kantdop</w:t>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deltares</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008822A4">
-[...201 lines deleted...]
-      <w:r w:rsidR="00C62A1E">
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en de WUR. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00C62A1E" w:rsidR="005A6222">
-[...48 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PBL (2025), Reflectie op MCEN-maatregelenpakket spoor 2, publicatienummer 5923. Voor meer informatie verwijzen wij u naar ons rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="0D636CED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="3A56893A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In welke mate is zonering meegenomen in de beoordeling van de stikstofaanpak?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00454F3F" w:rsidR="00884AC1" w:rsidP="00C26D93" w:rsidRDefault="00884AC1" w14:paraId="7755BA02" w14:textId="77777777"/>
-[...56 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="0E335CB2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de beantwoording van deze vraag verwijzen we graag naar de analyse van het kennisconsortium: PBL (2025), Reflectie op MCEN-maatregelenpakket spoor 2, publicatienummer 5923.. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="08DBF05A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="78A0700D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoe wordt de effectiviteit van de verplichte spuitlicentie (bewijs van vakbekwaamheid) gemeten en in hoeverre draagt deze aantoonbaar bij aan betere naleving van de regels?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00884AC1" w:rsidP="00913911" w:rsidRDefault="00884AC1" w14:paraId="34BBB8D9" w14:textId="77777777"/>
-[...45 lines deleted...]
-    <w:sectPr w:rsidR="00F10639">
+    <w:p w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidP="00BB3251" w:rsidRDefault="00BB3251" w14:paraId="61E43C64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het is aannemelijk dat de risico’s van gewasbeschermingsmiddelen kunnen worden beperkt door goede regelgeving voor hun gebruik en door het naleven van die regels. In dit onderzoek hebben wij niet gekeken naar de doeltreffendheid van het bewijs van vakbekwaamheid, voor de vraag over de effectiviteit ervan verwijzen wij u naar de minister van LVVN.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="002D1EB5" w:rsidR="00BB3251" w:rsidSect="000E08F3">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C1398F1" w14:textId="77777777" w:rsidR="007D489B" w:rsidRDefault="007D489B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="62F3D01B" w14:textId="77777777" w:rsidR="00E463AE" w:rsidRDefault="00E463AE" w:rsidP="000E08F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39D6B043" w14:textId="77777777" w:rsidR="007D489B" w:rsidRDefault="007D489B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54847021" w14:textId="77777777" w:rsidR="00E463AE" w:rsidRDefault="00E463AE" w:rsidP="000E08F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto">
-[...68 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07BD8423" w14:textId="77777777" w:rsidR="00D65F53" w:rsidRDefault="00D65F53">
+  <w:p w14:paraId="04172F5B" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442414A8" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00FA0AAB">
+  <w:p w14:paraId="40270C69" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13C3031D" w14:textId="77777777" w:rsidR="00D65F53" w:rsidRDefault="00D65F53">
+  <w:p w14:paraId="02B80AF2" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30133588" w14:textId="77777777" w:rsidR="007D489B" w:rsidRDefault="007D489B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4836F6C5" w14:textId="77777777" w:rsidR="00E463AE" w:rsidRDefault="00E463AE" w:rsidP="000E08F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A09D21F" w14:textId="77777777" w:rsidR="007D489B" w:rsidRDefault="007D489B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1393F9A3" w14:textId="77777777" w:rsidR="00E463AE" w:rsidRDefault="00E463AE" w:rsidP="000E08F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EA513C1" w14:textId="77777777" w:rsidR="00D65F53" w:rsidRDefault="00D65F53">
+  <w:p w14:paraId="2CFDD6AD" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44050C68" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...492 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1BF23C60" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B4DA672" w14:textId="34FEFEE2" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
+  <w:p w14:paraId="56DB7D60" w14:textId="77777777" w:rsidR="000E08F3" w:rsidRPr="000E08F3" w:rsidRDefault="000E08F3" w:rsidP="000E08F3">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1255 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...412 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...194 lines deleted...]
-    <w:rsid w:val="00FC1A19"/>
+    <w:rsidRoot w:val="000E08F3"/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rsid w:val="0028330E"/>
+    <w:rsid w:val="002D1EB5"/>
+    <w:rsid w:val="004657A8"/>
+    <w:rsid w:val="0048225B"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="005A40BA"/>
+    <w:rsid w:val="006204D8"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00A3548A"/>
+    <w:rsid w:val="00BB3251"/>
+    <w:rsid w:val="00D05459"/>
+    <w:rsid w:val="00D72536"/>
+    <w:rsid w:val="00E463AE"/>
+    <w:rsid w:val="00EB7517"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00ED3DBD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="79938F22"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EB8B2501-A196-4FAF-8656-52E9F5FF51EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4303,77 +2261,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4398,75 +2356,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4501,55 +2459,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4621,1058 +2579,833 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...229 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Paginanummering"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000E08F3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...140 lines deleted...]
-      <w:szCs w:val="17"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="000E08F3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="000E08F3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-[...143 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="006617B8"/>
+    <w:rsid w:val="00BB3251"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5778,69 +3511,64 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7926</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1468</ap:Words>
+  <ap:Characters>8078</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>66</ap:Lines>
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Lines>67</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9349</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9527</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-09T08:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>