--- v0 (2026-06-09)
+++ v1 (2026-08-12)
@@ -1,3259 +1,949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
-[...27 lines deleted...]
-      <w:r w:rsidR="005539E0">
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="67455A10" w14:textId="16BC0F3C">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945 VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Onderwijs, Cultuur en   Wetenschap 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="74B357A7" w14:textId="3F1C57D7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="1F36979C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="0C62EB8E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="49F35CAF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="183784F6" w14:textId="5FAEBD38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
         <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over de brief van 20 mei 2026 over het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Onderwijs, Cultuur en Wetenschap (Kamerstuk 36 945 VIII, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="24F48D9D" w14:textId="0F9D9AEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="54E97502" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="1B3AB7AE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="36A53B8B" w14:textId="154552EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Koorevaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="7BEA1936" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="5ED62507" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="5857537C" w14:textId="2FD40968">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Van Thiel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="004318A1" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="3F23F13E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Verantwoordingsonderzoek Ministerie van </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="004318A1" w:rsidRDefault="004318A1" w14:paraId="286EF9C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="004318A1" w:rsidP="00A16E81" w:rsidRDefault="004318A1" w14:paraId="7535137F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="7A17F02C" w14:textId="48014EB3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
-[...3 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:br/>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="0365CFC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Hoofdstuk VIII</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Is te voorspellen of de investeringen via het Masterplan basisvaardigheden op den duur wel tot concrete resultaten zullen leiden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="73DFFE0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="7321F184" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iedere beleidsinterventie is, impliciet of expliciet, gebaseerd op een beleidstheorie met een aanname over hoe de interventie zou moeten leiden tot het gewenste effect. Een goed onderbouwde beleidstheorie vergroot de kans op succes. Zo’n beleidstheorie past ook goed in de verplichting van de staatssecretaris zoals omschreven in artikel 3.1 CW om beleidskeuzes transparanter en beter onderbouwd te maken. We hebben in het verantwoordingsonderzoek uitsluitend onderzoek gedaan naar de resultaten van het Masterplan basisvaardigheden en niet naar de aannemelijkheid van de beleidstheorie. We kunnen uw vraag daarom niet beantwoorden. U kunt wel de minister vragen naar de onderbouwing van het Masterplan Basisvaardigheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="783B492A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="1572C5F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>, Rapport bij het</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="6F21A2B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Jaarverslag 202</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>5</w:t>
-[...78 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Hoe verklaart u dat nog steeds een navolgbaar overzicht ontbreekt van de totale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="786C4EB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Verantwoordingsonderzoek m</w:t>
-[...3 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>inisterie van</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>middelen en uitgaven binnen het Masterplan basisvaardigheden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="6E140B8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="120C4166" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Masterplan bestaat uit 5 pijlers die ieder weer bestaan uit verschillende soorten maatregelen die ook onder andere beleidsprioriteiten uit de begroting en het jaarverslag vallen. De middelen worden daarom verantwoord op verschillende artikelen, onder verschillende financiële instrumenten en soms ook als onderdeel van een groter budget. In haar overzichten geeft de staatssecretaris niet aan hoeveel geld van deze maatregelen naar welke pijler in het Masterplan gaat. Hierdoor is op basis van het jaarverslag van het ministerie van OCW geen financieel totaaloverzicht te maken. U kunt de staatssecretaris vragen een dergelijk totaaloverzicht te presenteren, bijvoorbeeld in de beleidsagenda en het beleidsverslag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="7B358E70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="50A65B38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="190648FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>VIII</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">In hoeverre komen bij uw verantwoordingsonderzoek ook zulke kostbare vastgoedprojecten in beeld als dat van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>)</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Helmondse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>, Rapport bij het Jaarverslag 202</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> mbo-school Ter Aa?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="212ADCFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>5</w:t>
-[...306 lines deleted...]
-        <w:t xml:space="preserve">In hoeverre komen bij uw verantwoordingsonderzoek ook zulke kostbare vastgoedprojecten in beeld als dat van de </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="046CAFE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bevoegdheid van de Algemene Rekenkamer is primair gericht op de controle van inkomsten en uitgaven van de rijksbegroting en onderzoek naar de doelmatigheid en doeltreffendheid van het beleid van de minister. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="58A4EA29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een beoordeling van de uitgaven door onderwijsbesturen – bijvoorbeeld in het mbo – maakt in principe geen onderdeel uit van ons verantwoordingsonderzoek. Daarvoor zijn controles ingericht, met name een externe accountantscontrole van de jaarrekening van schoolbesturen. Verder heeft de minister voorwaarden gesteld aan de verantwoording over de uitgaven door schoolbesturen. De minister houdt toezicht op naleving van deze voorwaarden via onder andere de Inspectie van het Onderwijs. Als onze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF0A8E">
-[...3 lines deleted...]
-        <w:t>Helmondse</w:t>
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>risico-analyse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF0A8E">
-[...69 lines deleted...]
-    <w:sectPr w:rsidR="00913911">
+      <w:r w:rsidRPr="004318A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daar aanleiding toe geeft onderzoeken we wel of de minister goed toezicht houdt.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="00A16E81" w:rsidP="00A16E81" w:rsidRDefault="00A16E81" w14:paraId="49B81E68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004318A1" w:rsidR="004E5D09" w:rsidP="00A16E81" w:rsidRDefault="004E5D09" w14:paraId="37734AC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004318A1" w:rsidR="004E5D09" w:rsidSect="00A16E81">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C4DF6E8" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1700B62E" w14:textId="77777777" w:rsidR="009B18C8" w:rsidRDefault="009B18C8" w:rsidP="00A16E81">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A05B837" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3BAECA17" w14:textId="77777777" w:rsidR="009B18C8" w:rsidRDefault="009B18C8" w:rsidP="00A16E81">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Roboto">
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Vesper Libre">
+    <w:altName w:val="Mangal"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Vesper Libre Medium">
+    <w:altName w:val="Mangal"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto Bold">
+    <w:altName w:val="Roboto"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto">
-[...68 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="144CE8CE" w14:textId="77777777" w:rsidR="00C25DBD" w:rsidRDefault="00C25DBD">
+  <w:p w14:paraId="5F8C1C36" w14:textId="77777777" w:rsidR="0061595B" w:rsidRPr="00A16E81" w:rsidRDefault="0061595B" w:rsidP="00A16E81">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442414A8" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00FA0AAB">
-[...1 lines deleted...]
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="68085958" w14:textId="77777777" w:rsidR="0061595B" w:rsidRPr="00A16E81" w:rsidRDefault="0061595B" w:rsidP="00A16E81">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4550B20C" w14:textId="77777777" w:rsidR="00C25DBD" w:rsidRDefault="00C25DBD">
+  <w:p w14:paraId="59620336" w14:textId="77777777" w:rsidR="0061595B" w:rsidRPr="00A16E81" w:rsidRDefault="0061595B" w:rsidP="00A16E81">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ADFEA6" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61E2C0C1" w14:textId="77777777" w:rsidR="009B18C8" w:rsidRDefault="009B18C8" w:rsidP="00A16E81">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E017A15" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="31DFF6BC" w14:textId="77777777" w:rsidR="009B18C8" w:rsidRDefault="009B18C8" w:rsidP="00A16E81">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="355D1157" w14:textId="77777777" w:rsidR="00C25DBD" w:rsidRDefault="00C25DBD">
+  <w:p w14:paraId="33DE6C80" w14:textId="77777777" w:rsidR="0061595B" w:rsidRPr="00A16E81" w:rsidRDefault="0061595B" w:rsidP="00A16E81">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44050C68" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...496 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3A76AD57" w14:textId="77777777" w:rsidR="0061595B" w:rsidRPr="00A16E81" w:rsidRDefault="0061595B" w:rsidP="00A16E81">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B4DA672" w14:textId="34FEFEE2" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...1244 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="14F7064C" w14:textId="77777777" w:rsidR="0061595B" w:rsidRPr="00A16E81" w:rsidRDefault="0061595B" w:rsidP="00A16E81">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...412 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...111 lines deleted...]
-    <w:rsid w:val="00FE1CFB"/>
+    <w:rsidRoot w:val="00A16E81"/>
+    <w:rsid w:val="001D13B2"/>
+    <w:rsid w:val="001D7141"/>
+    <w:rsid w:val="004318A1"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0061595B"/>
+    <w:rsid w:val="008E4F1F"/>
+    <w:rsid w:val="009B18C8"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rsid w:val="00AB64BF"/>
+    <w:rsid w:val="00B2436D"/>
+    <w:rsid w:val="00CE4FDB"/>
+    <w:rsid w:val="00FA2FCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="21715A38"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BEE3198C-4097-470A-87F5-A5322CF8BD59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3262,77 +952,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3357,75 +1047,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3460,55 +1150,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3580,1059 +1270,949 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="320"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      </w:numPr>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      </w:numPr>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
     <w:name w:val="Adressering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevens">
     <w:name w:val="Afzendergegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Vesper Libre" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
     <w:name w:val="Afzendergegevens url"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Vesper Libre Medium" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre Medium" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
+    <w:name w:val="Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Bijlage"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subjects">
+    <w:name w:val="Subjects"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...44 lines deleted...]
-      <w:szCs w:val="48"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Subjectstabel">
+    <w:name w:val="Subjects tabel"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FiguurTabelTitel">
-[...347 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00A16E81"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00A16E81"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+    <w:rsid w:val="00A16E81"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...106 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...91 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4647,65 +2227,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4726,81 +2306,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>501</ap:Words>
-  <ap:Characters>2757</ap:Characters>
+  <ap:Words>520</ap:Words>
+  <ap:Characters>2863</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>22</ap:Lines>
+  <ap:Lines>23</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3252</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3377</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:25:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>