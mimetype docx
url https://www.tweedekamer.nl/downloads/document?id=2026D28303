--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,5076 +1,3095 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="01F2A8B5">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="2048ACD7" w14:textId="6AEE972F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Financieel Jaarverslag van het Rijk 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="1F1B82C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="7D7501DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="0CD5082D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="63A7631D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="2792354A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="2F1324FC" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Rijksuitgaven heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over de brief van 20 mei 2026 over het rapport Staat van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>rijksverantwoording</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025 (Kamerstuk 36 945, nr. 3).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="0C7EADDE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="72E0DAB6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="373379BE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="4CD25127" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sneller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="3B802AEC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="3EFB6CD6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="4E8B240F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Van der Steur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="4AF336E1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="6F8D3100" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="169DAFFC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="3A750813" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="009C556B" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="74BD00A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C556B" w:rsidP="009C556B" w:rsidRDefault="009C556B" w14:paraId="49760107" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C556B" w:rsidP="009C556B" w:rsidRDefault="009C556B" w14:paraId="0DD4B411" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C556B" w:rsidRDefault="009C556B" w14:paraId="636AD549" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Geachte </w:t>
-[...125 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00913911" w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="5A76DC92" w14:textId="6C99C185">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009C556B" w:rsidR="009C556B" w:rsidP="009C556B" w:rsidRDefault="009C556B" w14:paraId="180AC40B" w14:textId="340CA035">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden Algemene Rekenkamer bij vragen van de Tweede Kamer </w:t>
-[...69 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C556B" w:rsidP="00DA68D7" w:rsidRDefault="009C556B" w14:paraId="59357C89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="32E67E89" w14:textId="14854F07">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028788B" w:rsidP="007B1E93" w:rsidRDefault="004E3E90" w14:paraId="3E290FB1" w14:textId="1690D153">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="4F912AE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Op welke gegevens baseert de Rekenkamer de conclusie dat veel doelen niet zijn gehaald?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D4C73" w:rsidP="00B7353F" w:rsidRDefault="002C0D1A" w14:paraId="065C4FB4" w14:textId="2B7FB5E0">
-      <w:r>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="0F27D7A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>De conclusie dat veel doelen niet zijn gehaald baseren we op de volgende informatie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C0D1A" w:rsidP="00B7353F" w:rsidRDefault="00E421BB" w14:paraId="7472DDC9" w14:textId="368A4EA7">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="0689058D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">aantal </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de conclusies uit onze onderzoeken naar de resultaten van beleid (pagina 13 en 14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staat van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002C0D1A" w:rsidR="002C0D1A">
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rijksverantwoording</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Zo zijn de doelen voor het aantal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>flexwoningen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002C0D1A" w:rsidR="002C0D1A">
-[...15 lines deleted...]
-    <w:p w:rsidR="009E0255" w:rsidP="00B7353F" w:rsidRDefault="0020288F" w14:paraId="3F85D2C2" w14:textId="5713BA05">
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en voor het hebben van strategische voorraden op Caribisch Nederland niet gehaald;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="51A6AA91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bevindingen uit onze recente onderzoeken buiten het verantwoordingsonderzoek. Zo constateren we in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Focus op industriële lozingen </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veel normoverschrijdingen bij oppervlaktewater en in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Onbenut potentieel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA399A" w:rsidR="00AA399A">
-[...6 lines deleted...]
-    <w:p w:rsidR="002C0D1A" w:rsidP="00B7353F" w:rsidRDefault="00E421BB" w14:paraId="2EA61E96" w14:textId="1ED99EB1">
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dat de resultaten van de inburgeringswet onvoldoende zijn, veel potentieel van statushouders blijft onbenut;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="01EA6D4C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...50 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de informatie van de ministers uit de jaarverslagen over behaalde resultaten (pagina 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staat van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rijksverantwoording</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Zo rapporteert de minister van KGG dat het doel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>‘afname van 55% CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4400" w:rsidR="00763D98">
-        <w:rPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00763D98" w:rsidR="00763D98">
-        <w:rPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2030 vergeleken met 1990’ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00763D98" w:rsidR="00763D98">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00036EFF" w:rsidR="00036EFF" w:rsidP="00B7353F" w:rsidRDefault="00F66CFF" w14:paraId="77E3A72C" w14:textId="7EE6ADC7">
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>met het huidige beleid onhaalbaar is: de concrete verwachting voor 2030 is 46,8-54,5%;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="196FB050" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...134 lines deleted...]
-        <w:r w:rsidRPr="00076FFF">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informatie uit ons dashboard Blik op Nederland (pagina 16 en 17 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staat van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rijksverantwoording</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>). Zo groeide het woningtekort van 331.000 in 2020 naar ruim 396.000 in 2025. Het jaarlijkse aantal vroegtijdige schoolverlaters ligt al jaren ruimschoots boven het beoogde maximum van 18.000 dat de minister volgend schooljaar (2026-2027) wil bereiken. In 2024 bedroeg het bijna het dubbele, met 34.000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="6CCBAD47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="5CC360D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vraag of doelen al dan niet zijn gehaald, komt ook aan de orde in de vele evaluaties: de basis voor een lerende overheid. Voor het jaar 2026 hebben de ministers opgeteld 425 evaluatierapporten in de planning staan, zo vermeldt ons onderzoeksrapport </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="009C556B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>Evaluaties evalueren – naar betere inzichten en effectiever gebruik van periodieke rapportages</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00076FFF">
-        <w:rPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00076FFF">
-[...80 lines deleted...]
-    <w:p w:rsidRPr="00913911" w:rsidR="00913911" w:rsidP="008C540D" w:rsidRDefault="00913911" w14:paraId="1546D68F" w14:textId="0AAC12DD">
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Rekenkamer wil bijdragen aan verbetering van het evaluatiestelsel. Zij toetst de kwaliteit aan de hand van de regels die de rijksoverheid heeft regels vastgesteld in de Regeling Periodiek Evaluatieonderzoek. In het genoemde rapport brengt de Rekenkamer het gebruik door de Tweede Kamer van 18 periodieke rapportages van 7 verschillende ministeries in kaart. De uitkomsten: de rapportages bieden inzichten in de behaalde resultaten, al zijn verbeteringen nodig. De evaluaties zijn er om zo goed mogelijk de doelmatigheid en doeltreffendheid van beleid in de praktijk te beschrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="4E664502" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="44724D12" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004071D2" w:rsidP="008C540D" w:rsidRDefault="004E3E90" w14:paraId="11FA165D" w14:textId="73F1910F">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="7003823A" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Welke doelen springen volgens de Rekenkamer het meest in het oog?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7353F" w:rsidP="008C540D" w:rsidRDefault="009A0BA9" w14:paraId="26825B2D" w14:textId="3DFED632">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="51A7F157" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:r w:rsidRPr="00700B94" w:rsidR="00B7353F">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit Verantwoordingsonderzoek had het thema Veiligheid, daarom onderzochten we veel doelen en resultaten op dat gebied. Voor belangrijke doelen en resultaten op de lange termijn verwijzen we naar ons </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="009C556B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-US"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>dashboard doelen en resultaten</w:t>
+          <w:t>dashboard doelen en resultaten: Blik op Nederland</w:t>
         </w:r>
-        <w:r w:rsidRPr="00700B94" w:rsidR="00633680">
+      </w:hyperlink>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="32E283A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="36E075FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="5C1AE464" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Hoe definieert de Rekenkamer in dit rapport “resultaat”?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="0EB8B1BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultaat is het halen van lange- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kortetermijndoelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die veelal zijn vastgesteld door het kabinet. Het gaat om doelen die bijdragen aan het bereiken van brede welvaart voor de maatschappij, voor burgers en bedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="5E87583B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="0950AE99" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="7746CAEB" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Welke oorzaak weegt voor de Rekenkamer het zwaarst: beleid, uitvoering of planning?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="71E38112" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>We hebben maar gedeeltelijk inzicht in de oorzaken van het niet behalen van resultaten. Wat we wel zien is dat het vaak niet ontbreekt aan goede voornemens (beleid). Maar deze zijn vaak niet SMART</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gedefinieerd en veel beleid is te complex. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="3FDB785D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Een echt pijnpunt ligt in de uitvoering (pagina 5 en 6). De uitvoering is verkokerd, de bedrijfsvoering is vaak niet op orde en er is gebrek aan (personeel en) budget om de gestelde doelen te behalen. Mede daardoor wordt de planning regelmatig niet gehaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="61A5661E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="214B810A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="68A224F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Welke informatie ontbreekt nog om het kabinet goed te kunnen controleren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="2F6FEFE4" w14:textId="5A62D91A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Om resultaten van geld en beleid in kaart te brengen kijken we naar wat het kabinet zelf aan resultaten rapporteert (pagina 15). Vaak is het een zoektocht naar welke resultaten het kabinet concreet voor ogen heeft. Dus voor de mogelijkheden van de Tweede Kamer om de voortgang en prestaties te controleren, zou het een enorme stap voorwaarts zijn als het kabinet een overzichtelijke set hoofd- en subdoelen voor de lange en korte termijn zou vaststellen. Een grote stap in transparantie voor het parlement, maar ook voor burgers en bedrijven. De motie-Van der Lee over hoofddoelen en hoofdresultaten van beleid in begroting en jaarverslagen (Kamerstuk 36 740, nr. 7) en de brief van de vaste Kamercommissie Rijksuitgaven aan de minister van Financiën (2026Z09843/2026D22138) vragen het kabinet om dit te organiseren. De minister van Financiën heeft op 23 april 2026 aangegeven dit in de begrotingen 2027 te doen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="7452DC76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vergeleken met vorig jaar zien we overigens al wel verbeteringen. Veel jaarverslagen rapporteren nu concrete doelen en resultaten. Maar vaak gaat het nog om ‘procesindicatoren’, dat wil zeggen of het proces om een doel te bereiken goed is verlopen. Terwijl burgers en bedrijven natuurlijk willen weten of het doel is bereikt. Met name die informatie ontbreekt nog om het kabinet goed te kunnen controleren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="29E08485" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="25489A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="6D53D6A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Welke problemen komen bij meerdere ministeries telkens terug?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="445ED9B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Naast beperkt concrete doelen stellen en rapporteren over de resultaten daarvan, zien we terugkerende problemen in de bedrijfsvoering en bij onze financiële oordelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="05D28CCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="7970A06F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bedrijfsvoering: een overzicht van alle onvolkomenheden vindt u </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="009C556B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-US"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t xml:space="preserve">: </w:t>
+          <w:t xml:space="preserve">in bijlage 2 van de </w:t>
         </w:r>
-        <w:r w:rsidRPr="008C540D" w:rsidR="00633680">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="009C556B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-US"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Blik op Nederland</w:t>
+          <w:t>Hoogrisicolijst</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. We zien terugkerende problemen bij informatiebeveiliging en dan specifiek autorisatiebeheer (bijvoorbeeld bij Defensie, EZ en LVVN) en, bij inkoopbeheer (BZK, Defensie, EZ, Financiën en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>). We zien met name nieuwe problemen bij sturing en toezicht en management control (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AenM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, BHO, Financiën, Defensie, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, OCW, SZW en VWS). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="70C7CE36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="3C3EF29E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiële oordelen: 77% van de fouten en onzekerheden heeft te maken met aanbestedingen (pagina 29). Bij Defensie ligt dat met name in de onderbouwing van het gebruik van uitzonderingsprocedures die meestal tot directe gunningen leiden. Maar ook bij de andere ministeries zien we dat de aanbestedingen nog niet goed gaan. Dit zijn onder andere de departementen Financiën, VWS, BZK, I&amp;W en J&amp;V. Het gaat daar vaak fout bij gebruik van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raamovereenkomsten. Dit zijn langlopende overeenkomsten met 1 of meerdere leveranciers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="55EE5AC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="341CA9A1" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="4AA46792" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waarom raken </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>langetermijndoelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> volgens de Rekenkamer steeds verder uit zicht?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="20261CF7" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze uitspraak doen we op basis van de data uit het </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="009C556B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>dashboard Blik op Nederland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00633680">
-[...39 lines deleted...]
-    <w:p w:rsidR="00FF242E" w:rsidP="00913911" w:rsidRDefault="008C6B98" w14:paraId="2E83F3A3" w14:textId="27D80B80">
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pagina 16 en 17 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staat van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rijksverantwoording</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Opeenvolgende kabinetten hebben zich vastgelegd op doelen of bedoelingen in wetten, internationale verdragen en beleidsbrieven. Daarop zijn de indicatoren in het dashboard gebaseerd. Hoe het kabinet scoort op de indicatoren uit onze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kernset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> halen we uit cijfers van instituten zoals het CBS, het RIVM, het PBL en de OECD. We zien dat bij een ongewogen telling 37% van de indicatoren in het laatste jaar is verbeterd. 48% is verslechterd en 15% is stabiel gebleven. Bijna de helft van de meegewogen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>langetermijnindicatoren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontwikkelt zich niet volgens het doel of de bedoeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="7131E9CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="22E32E8C" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="007D7905" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ziet de Rekenkamer dit vooral als een uitvoeringsprobleem of als een begrotingsprobleem?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="68986538" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>langetermijndoelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit zicht raken is zowel een begrotings- als een uitvoeringsprobleem. Wij zien dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>langetermijndoelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaak in woorden worden beleden, maar niet terugkomen in acties en realistische, toereikende begrotingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="396FFC39" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Verder is het onontbeerlijk om inzicht te hebben in wat nodig is voor de uitvoering. Uit ons onderzoek naar uitvoeringstoetsen (pagina 25) blijkt dat informatie over personele gevolgen van nieuwe taken vaak niet te vinden is in die uitvoeringstoetsen. Zonder inzicht in de gevolgen van nieuwe taken voor de uitvoering worden nieuwe uitvoeringsproblemen in de hand gewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="182BE4B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="66F1D0F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="65EA6C12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Welke lessen trekt de Rekenkamer uit eerdere jaren?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="6D40CE4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onze hoofdboodschap uit eerdere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>VO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Groot denken, realistisch doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (verantwoordingsonderzoek 2023), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Doen wat je belooft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (verantwoordingsonderzoek 2024). Dit jaar is onze hoofdboodschap: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nu presteren voor de toekomst. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De boodschappen zijn in lijn met elkaar. Op sommige vlakken zien we verbetering (zie ook het antwoord op vraag 5) op andere vlakken verslechtering (zie ook het antwoord op vraag 6). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="6A3718B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We onderstrepen de boodschap die wij met drie Hoge Colleges van Staat (Raad van State, Nationale ombudsman en Algemene Rekenkamer) hebben gegeven in de notitie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naar een realistische overheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zie ook het antwoord op vraag 12).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="0327636B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C556B" w:rsidRDefault="009C556B" w14:paraId="181B2084" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Resultaat is het halen van lange- en </w:t>
-[...358 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="5EBB2B78" w14:textId="27A24AC5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00800021" w:rsidP="00800021" w:rsidRDefault="00800021" w14:paraId="7528110E" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="4D7F8D62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Welke verbeteringen verwacht de Rekenkamer op korte termijn bij Defensie?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-        <w:r w:rsidRPr="00BA72A3" w:rsidR="0094165B">
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="315FCCEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit geven wij in ons rapport </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="009C556B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...604 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>Resultaten verantwoordingsonderzoek 202</w:t>
+          <w:t>Resultaten verantwoordingsonderzoek 2025 ministerie van Defensie en Defensiematerieelbegrotingsfonds</w:t>
         </w:r>
-        <w:r w:rsidR="00835A0C">
+      </w:hyperlink>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan: het pad van stevige groei vereist het op orde brengen van de basis en het leren van lessen. Het is belangrijk dat er concrete resultaten worden geboekt in het oplossen van de problemen in de bedrijfsvoering. Het is aan de minister van Defensie om een realistisch beeld te schetsen van hoe zij de uitvoering van de snelle groei en het aanpakken van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bedrijfsvoeringsproblemen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vormgeeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="4345A89E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="62628D4A" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="79D32C31" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hoe komt de Rekenkamer precies tot het bedrag van 4,4 miljard euro aan fouten en onzekerheden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="35534B9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In paragraaf 6.3 van ons rapport </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="009C556B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>5</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> ministerie van Defensie en Defensiematerieelbegrotingsfonds</w:t>
+          <w:t>Resultaten verantwoordingsonderzoek 2025 ministerie van Defensie en Defensiematerieelbegrotingsfonds</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00835A0C">
-[...144 lines deleted...]
-    <w:p w:rsidR="00232635" w:rsidP="00232635" w:rsidRDefault="00232635" w14:paraId="288AAD0E" w14:textId="2F423455">
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vermelden wij de 3 grootste fouten en onzekerheden bij het Defensiematerieelbegrotingsfonds (DMF):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="57888A98" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>€ 3,6 miljard onzekerheid in de rechtmatigheid als gevolg van ontoereikende onderbouwing bij het gebruik van uitzonderingsprocedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00232635" w:rsidP="00232635" w:rsidRDefault="00232635" w14:paraId="6B1DBC0A" w14:textId="05DD649E">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="2C39CAC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">€ 350,1 miljoen onzekerheid in de rechtmatigheid als gevolg van inkopen onder het inkoopkader Hooftaak 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00232635" w:rsidP="00232635" w:rsidRDefault="00232635" w14:paraId="6EC3B02F" w14:textId="058F3B19">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="4024FACD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>€ 67,2 miljoen als gevolg van de versnelde inkoop van drones voordat de Eerste Kamer had ingestemd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00232635" w:rsidRDefault="00232635" w14:paraId="42DA6D16" w14:textId="16EAEC36">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">inisterie van Defensie (X) die door de minister van Defensie zijn toegelicht in de </w:t>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="65B66163" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bovenstaande bedragen komen − samen met de overige fouten en onzekerheden bij DMF (K) en het ministerie van Defensie (X) die door de minister van Defensie zijn toegelicht in de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>bedrijfsvoeringsparagraaf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...26 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de beide jaarverslagen − uit op € 4,4 miljard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="20C307C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="750E3DF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00800021" w:rsidR="00800021" w:rsidP="00F920FB" w:rsidRDefault="00800021" w14:paraId="4B677458" w14:textId="57034C94">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="3E6B7941" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00800021">
-        <w:rPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00800021" w:rsidP="00F920FB" w:rsidRDefault="00800021" w14:paraId="410D70A1" w14:textId="6DBB743F">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="3C1794B2" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Welke aanbevelingen doet de Rekenkamer aan de Kamer zelf?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00800021">
-        <w:rPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F63811" w:rsidP="00F920FB" w:rsidRDefault="00F63811" w14:paraId="1AE243A9" w14:textId="54656641">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="6FB04196" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00F63811" w:rsidP="00F920FB" w:rsidRDefault="00F63811" w14:paraId="5D81D50E" w14:textId="0F0E86D8">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>In zijn aanbiedingsspeech bij het verantwoordingsonderzoek 2025 gaf de president van de Algemene Rekenkamer de Tweede Kamer 3 handreikingen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="57D0F7EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:r w:rsidRPr="00864EDA">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stel ambitieuze, maar realistische doelen. Kies concrete doelen voor de korte en lange termijn, maar ken ook de risico’s en mogelijke kosten van uitstellen of niets doen. Hiervoor kan de Tweede Kamer ons </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="009C556B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t xml:space="preserve">dashboard </w:t>
+          <w:t>dashboard Blik op Nederland</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E213C0">
+      </w:hyperlink>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="009C556B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...12 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>H</w:t>
+          <w:t>Hoogrisicolijst</w:t>
         </w:r>
-        <w:r w:rsidRPr="000D4787">
-[...6 lines deleted...]
-        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w:rsidR="00F63811" w:rsidP="00F63811" w:rsidRDefault="00F63811" w14:paraId="446C44C3" w14:textId="046CB6F1">
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebruiken in de begrotings- en verantwoordingscyclus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="06C41040" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="001010F9" w:rsidP="001010F9" w:rsidRDefault="00CA2A83" w14:paraId="51219148" w14:textId="767A533D">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Werk aan een slagvaardige overheid. Maak bij afwegingen bijvoorbeeld een onderscheid tussen kosten en investeringen. En volg grote opgaven over de muren van de commissies heen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="2AB00FDD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...27 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creëer een open en lerende politieke cultuur. Om grote sprongen te maken is moed nodig, en een politieke cultuur die daarvoor ruimte geeft. Beloon moed en reken niet meteen af als bij een opgave de resultaten niet meteen goed zijn, maar stuur bij. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="3F5D55FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="7AB8E0C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op pagina 38 en 39 van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00962C83">
-[...19 lines deleted...]
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="3C8143E9" w14:textId="0136A909">
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staat van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rijksverantwoording</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staan verder handreikingen en aanbevelingen voor kabinet en parlement. Samen met de Raad van State en Nationale Ombudsman geven we 5 handreikingen voor een realistische overheid:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="2193A3D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Toon </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>langetermijnambitie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">, maar schep geen onrealistische verwachtingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="46171F14" w14:textId="13CE8906">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="3800FA1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Betrek de praktijk vroegtijdig en expliciet bij besluitvorming. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="00102F84" w14:textId="74EBD940">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="188845A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Veranker het burgerperspectief in wetgeving en beleid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="07FB87FD" w14:textId="27DB5095">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="3EE457E8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Vereenvoudig wet- en regelgeving.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="579CAEC1" w14:textId="65DE5172">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="590D2304" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Werk samen als lerende overheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5600" w:rsidP="00DF5600" w:rsidRDefault="00DF5600" w14:paraId="7539D861" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="68053215" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="2A5F4378" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Meer concreet bevelen we het kabinet en het parlement aan:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="7759A95F" w14:textId="77777777">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="23AC2564" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Zorg ervoor dat ambities en budget beter op elkaar aansluiten. Anders haal je je doelen niet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="45C39D85" w14:textId="77777777">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="1E233C28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Maak in de overheidsfinanciën onderscheid tussen investeringen (voor de toekomst) en consumptieve uitgaven (voor nu).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="7C7EC277" w14:textId="77777777">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="48C7814E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Maak concrete plannen voor vereenvoudiging van bijvoorbeeld het toeslagenstelsel en voer die plannen uit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="25F7568E" w14:textId="77777777">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="28B85EB6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Maak beter gebruik van de uitvoeringstoetsen van bijvoorbeeld UWV en inspecties bij nieuwe wetten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="1CC03ADD" w14:textId="5C6CA76E">
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="441629A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="005036C5" w:rsidP="00DF5600" w:rsidRDefault="005036C5" w14:paraId="159EE962" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maak helder wie er stuurt en beslist bij ministerie-overstijgende opgaven, zoals voor de veiligheid van de Noordzee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="21480A90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Versterk een open, lerende overheidscultuur; stuur bij op basis van resultaat. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005036C5" w:rsidP="00E50F02" w:rsidRDefault="005036C5" w14:paraId="1802D1C1" w14:textId="77777777"/>
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="63CA0091" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="578494BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zeker deze laatste aanbeveling is met name bedoeld voor het parlement. Op pagina 39 van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staat van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rijksverantwoording</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00776AA8" w:rsidR="00776AA8">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">schrijven wij: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C556B" w:rsidR="00DA68D7" w:rsidP="00DA68D7" w:rsidRDefault="00DA68D7" w14:paraId="144AFD3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>”Bij krachtig aansturen op doelen voor de lange termijn hoort ook dat het kabinet slagvaardig en snel optreedt en bijstuurt, ook bij ad hoc-gebeurtenissen. Hiervoor is het essentieel dat overheid, politiek en maat</w:t>
       </w:r>
-      <w:r w:rsidRPr="005036C5">
-        <w:rPr>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>schappij een open en lerende houding omarmen. Een afrekencultuur is uiteindelijk funest voor succes op de lange termijn. Scherpe, realistische doelen stellen, verantwoorden en bijsturen op basis van resultaten moeten de hartslag kunnen zijn van onze democratie.”</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="005B415E" w:rsidR="005036C5" w:rsidSect="00BB1972">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:p w:rsidRPr="009C556B" w:rsidR="004E5D09" w:rsidP="00DA68D7" w:rsidRDefault="004E5D09" w14:paraId="1BE1DA30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009C556B" w:rsidR="004E5D09" w:rsidSect="00DA68D7">
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="1084" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C4DF6E8" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="484B311C" w14:textId="77777777" w:rsidR="004B600A" w:rsidRDefault="004B600A" w:rsidP="00DA68D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A05B837" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D9BF57E" w14:textId="77777777" w:rsidR="004B600A" w:rsidRDefault="004B600A" w:rsidP="00DA68D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto Bold">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto Italic">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vesper Libre">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vesper Libre Medium">
-    <w:panose1 w:val="00000600000000000000"/>
+    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto Light">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Roboto Bold">
+    <w:altName w:val="Roboto"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B5E2B04" w14:textId="77777777" w:rsidR="009573FC" w:rsidRDefault="009573FC">
+  <w:p w14:paraId="3E7542CF" w14:textId="77777777" w:rsidR="00982D72" w:rsidRPr="00DA68D7" w:rsidRDefault="00982D72" w:rsidP="00DA68D7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442414A8" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00FA0AAB">
+  <w:p w14:paraId="57E01AEC" w14:textId="77777777" w:rsidR="00982D72" w:rsidRPr="00DA68D7" w:rsidRDefault="00982D72" w:rsidP="00DA68D7">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02715ED1" w14:textId="77777777" w:rsidR="009573FC" w:rsidRDefault="009573FC">
+  <w:p w14:paraId="6BCB3B1A" w14:textId="77777777" w:rsidR="00982D72" w:rsidRPr="00DA68D7" w:rsidRDefault="00982D72" w:rsidP="00DA68D7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ADFEA6" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="398DF8AB" w14:textId="77777777" w:rsidR="004B600A" w:rsidRDefault="004B600A" w:rsidP="00DA68D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E017A15" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34AED330" w14:textId="77777777" w:rsidR="004B600A" w:rsidRDefault="004B600A" w:rsidP="00DA68D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="45C81BA3" w14:textId="433A4483" w:rsidR="00032B95" w:rsidRPr="00D27B29" w:rsidRDefault="00032B95">
+    <w:p w14:paraId="20FEC1F2" w14:textId="77777777" w:rsidR="00DA68D7" w:rsidRPr="009C556B" w:rsidRDefault="00DA68D7" w:rsidP="00DA68D7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D27B29">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D27B29">
-[...60 lines deleted...]
-        <w:t>ijdgebonden.</w:t>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Specifiek, meetbaar, acceptabel, realistisch en tijdgebonden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3347C417" w14:textId="6DC197D5" w:rsidR="00C65110" w:rsidRDefault="00C65110">
+    <w:p w14:paraId="6863136A" w14:textId="77777777" w:rsidR="00DA68D7" w:rsidRPr="009C556B" w:rsidRDefault="00DA68D7" w:rsidP="00DA68D7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D27B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C556B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D27B29">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">” Bron: </w:t>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De minister van Financiën: “Momenteel werk ik zelf aan de invulling van de motie van het lid Van der Lee, die het had over het centraler en herkenbaarder opnemen van doelen en resultaten in de begroting en de jaarverslagen. De uitwerking hiervan volgt vanaf komende Prinsjesdag en in de begrotingen voor 2027.” Bron: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00D27B29" w:rsidRPr="00D27B29">
+        <w:r w:rsidRPr="009C556B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>stenogram</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D27B29">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="009C556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het op 23 april 2026 gehouden debat over de Voorjaarsnota 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21D2AD48" w14:textId="77777777" w:rsidR="009573FC" w:rsidRDefault="009573FC">
+  <w:p w14:paraId="5EE9DA26" w14:textId="77777777" w:rsidR="00982D72" w:rsidRPr="00DA68D7" w:rsidRDefault="00982D72" w:rsidP="00DA68D7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44050C68" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...492 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="05739933" w14:textId="77777777" w:rsidR="00982D72" w:rsidRPr="00DA68D7" w:rsidRDefault="00982D72" w:rsidP="00DA68D7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B4DA672" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
+  <w:p w14:paraId="7F0ADAA3" w14:textId="77777777" w:rsidR="00982D72" w:rsidRPr="00DA68D7" w:rsidRDefault="00982D72" w:rsidP="00DA68D7">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1279 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BE95BD6D"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="2BF33315"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3DC040B6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="CB82A176"/>
-[...190 lines deleted...]
-    <w:nsid w:val="156D3767"/>
+    <w:nsid w:val="42976DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2DE87666"/>
+    <w:tmpl w:val="8954D270"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -5136,177 +3155,63 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF33315"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58E22F87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3DC040B6"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="50FEB986"/>
+    <w:lvl w:ilvl="0" w:tplc="CE2C2024">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...112 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -5362,302 +3267,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...250 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="616525DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3BC09A8"/>
     <w:lvl w:ilvl="0" w:tplc="C686A028">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5702,137 +3356,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68D175A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D360C350"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5877,413 +3445,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="976957622">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="1252936681">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1705134766">
+  <w:num w:numId="2" w16cid:durableId="1687249523">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1585721415">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="657147990">
-[...14 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1397318479">
+  <w:num w:numId="4" w16cid:durableId="698555139">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1687249523">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="5" w16cid:durableId="864096872">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...237 lines deleted...]
-    <w:rsid w:val="00FF242E"/>
+    <w:rsidRoot w:val="00DA68D7"/>
+    <w:rsid w:val="004A4177"/>
+    <w:rsid w:val="004B600A"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006A0B48"/>
+    <w:rsid w:val="00982D72"/>
+    <w:rsid w:val="009C556B"/>
+    <w:rsid w:val="00DA2A70"/>
+    <w:rsid w:val="00DA68D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="71681"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="6EF5735F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{61D52A84-B6BF-492E-8556-7997F435C889}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6292,77 +3610,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6387,75 +3705,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6490,55 +3808,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6610,1980 +3928,1003 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00DA68D7"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
     <w:name w:val="Adressering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevens">
     <w:name w:val="Afzendergegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
+      <w:rFonts w:ascii="Vesper Libre" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
     <w:name w:val="Afzendergegevens url"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
+      <w:rFonts w:ascii="Vesper Libre Medium" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre Medium" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
+    <w:name w:val="Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlage">
-    <w:name w:val="Bijlage"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subjects">
+    <w:name w:val="Subjects"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyklein">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Subjectstabel">
+    <w:name w:val="Subjects tabel"/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="18"/>
-[...26 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FiguurTabelTitel">
-[...347 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00DA68D7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="00DA68D7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...809 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B1E93"/>
+    <w:rsid w:val="00DA68D7"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007B1E93"/>
+    <w:rsid w:val="00DA68D7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B1E93"/>
+    <w:rsid w:val="00DA68D7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...221 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/site/binaries/site-content/collections/documents/2026/05/20/vo-2025-def/x-defensie-wr.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blikopnederland.rekenkamer.nl/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/site/binaries/site-content/collections/documents/2026/05/20/srv-2025/hoogrisicolijst-wr2.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/site/binaries/site-content/collections/documents/2026/05/20/srv-2025/hoogrisicolijst-wr2.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blikopnederland.rekenkamer.nl/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blikopnederland.rekenkamer.nl/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/evaluaties-evalueren---naar-betere-inzichten-en-effectiever-gebruik-van-periodieke-rapportages" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/site/binaries/site-content/collections/documents/2026/05/20/vo-2025-def/x-defensie-wr.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blikopnederland.rekenkamer.nl/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/site/binaries/site-content/collections/documents/2026/05/20/srv-2025/hoogrisicolijst-wr2.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/site/binaries/site-content/collections/documents/2026/05/20/srv-2025/hoogrisicolijst-wr2.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blikopnederland.rekenkamer.nl/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blikopnederland.rekenkamer.nl/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/site/binaries/site-content/collections/documents/2026/05/20/vo-2025-def/x-defensie-wr.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/evaluaties-evalueren---naar-betere-inzichten-en-effectiever-gebruik-van-periodieke-rapportages" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/site/binaries/site-content/collections/documents/2026/05/20/vo-2025-def/x-defensie-wr.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/downloads/document?id=2026D20004" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -8598,65 +4939,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8677,81 +5018,99 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
-  <ap:Words>2150</ap:Words>
-  <ap:Characters>11830</ap:Characters>
+  <ap:Words>2175</ap:Words>
+  <ap:Characters>11964</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>98</ap:Lines>
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Lines>99</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13953</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14111</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>