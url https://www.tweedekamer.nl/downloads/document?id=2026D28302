--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,3271 +1,1087 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="043413E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 XVII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buitenlandse Handel en Ontwikkelingshulp 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="5CEB36A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="002D3E76" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="5FB46AEF" w14:textId="5751728B">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="1BC2673B" w14:textId="691BA906">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Buitenlandse Handel en Ontwikkelingssamenwerking heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225E50" w:rsidR="00165F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de brief van 20 mei 2026 inzake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225E50" w:rsidR="00165F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rapport Resultaten verantwoordingsonderzoek 2025 bij Buitenlandse Handel en Ontwikkelingshulp (Kamerstuk 36 945 XVII, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225E50" w:rsidR="00165F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="4EA2C386" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="5533CB10" w14:textId="524FE969">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="3F02076B" w14:textId="28A0F0CA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="4BE36F35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="002D3E76" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="6F2E2E33" w14:textId="1DB2EFBE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="002D3E76" w:rsidRDefault="002D3E76" w14:paraId="59AF5496" w14:textId="0C173936">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van der Leeden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="71FA8AF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00225E50" w14:paraId="2DEBCDC3" w14:textId="6CBEB775">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="4A417A4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="4CFD81E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe kan het dat, ondanks bezuinigingen van € 300 miljoen in 2025 tot € 2,4 miljard structureel vanaf 2027, en een daling van de ODA-prestatie naar 0,44%, de uitgaven "constant" blijven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="49D636F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figuur 8 in ons rapport (pagina 40) toont het ODA-budget in de periode 2022 tot en met 2028. De cijfers voor 2025 tot en met 2028 zijn afkomstig uit de HGIS-nota 2026. De grafiek laat zien dat het ODA-budget als geheel daalt als gevolg van de bezuinigingen, maar dat het deel van de minister van BHOS in de ODA-uitgaven gedurende deze periode nominaal redelijk constant is. Dit komt omdat het kabinet-Schoof verwachtte dat er vanaf 2027 veel minder asielzoekers Nederland binnenkomen, zodat de minister van Asiel en Migratie minder uitgaven heeft aan de eerstejaarsopvang van asielzoekers. Deze uitgaven worden uit het ODA-budget betaald. Door de lage raming van de instroom van asielzoekers, is een groter deel van het ODA-budget beschikbaar voor de minister van BHOS. Dit is gebruikt om de bezuiniging op te vangen. Zie ook tabel 10 in ons rapport (pagina 40) waarin zichtbaar is dat een groot deel van de bezuiniging wordt opgevangen door het verdeelartikel in de begroting van de minister van BHOS. Als er niet bezuinigd zou zijn, had de minister van BHOS veel meer te besteden gehad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="40356ACC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Door het leeghalen van het verdeelartikel, is de buffer voor tegenvallers als gevolg van een hogere instroom van asielzoekers dan verwacht, goeddeels verdwenen. Dit is een risico voor de begroting van de minister van BHOS. Het risico is echter kleiner dan in het verleden, omdat in het regeerakkoord van het kabinet-Schoof is afgesproken dat vanaf 2027 maximaal 10% van het ODA-budget wordt uitgegeven aan eerstejaarsopvang. Hierdoor gaan uitgaven aan de eerstejaarsopvang niet langer onbeperkt ten koste van de BHOS-begroting. In de cijfers over 2027 in figuur 8 in ons rapport is deze grens van maximaal 10% nog niet bereikt, dus tegenvallers zijn nog mogelijk. Zie ook ons antwoord op vraag 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="7C6C2BC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="5CD78A57" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U constateert dat een analyse van de langetermijneffecten van de bezuinigingen ontbreekt. Bent u niet juist in positie om een dergelijke analyse te maken, in ieder geval een kwantitatieve analyse van de hoeveelheid mensen die niet geholpen kon worden, de hoeveelheid ziekte-infecties die niet voorkomen kon worden, de hoeveelheid voedselhulp die niet geboden kon worden, et cetera?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="49CD1BA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In ons onderzoek naar de bezuinigingen op ontwikkelingssamenwerking constateren wij inderdaad dat een inhoudelijke strategische analyse van de langetermijneffecten van stopzetten van de financiering ontbreekt. Hiermee doelen wij op het feit dat deze analyse vooraf niet gemaakt is door de minister, waardoor de potentiële langetermijneffecten dus ook niet zijn meegenomen als afweging bij het vormgeven van de bezuinigingen. In zijn bestuurlijke reactie op ons onderzoek geeft de minister van BHOS aan dat de impact van de bezuinigingen van het vorige kabinet zo goed als mogelijk wordt meegenomen in de evaluatieonderzoeken binnen de Strategische Evaluatie Agenda (SEA). Hoewel het belangrijk is om de gevolgen van de bezuinigingen achteraf in beeld te brengen en hierover beantwoording af te leggen, had hier volgens ons dus ook vooraf aandacht voor moeten zijn. Voor een kwantitatieve analyse achteraf van de hoeveelheid mensen die niet geholpen konden worden etc. door de bezuinigingen, die u in uw vraag benoemt, vinden wij dat in eerste instantie de minister aan zet is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="00685371" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231292133" w:id="0"/>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="3D55B3F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij evaluaties in het verleden bleek de capaciteit bij de verantwoordelijke dienst voor strategische goederen bij de Douane structureel onvoldoende. Aanvragen voor militaire goederen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dual-use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goederen, worden door de Douane weliswaar doorgeleid naar Buitenlandse Zaken, maar ook daar staat de capaciteit onder druk. Kan de Algemene Rekenkamer hier ook over oordelen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="437A60BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Uit ons onderzoek zijn geen signalen naar voren gekomen dat er sprake is van een capaciteitstekort bij de Douane of het ministerie van BZ waar het gaat om het beoordelen van vergunningaanvragen. Als het gaat om de controles op export en doorvoer van strategische goederen, dan is de capaciteit bij de Douane mede bepalend voor het aantal controles dat uitgevoerd zal worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="13B047A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="6CB98CDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In figuur 8 is te zien dat de ODA-uitgaven van het ministerie van Asiel en Migratie flink dalen vanaf 2027, als gevolg van de maximering op 10%. Hoeveel zouden de uitgaven vanuit ODA aan asiel en migratie vanaf 2027 zijn geweest zonder deze maximering, in getallen en in percentages? Hoeveel zouden die uitgaven zijn onder kabinet-Schoof vanaf 2027, met maximering? En hoeveel zijn die uitgaven onder kabinet-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jetten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in getallen en percentages, met maximering?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="18BA02BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De daling van de ODA-uitgaven van de minister van Asiel en Migratie in figuur 8 in ons rapport komt niet door de begrenzing van maximaal 10%, maar door de lage raming van het aantal asielzoekers dat Nederland binnenkomt. Als er meer asielzoekers binnenkomen dan geraamd – en die kans is groot - dan is er meer geld nodig voor de eerstejaarsopvang van asielzoekers en gaat dat ten koste van het verdeelartikel (artikel 5.4) in de begroting van de minister van BHOS. In de cijfers over 2027 en 2028 in figuur 8 in ons rapport (pagina 40) is de grens van maximaal 10% nog niet bereikt. In 2027 gaat het om € 465 miljoen voor Asiel en Migratie ten opzichte van een ODA-budget van € 6,1 miljard. In 2028 om € 337 miljoen ten opzichte van € 5,8 miljard (bron HGIS-nota 2026). Een hogere instroom dan verwacht gaat daarmee ten koste van de ODA-uitgaven van de minister van BHOS totdat de grens van 10% is bereikt. Als de uitgaven aan eerstejaarsopvang hoger zijn dan 10% van het ODA-budget dan zal het meerdere op een andere wijze gefinancierd moeten worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00225E50" w:rsidRDefault="00225E50" w14:paraId="2E52FD53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Geachte </w:t>
-[...119 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00913911" w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="5A76DC92" w14:textId="4E3D9231">
-[...370 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="5078F5CD" w14:textId="40D7B54C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00386631" w:rsidP="00386631" w:rsidRDefault="00386631" w14:paraId="6867F767" w14:textId="120319B7">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="4B7A9FD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Op pagina 44 wordt geschreven over de keuze om nadrukkelijker in te zetten op het Nederlands belang. Kunt u aangeven of, in uw optiek, inzet op ontwikkelingssamenwerking niet sowieso al in het Nederlands belang is, gelet op het feit dat ondersteunen van de economische ontwikkeling van landen ook markten opent en de Nederlandse export bevordert, voor Nederlandse werkgelegenheid zorgt, enzovoort? En gelet op het feit het in het Nederlands belang is om wereldwijd klimaatverandering in te dammen? Was het beleid van vorige ministers en kabinetten daarmee niet ook al in het Nederlands belang?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386631" w:rsidR="00386631" w:rsidP="00386631" w:rsidRDefault="00386631" w14:paraId="0C38C720" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="00735A6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is niet zo dat inzet op ontwikkelingssamenwerking altijd gaat om het ondersteunen van de economische ontwikkeling van landen en daarmee markten opent en de Nederlandse export bevordert. Vooral (een deel van) artikel 1 ‘Duurzame economische ontwikkeling, handel en investeringen’ van de begroting van BHOS richt zich hier primair op. Bij de projecten die uit andere artikelen van de BHOS-begroting bekostigd worden, is hier veelal niet of minder sprake van. Denk hierbij bijvoorbeeld aan noodhulp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="6460EE06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De link tussen ontwikkelingssamenwerking en handel is niet nieuw. Ook vorige kabinetten hebben hierop ingezet. Wat wel nieuw is, is dat alle artikelen nu een wederzijds belang moeten dienen. Naast ‘handel en economie’ kunnen volgens het kabinet ‘veiligheid en stabiliteit in de regio’ en ‘migratie’ ook bijdragen aan wederzijdse belangen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F22E63" w:rsidP="00386631" w:rsidRDefault="00F22E63" w14:paraId="7BDB31DB" w14:textId="77777777"/>
-[...28 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="35C8CA37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F22E63" w:rsidP="00386631" w:rsidRDefault="00F22E63" w14:paraId="31FF6F5E" w14:textId="2F603833">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00225E50" w:rsidR="00165F5D" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="730274A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Op pagina 44 wordt geschreven over de keuze om nadrukkelijker in te zetten op het Nederlands belang. Kunt u aangeven of, in uw optiek, inzet op ontwikkelingssamenwerking niet sowieso al in het Nederlands belang is, gelet op het feit dat het helpen van landen om zich economisch te ontwikkelen ook markten opent en Nederlandse export bevordert, voor Nederlandse werkgelegenheid zorgt, enzovoort? En gelet op het feit dat het in het Nederlands belang is om wereldwijd klimaatverandering in te dammen? Was het beleid van de vorige ministers en kabinetten daarmee niet ook al in het Nederlands belang?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F22E63" w:rsidP="00386631" w:rsidRDefault="00F22E63" w14:paraId="3B453CBA" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00225E50" w:rsidR="002D3E76" w:rsidP="00165F5D" w:rsidRDefault="00165F5D" w14:paraId="527C7812" w14:textId="6141CE7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zie beantwoording vraag 5. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00F22E63" w:rsidR="00F22E63">
+    <w:sectPr w:rsidRPr="00225E50" w:rsidR="002D3E76" w:rsidSect="002D3E76">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B9EA515" w14:textId="77777777" w:rsidR="00950E94" w:rsidRDefault="00950E94">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69B10049" w14:textId="77777777" w:rsidR="0038150D" w:rsidRDefault="0038150D" w:rsidP="002D3E76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24DF1A2E" w14:textId="77777777" w:rsidR="00950E94" w:rsidRDefault="00950E94">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="28E1217A" w14:textId="77777777" w:rsidR="0038150D" w:rsidRDefault="0038150D" w:rsidP="002D3E76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...79 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2906C08F" w14:textId="77777777" w:rsidR="00A614CE" w:rsidRDefault="00A614CE">
+  <w:p w14:paraId="2E95880B" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442414A8" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00FA0AAB">
+  <w:p w14:paraId="025AE51F" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CE85C90" w14:textId="77777777" w:rsidR="00A614CE" w:rsidRDefault="00A614CE">
+  <w:p w14:paraId="5EB1A8FE" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75D0CE89" w14:textId="77777777" w:rsidR="00950E94" w:rsidRDefault="00950E94">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="55F7A326" w14:textId="77777777" w:rsidR="0038150D" w:rsidRDefault="0038150D" w:rsidP="002D3E76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4855AF1A" w14:textId="77777777" w:rsidR="00950E94" w:rsidRDefault="00950E94">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="24CDBD23" w14:textId="77777777" w:rsidR="0038150D" w:rsidRDefault="0038150D" w:rsidP="002D3E76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C8A2FAF" w14:textId="77777777" w:rsidR="00A614CE" w:rsidRDefault="00A614CE">
+  <w:p w14:paraId="6414C9EB" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44050C68" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...492 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="02859EC2" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B4DA672" w14:textId="34FEFEE2" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
+  <w:p w14:paraId="556A6D03" w14:textId="77777777" w:rsidR="002D3E76" w:rsidRPr="002D3E76" w:rsidRDefault="002D3E76" w:rsidP="002D3E76">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1239 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...412 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...130 lines deleted...]
-    <w:rsid w:val="00FC6A5D"/>
+    <w:rsidRoot w:val="002D3E76"/>
+    <w:rsid w:val="00165F5D"/>
+    <w:rsid w:val="00177E6A"/>
+    <w:rsid w:val="00225E50"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rsid w:val="0038150D"/>
+    <w:rsid w:val="0048225B"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="006D47A0"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00AA5072"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00F5112E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="1D6D9F49"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1E33C009-01BE-4561-A178-52FF02E7EB8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3274,77 +1090,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3369,75 +1185,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3472,55 +1288,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3592,1085 +1408,804 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Adressering"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...255 lines deleted...]
-      <w:caps/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Opsomming"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Paginanummering"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...7 lines deleted...]
-    <w:uiPriority w:val="9"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...144 lines deleted...]
-      <w:szCs w:val="17"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="002D3E76"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
-[...110 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="002D3E76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...117 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4776,69 +2311,64 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7026</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1306</ap:Words>
+  <ap:Characters>7184</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>58</ap:Lines>
+  <ap:Lines>59</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8287</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8474</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>