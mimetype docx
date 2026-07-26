--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,3085 +1,995 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E50BC8" w:rsidRDefault="00CB7425" w14:paraId="77BE1034" w14:textId="402E45FA">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidRDefault="00585F67" w14:paraId="513AE29E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Asiel en Migratie 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="581E2F31" w14:textId="5B1498C5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1416" w:hanging="1371"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="6008FCBD" w14:textId="1C1F3CF2">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="53D4D87E" w14:textId="51E8D983">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Asiel en Migratie heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over de brief van 20 mei 2026 inzake het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Asiel en Migratie (Kamerstuk 36945 XX, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="4B0288B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="3B429CAF" w14:textId="19B99C0A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="703" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="0581A9C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Peter de Groot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="5A5A5C8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="579D8EB3" w14:textId="41639C16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Burger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="4830FB83" w14:textId="292372AF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidRDefault="00585F67" w14:paraId="1A2DA988" w14:textId="4DA2B818">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="6306625C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="0095232D" w:rsidP="00585F67" w:rsidRDefault="0095232D" w14:paraId="2A8CB97D" w14:textId="090CED61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="0095232D" w:rsidP="00585F67" w:rsidRDefault="0095232D" w14:paraId="774D271D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="06F85039" w14:textId="73B4B9E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="7F2A444A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heeft de Rekenkamer kunnen vaststellen of in het verleden een actief besluit is genomen om de functionaliteit voor managementinformatie over (terrorisme)screenings niet te gebruiken, of is hier sprake van onbekendheid of capaciteitsgebrek binnen de organisatie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="4D87095C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij hebben niet kunnen vaststellen of er een actief besluit is geweest om de functionaliteit niet te gebruiken. Om te achterhalen wat de reden is geweest, verwijzen we u naar de verantwoordelijke minister. Het is aan hem om deze vraag over de achterliggende redenen te beantwoorden omdat wij niet over deze informatie beschikken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="2E50D325" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="6DC0FB45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan welke concrete criteria zou de Immigratie- en Naturalisatiedienst (IND) moeten voldoen om de onvolkomenheid "beheersing beslistermijnen asielprocedure" als opgelost te kunnen aanmerken in het verantwoordingsonderzoek 2026 (of later), en acht de Rekenkamer dit haalbaar gegeven de verwachting dat het nog circa vijf jaar duurt om de voorraad weg te werken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="51C0744C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Om te bepalen of een onvolkomenheid is opgelost, zullen wij toetsen aan ons beoordelingskader interne beheersing, aan het normenkader voor verbeterplannen (zie onze website de toelichting over beoordelingskaders), en de aanbevelingen in ons Verantwoordingsonderzoek 2025 (blz. 47). Zaken waar wij aan zullen toetsen is het inzichtelijk maken van de productiviteit voor het aanpakken van achterstanden, de borging van het kwaliteitssysteem en het meten van de effecten van maatregelen op basis van managementinformatie door de IND.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="5F3A7AD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het wegwerken van de achterstanden hebben wij de IND gevraagd een plan van aanpak op te stellen met tijdslijnen en concrete acties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="2FA8301A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij verwachten niet dat het onderdeel van de onvolkomenheid omtrent het inzichtelijk maken van de effectiviteit van de maatregelen door de IND op korte termijn zal worden opgelost. Wij zullen de vooruitgang in de bedrijfsvoering monitoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="624A2F95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="531054AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="348D39C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="28ED70D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heeft de Rekenkamer kunnen vaststellen of de geconstateerde tekortkomingen in de prestatieverklaringen bij de IND ook gevolgen hebben gehad voor de inhoudelijke betrouwbaarheid van de financiële verantwoording, of beperkt het negatieve oordeel over het totaalbedrag voor de agentschappen zich tot de formele onvolledigheid van de prestatieverklaringen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="24FA6337" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij oordelen positief over de betrouwbaarheid en ordelijkheid van de verantwoorde bedragen. Bijna alle totalen die wij hebben gecontroleerd, voldoen aan de wet- en regelgeving. Er is echter één grote uitzondering: het totale overzicht van de agentschappen. Bij de controle van dit onderdeel hebben we te veel fouten en onzekerheden gevonden. Het aantal fouten ligt daardoor hoger dan de tolerantiegrens voor de verantwoordingsstaat agentschappen. Dit komt vooral door fouten bij de inkoop van grote, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contracten. De IND is verplicht om deze contracten te gebruiken, waardoor zij hier zelf geen invloed op hadden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="505C4916" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="7F6CB086" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...341 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Is de Rekenkamer voornemens de door haar gesignaleerde risico’s rond de invoering van het Asiel- en Migratiepact op 12 juni 2026 – met name de overgang van DISA‑taken naar de IND en de screeningstaak – actief te monitoren in het verantwoordingsonderzoek 2026, en zo ja, welke indicatoren wil zij daarvoor hanteren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E73EC3" w:rsidP="00774458" w:rsidRDefault="00E73EC3" w14:paraId="329C6BED" w14:textId="77777777"/>
-[...60 lines deleted...]
-    <w:sectPr w:rsidRPr="00774458" w:rsidR="00783667">
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="77185EF3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De risico’s die gesignaleerd zijn rond de invoering van het Asiel- en Migratiepact voor wat betreft de keuze voor het wegwerken van achterstanden, zijn onderdeel van de onvolkomenheid. We hebben de minister aanbevolen een concreet plan op te stellen. In het Verantwoordingsonderzoek 2026 zullen we onderzoeken wat de minister met onze aanbeveling heeft gedaan. Daarbij zullen we toetsen aan de concrete aanwijzingen die wij hebben gegeven en aan het normenkader dat wij daarvoor gebruiken (zie ook het antwoord op vraag 2). Het onderzoek is achteraf. We raden de Kamer aan gebruik te maken van haar informatierecht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="7CFF88E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00585F67" w:rsidP="00585F67" w:rsidRDefault="00585F67" w14:paraId="72343D91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0095232D" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="767D42FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0095232D" w:rsidR="00FE0FA3" w:rsidSect="0095232D">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4120A791" w14:textId="77777777" w:rsidR="00CB7425" w:rsidRDefault="00CB7425">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="24C3DED1" w14:textId="77777777" w:rsidR="00254185" w:rsidRDefault="00254185" w:rsidP="00585F67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="711D6B09" w14:textId="77777777" w:rsidR="00CB7425" w:rsidRDefault="00CB7425">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1DD4FC9A" w14:textId="77777777" w:rsidR="00254185" w:rsidRDefault="00254185" w:rsidP="00585F67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...77 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...6 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13273F8F" w14:textId="77777777" w:rsidR="00080F13" w:rsidRDefault="00080F13">
+  <w:p w14:paraId="6AC71D23" w14:textId="77777777" w:rsidR="00585F67" w:rsidRPr="00585F67" w:rsidRDefault="00585F67" w:rsidP="00585F67">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62A2A75F" w14:textId="77777777" w:rsidR="00E50BC8" w:rsidRDefault="00E50BC8">
+  <w:p w14:paraId="1C53BBB2" w14:textId="77777777" w:rsidR="00585F67" w:rsidRPr="00585F67" w:rsidRDefault="00585F67" w:rsidP="00585F67">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CE78DD3" w14:textId="77777777" w:rsidR="00080F13" w:rsidRDefault="00080F13">
+  <w:p w14:paraId="07E1CBC5" w14:textId="77777777" w:rsidR="00585F67" w:rsidRPr="00585F67" w:rsidRDefault="00585F67" w:rsidP="00585F67">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C94476F" w14:textId="77777777" w:rsidR="00CB7425" w:rsidRDefault="00CB7425">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4DB6222B" w14:textId="77777777" w:rsidR="00254185" w:rsidRDefault="00254185" w:rsidP="00585F67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65B7970F" w14:textId="77777777" w:rsidR="00CB7425" w:rsidRDefault="00CB7425">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="27CD8C7F" w14:textId="77777777" w:rsidR="00254185" w:rsidRDefault="00254185" w:rsidP="00585F67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C6BDFF1" w14:textId="77777777" w:rsidR="00080F13" w:rsidRDefault="00080F13">
+  <w:p w14:paraId="6B537D8B" w14:textId="77777777" w:rsidR="00585F67" w:rsidRPr="00585F67" w:rsidRDefault="00585F67" w:rsidP="00585F67">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A1134D4" w14:textId="77777777" w:rsidR="00E50BC8" w:rsidRDefault="00AB1DC0">
-[...500 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="23D46F67" w14:textId="77777777" w:rsidR="00585F67" w:rsidRPr="00585F67" w:rsidRDefault="00585F67" w:rsidP="00585F67">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E00D426" w14:textId="77777777" w:rsidR="00E50BC8" w:rsidRDefault="00AB1DC0">
+  <w:p w14:paraId="64AC26E7" w14:textId="77777777" w:rsidR="00585F67" w:rsidRPr="00585F67" w:rsidRDefault="00585F67" w:rsidP="00585F67">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1249 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...412 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CB7425"/>
-[...79 lines deleted...]
-    <w:rsid w:val="00FC45B8"/>
+    <w:rsidRoot w:val="00585F67"/>
+    <w:rsid w:val="001B6437"/>
+    <w:rsid w:val="00254185"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005740B7"/>
+    <w:rsid w:val="00585F67"/>
+    <w:rsid w:val="0061439E"/>
+    <w:rsid w:val="0095232D"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="63F2A1C3"/>
-  <w15:docId w15:val="{D63700FC-1AB9-420D-B7ED-0913B660169B}"/>
+  <w14:docId w14:val="47B5EBCA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{902F0321-45CB-47EA-A81B-4971871867DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3088,77 +998,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3183,75 +1093,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3286,55 +1196,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3406,851 +1316,654 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Adressering"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...241 lines deleted...]
-      <w:caps/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Opsomming"/>
+    <w:rsid w:val="00585F67"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Paginanummering"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...7 lines deleted...]
-    <w:uiPriority w:val="9"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...156 lines deleted...]
-      <w:szCs w:val="17"/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB7425"/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB7425"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB7425"/>
+    <w:rsid w:val="00585F67"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB7425"/>
-[...79 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="00585F67"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4307,51 +2020,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4415,65 +2128,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4494,101 +2207,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>665</ap:Words>
-  <ap:Characters>3658</ap:Characters>
+  <ap:Words>684</ap:Words>
+  <ap:Characters>3766</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
+  <ap:Lines>31</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4315</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4442</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:36:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>