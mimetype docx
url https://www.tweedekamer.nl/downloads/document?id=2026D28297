--- v0 (2026-06-09)
+++ v1 (2026-07-27)
@@ -1,3886 +1,2422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
-[...105 lines deleted...]
-      <w:r w:rsidRPr="00461D43" w:rsidR="00461D43">
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="34364E1B" w14:textId="3927307F">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 XV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Sociale Zaken en Werkgelegenheid 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="001A1CCE" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="13929934" w14:textId="2172E204">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F64595" w:rsidR="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595" w:rsidR="001A1CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA0AAB" w:rsidRDefault="00461D43" w14:paraId="2A7C63C7" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="001A1CCE" w:rsidRDefault="00A63C63" w14:paraId="56D48B71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A63C63" w:rsidP="001A1CCE" w:rsidRDefault="001A1CCE" w14:paraId="02A686A1" w14:textId="64385DE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Sociale Zaken en Werkgelegenheid heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595" w:rsidR="00A63C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>brief van 20 mei 2026 inzake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Sociale Zaken en Werkgelegenheid (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595" w:rsidR="00A63C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595" w:rsidR="00A63C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XV, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595" w:rsidR="00A63C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00F64595" w:rsidP="00F64595" w:rsidRDefault="00F64595" w14:paraId="378F8071" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="001A1CCE" w:rsidP="00F64595" w:rsidRDefault="001A1CCE" w14:paraId="1A8245EA" w14:textId="504D7271">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="001A1CCE" w:rsidP="00F64595" w:rsidRDefault="001A1CCE" w14:paraId="12C0E9DE" w14:textId="2736572F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van der Lee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="001A1CCE" w:rsidP="00F64595" w:rsidRDefault="001A1CCE" w14:paraId="0DD8B00C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="001A1CCE" w:rsidP="00F64595" w:rsidRDefault="001A1CCE" w14:paraId="4CE675A4" w14:textId="3543EFE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A63C63" w:rsidP="00F64595" w:rsidRDefault="001A1CCE" w14:paraId="403BFC64" w14:textId="4CF5F9F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Morrin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00F64595" w:rsidP="001A1CCE" w:rsidRDefault="00F64595" w14:paraId="72EA5857" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="1383A2D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00913911" w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="5A76DC92" w14:textId="16474DDA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A54B99" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A54B99" w14:paraId="1629D6EA" w14:textId="23D772C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A54B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden Algemene Rekenkamer bij vragen van de Tweede Kamer over </w:t>
-[...72 lines deleted...]
-          <w:i/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="5E268973" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00593F9A" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="7F3B5E98" w14:textId="59EF1A4F">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="0773F4B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kan de Algemene Rekenkamer aangeven welke onvolkomenheden binnen het ministerie van Sociale Zaken en Werkgelegenheid in 2025 het meest risicovol waren voor de rechtmatigheid van uitgaven en waarom?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="23A8F85D" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="067F0412" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De twee onvolkomenheden zijn verschillend van aard. Hierdoor is het niet goed mogelijk om aan te geven welke het meest risicovol is. Vanuit het perspectief van een uitkeringsgerechtigde kunnen beide onvolkomenheden impact hebben op zijn of haar bestaanszekerheid. In geld uitgedrukt betreft de onzekerheid bij de Unit SZW voor Caribisch Nederland € 24 miljoen. De onvolkomenheid op het toezicht van UWV en SVB leidt tot een onzekerheid van € 4,4 miljard (Wajong-uitkeringen).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="25D37D8F" w14:textId="77777777"/>
-[...4 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="1232F740" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00593F9A" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="307EF694" w14:textId="51525E42">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="4844201A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke structurele problemen constateert de Algemene Rekenkamer al meerdere jaren achtereen binnen het ministerie van SZW en waarom zijn deze volgens de Rekenkamer nog altijd niet opgelost?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="20BF0CE0" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="789054B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De onvolkomenheid in het financieel beheer van de uitkeringen in Caribisch Nederland bestaat nu 10 jaar. Er is wel verbetering en voortgang zichtbaar, maar het financieel beheer is nog niet op orde. Zo heeft de SZW-unit van RCN in 2025 geen aanvullende interne controles uitgevoerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="1057ECB4" w14:textId="77777777"/>
-[...4 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="5D36EFAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00593F9A" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="034BBBF3" w14:textId="100D5FEC">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="1F95D34F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In hoeverre is volgens de Algemene Rekenkamer sprake van onvoldoende grip op de uitvoeringsorganisaties die onder het ministerie van SZW vallen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="0B7611B4" w14:textId="77777777">
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="51D84328" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor 2025 constateren we een onvolkomenheid in het toezicht op de rechtmatigheid van de uitkeringen bij de SVB en UWV. Dit is een gevolg van leemtes die we zagen in ons onderzoek naar het functioneren van de arbeidsongeschiktheidsverzekering WIA. Het is zaak dat de minister goede afspraken maakt bij de opdrachtverstrekking, de resultaten monitort en via toezicht stuurt op de uitvoering van het werk van de uitvoeringsorganisaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="70953DFB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij constateren niet dat er onvoldoende grip is, maar wel dat er tekortkomingen zijn in de samenwerking in de driehoek eigenaar – opdrachtgever - opdrachtnemer. Zo constateren we onder andere dat het huidige cijfer voor de financiële rechtmatigheid geen goed beeld geeft van het aantal fouten in uitkeringen. Daarom onderzoekt de minister of hij voor zijn toezicht gebruik kan maken van betekenisvollere cijfers over rechtmatigheid van UWV en de SVB. Dit heeft hij toegezegd in zijn bestuurlijke reactie op het WIA-rapport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A54B99" w:rsidRDefault="00A54B99" w14:paraId="7546187C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Voor 2025 constateren we een onvolkomenheid in het toezicht op de rechtmatigheid van de uitkeringen bij de SVB en UWV. Dit is een gevolg van leemtes die we zagen in ons onderzoek naar het functioneren van de arbeidsongeschiktheidsverzekering WIA. Het is zaak dat de minister goede afspraken maakt bij de opdrachtverstrekking, de resultaten monitort en via toezicht stuurt op de uitvoering van het werk van de uitvoeringsorganisaties. </w:t>
-[...45 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="11738A39" w14:textId="328361A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00593F9A" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="35A40D0A" w14:textId="49B0161C">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="188A57DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kan de Algemene Rekenkamer specificeren bij welke regelingen of subsidiestromen de grootste risico’s op fouten, misbruik of oneigenlijk gebruik zijn geconstateerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="719500DC" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="2105DAEA" w14:textId="405E2205">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Misbruik en oneigenlijk gebruik maken deel uit van onze financial audit. Naast de door het ministerie verantwoorde fouten en onzekerheden voor wat betreft rechtmatigheid, hebben wij geen andere fouten en onzekerheden geconstateerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="7C4EFC04" w14:textId="77777777">
-[...21 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="78AC0E02" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00593F9A" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="7D272EA5" w14:textId="2A574BC9">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="7BA25C1B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoe hoog is het totaalbedrag aan onzekerheden en onrechtmatigheden dat de Algemene Rekenkamer heeft vastgesteld binnen de begroting van SZW over 2025?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002149CA" w:rsidP="002149CA" w:rsidRDefault="00593F9A" w14:paraId="2748C54D" w14:textId="5B952AD3">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="1EB481E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De minister heeft de materiële onzekerheden en onrechtmatigheden verantwoord in de bedrijfsvoeringparagraaf van het jaarverslag SZW. Zie de tabel hieronder uit het jaarverslag van SZW over 2025 (blz. 152).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002149CA" w:rsidP="002149CA" w:rsidRDefault="002149CA" w14:paraId="29849049" w14:textId="77777777"/>
-    <w:p w:rsidR="002149CA" w:rsidP="002149CA" w:rsidRDefault="002149CA" w14:paraId="6848AEEE" w14:textId="0784A642">
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="0DE84BC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="23AF77AB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="431CA7E3" wp14:editId="3180B536">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="1270" b="7620"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4056A2F2" wp14:editId="19F5BA19">
+            <wp:extent cx="5734192" cy="2228850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="851056587" name="Afbeelding 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3999230" cy="1554480"/>
+                      <a:ext cx="5743316" cy="2232397"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00847A8A" w14:paraId="40E319FA" w14:textId="7FD0F9AC">
-[...6 lines deleted...]
-      <w:r w:rsidR="00593F9A">
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="1D8EB051" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voornaamste in bovenstaande tabel zijn de afgerekende voorschotten, namelijk € 4,4 miljard. Wij hebben vastgesteld, dat deze fouten en onzekerheden juist zijn verantwoord in het jaarverslag 2025 van SZW.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00593F9A">
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00593F9A">
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="0BFE0179" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="060EDB10" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="02F69ACE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00593F9A" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="6368533A" w14:textId="3104C167">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="499D87D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke oorzaken liggen volgens de Algemene Rekenkamer ten grondslag aan deze fouten en onzekerheden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="344DB5E2" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="3B70DCA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De onzekerheid over de afgerekende voorschotten voor de Wajong zijn terug te voeren op de fouten in de dossiers die het UWV zelf heeft vastgesteld, in combinatie met onze onvolkomenheid dat het toezicht van de minister op zijn uitvoeringsorganisaties ontoereikend is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="24476277" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="73CE078C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De fouten en onzekerheden bij de sociale uitkeringen in Caribisch Nederland vloeien voort uit de onvolkomenheid in het financieel beheer van de Unit SZW. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00593F9A" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="68C542B4" w14:textId="6628E65E">
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="420482FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00593F9A" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="61992E05" w14:textId="78AA5EB0">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="42220AF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In hoeverre acht de Algemene Rekenkamer het huidige toezicht op subsidieverlening door SZW voldoende effectief?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="74FE2519" w14:textId="25BD12E1">
-[...43 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="2F0A69A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In het verantwoordingsonderzoek 2025 hebben wij geen onderzoek naar subsidieverlening gedaan en kunnen daar dus geen uitspraak over doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="18CC540A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="71C0C963" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zijn er volgens de Algemene Rekenkamer tekortkomingen in de gegevensuitwisseling tussen uitvoeringsinstanties die fraudeopsporing of handhaving bemoeilijken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="6A7A9FC0" w14:textId="485239AE">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="0BFADF4B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wij hebben in dit verantwoordingsonderzoek geen onderzoek gedaan naar de gevolgen van mogelijke tekortkomingen in de gegevensuitwisseling tussen uitvoeringsorganisaties in het kader van fraudeopsporing of handhaving. Uit ons overkoepelende onderzoek </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A3666">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Door de mazen van toezicht en handhaving</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat wij op 14 oktober 2025 publiceerden, blijkt gebrekkige uitwisseling van informatie tussen dit soort instanties wel een belangrijke rode draad in 12 ½ jaar onderzoek door de Algemene Rekenkamer. Onze publicatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Daders vrijuit, slachtoffers niet geholpen</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3CA4">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit 2021 waarin de rol van de Arbeidsinspectie bij arbeidsuitbuiting aan bod kwam maakte onderdeel uit van dit overzicht. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="4D9C686B" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="7ED4E05C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0095065C" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="7D4F8042" w14:textId="045EC098">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="47B02A60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In hoeverre heeft de Algemene Rekenkamer vastgesteld dat capaciteitstekorten bij uitvoeringsorganisaties gevolgen hebben voor dienstverlening, toezicht of handhaving?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095065C" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="5BE872B4" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="4C566F94" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Wij hebben geen onderzoek gedaan naar de gevolgen van capaciteitstekorten bij uitvoeringsorganisaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095065C" w:rsidP="00593F9A" w:rsidRDefault="0095065C" w14:paraId="350F37AB" w14:textId="77777777"/>
-[...4 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="3B4497A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
-      <w:r w:rsidR="00593F9A">
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00593F9A">
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0095065C" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="6B873D48" w14:textId="7DF01573">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="517A6437" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke risico’s ziet de Algemene Rekenkamer rondom de uitvoerbaarheid van nieuw beleid binnen het sociale domein?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095065C" w:rsidP="00771CEF" w:rsidRDefault="00593F9A" w14:paraId="3BD4F33F" w14:textId="4690C4B2">
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="5F637290" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Belangrijke risico’s voor uitvoerbaarheid van nieuw beleid zijn de complexiteit van wet- en regelgeving en de schaarste van personeel. Daarom vragen we aandacht voor vereenvoudiging en voor het belang van uitvoeringstoetsen. Wij concluderen dat minister van SZW voortgang moet maken met het vereenvoudigen van onder meer de WIA en beter moet sturen op uitvoeringstoetsen door uitvoeringsorganisaties die niet onder zijn eigen toezicht vallen. In ons deelonderzoek uitvoeringstoetsen dat wij uitvoerden in het VO 2024 concludeerden we dat de uitvoeringsorganisaties van SZW zelf positief zijn over de totstandkoming van uitvoeringstoetsen. Maar ons viel wel op dat meer aandacht besteed kan worden aan hoeveel extra personeel nodig is voor nieuwe wet- en regelgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A54B99" w:rsidRDefault="00A54B99" w14:paraId="200610C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Belangrijke risico’s voor uitvoerbaarheid van nieuw beleid zijn de complexiteit van wet- en regelgeving en de schaarste van personeel. Daarom vragen we aandacht voor vereenvoudiging en voor het belang van uitvoeringstoetsen. Wij concluderen dat minister van SZW voortgang moet maken met het vereenvoudigen van onder meer de WIA en beter moet sturen op uitvoeringstoetsen door uitvoeringsorganisaties die niet onder zijn eigen toezicht vallen. </w:t>
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="052EDD53" w14:textId="182D619A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
-      <w:r w:rsidR="00593F9A">
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00593F9A">
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00593F9A">
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0095065C" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="428B66D3" w14:textId="7E1F7CEE">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="71ED78EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zijn er systemen waarvan de Algemene Rekenkamer oordeelt dat deze verouderd of kwetsbaar zijn en risico’s vormen voor continuïteit of rechtmatige uitvoering?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="78F487E9" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="3E4498F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dit hebben wij in het verantwoordingsonderzoek niet onderzocht. SZW zelf heeft aangegeven, dat de systemen voor het verstrekken van sociale uitkeringen door de Rijksdienst Caribisch Nederland zijn verouderd. SZW is van plan om deze systemen de komende jaren te moderniseren. Uit ons onderzoek naar de WIA blijkt dat de foutgevoeligheid van die uitkering voor een deel terug te voeren is op verouderde IT-systemen.  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00823B5E" w:rsidRDefault="00823B5E" w14:paraId="580EFEFD" w14:textId="1806F711">
-[...8 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="3E4A43BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
-      <w:r w:rsidR="00593F9A">
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00593F9A">
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0095065C" w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="3C8D1FC9" w14:textId="3B038FCE">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="42159170" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In hoeverre beschikt het ministerie volgens de Algemene Rekenkamer over voldoende betrouwbare data om beleid goed te kunnen monitoren en evalueren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095065C" w:rsidP="00D03F89" w:rsidRDefault="00593F9A" w14:paraId="35707A50" w14:textId="4C5B8735">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="50793F1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Die vraag is moeilijk in zijn algemeenheid te beantwoorden. Idealiter stelt de minister bij beleidsvoorstellen concrete doelstellingen vast en bepaalt hij voor implementatie van beleid welke informatie hij nodig heeft om de resultaten te kunnen monitoren. De minister voert ieder jaar diverse beleidsevaluaties uit volgens de Strategische Evaluatie Agenda (SEA), die terug te vinden zijn op https://evaluaties.rijksfinancien.nl. Dit zijn volgens ons belangrijke instrumenten voor uw Kamer om controle uit te oefenen op de effectiviteit van beleid. Naar ons idee worden ze nog te weinig gebruikt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="0D093378" w14:textId="3AC1BCB0">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="374712D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="3CA9A4D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke aanbevelingen uit eerdere verantwoordingsonderzoeken zijn volgens de Algemene Rekenkamer nog altijd niet volledig opgevolgd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="53254F1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Als Algemene Rekenkamer vragen we de minister periodiek te rapporteren of onze aanbevelingen zijn opgevolgd. De laatste update van deze Opvolgmonitor was in 2023. Hieruit bleek dat, van al onze onderzoeken (ook buiten het verantwoordingsonderzoek om) op het gebied van het ministerie van SZW, op 68% van onze aanbevelingen de minister actie heeft ondernomen. In het verantwoordingsonderzoek 2025 vragen we dit jaar aandacht voor een onvolkomenheid die al 10 jaar openstaat: het financieel beheer bij de SZW-unit van RCN. Daarnaast constateren we een nieuwe onvolkomenheid: het toezicht door SZW op UWV en SVB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0095065C" w:rsidR="0095065C" w:rsidP="00593F9A" w:rsidRDefault="0095065C" w14:paraId="5543DFB5" w14:textId="69534F1A">
-[...33 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="32AC1A9B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="0F856E53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke concrete verbetermaatregelen acht de Algemene Rekenkamer noodzakelijk om herhaling van de geconstateerde problemen in komende begrotingsjaren te voorkomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="0CE61A9B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ons is niet helemaal duidelijk op welke geconstateerde problemen de vragensteller precies doelt. In zijn algemeenheid is het zo dat wij een audit uitvoeren, oordelen uitspreken en aanbevelingen doen. Het is aan de minister om concrete maatregelen te nemen om de geconstateerde problemen op te lossen. In dit verantwoordingsonderzoek hebben we het met name over de aansturing van UWV en SVB en de onzekerheid van de voorschotten voor de Wajong. Daarnaast hebben we in voorgaande onderzoeken meermaals aangegeven dat de WIA onuitvoerbaar is en vereenvoudigd moet worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="351CE9DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="31449688" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In het nawoord schrijft de Algemene Rekenkamer dat ten aanzien van de WIA-uitkeringen tempo gemaakt moet worden met de vereenvoudiging van regelgeving, zonder dat het arbeidsongeschiktheidsstelsel hoeft te worden herzien. Kan de Algemene Rekenkamer aangeven aan welke soort (specifieke) regels daarbij prioriteit gegeven zou kunnen worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="2F4FB1AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van SZW moet in nauwe samenwerking met UWV en uw Kamer bepalen welke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vereenvoudingingsmaatregelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getroffen worden. Er liggen meerdere opties op tafel, onder meer van de Onafhankelijke Commissie Toekomst Arbeidsongeschiktheidsstelsel (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Octas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="4669BB62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="61466D59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat is het aandeel van SZW in het dashboard van de Algemene Rekenkamer, onderdeel economie en arbeidsmarkt? En bij het onderdeel kennis en vaardigheden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="65DDEBDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het dashboard Blik op Nederland bevat kernindicatoren die relevant zijn voor het beleid van de minister van SZW. Dat geldt vooral voor het venster economie en arbeidsmarkt en het venster bestaanszekerheid. Voor economie en arbeidsmarkt zijn dat de onderliggende indicatoren werkloosheid, arbeidsproductiviteit en netto arbeidsparticipatie. Voor bestaanszekerheid zijn alle onderliggende indicatoren relevant: personen onder de armoedegrens, kinderarmoede, armoede-intensiteit en het aantal huishoudens met problematische schulden. Het onderdeel kennis en vaardigheden raakt aan een toekomstbestendige arbeidsmarkt en werkenden die blijven leren en zo duurzaam inzetbaar blijven. Veel onderdelen van het dashboard zijn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>domeinoverstijgend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en raken meerdere ministeries, waaronder SZW.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="73AA7FCB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095065C" w:rsidP="00593F9A" w:rsidRDefault="0095065C" w14:paraId="248A0007" w14:textId="77777777"/>
-[...41 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="6EF59756" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nu de Algemene Rekenkamer stelt dat de minister wel cijfers publiceert over beleid, maar dat die weinig zeggen over de vraag of het beleid echt helpt om problemen op te lossen, kan de Algemene Rekenkamer aangeven of de Tweede Kamer met deze manier van rapporteren eigenlijk wel goed kan controleren of belastinggeld doelmatig wordt besteed, of krijgt de Kamer vooral algemene informatie zonder harde resultaten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="5EBBC38A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij vinden het van groot belang dat de minister zelf rapporteert over de effecten van zijn beleid, zodat de Tweede Kamer op basis daarvan haar controlerende taak kan uitvoeren. De minister is het hiermee eens, getuige zijn reactie op ons rapport. Maar hij noemt deze opgave complex. Wij zien dat de minister wel rapporteert over zijn beleid, bijvoorbeeld over arbeidsuitbuiting, het Tijdelijk Noodfonds Energie (TNE) en de MDIEU-regeling voor een duurzame arbeidsmarkt. Tegelijkertijd constateren we dat in die rapportages enkele prestaties worden genoemd (zoals bijvoorbeeld 120.000 huishoudens die een uitkering uit het energiefonds kregen), maar dat onduidelijk blijft of dat tot het gewenste maatschappelijk resultaat leidt (bijvoorbeeld of die uitkering terecht is gekomen bij de mensen die dat het hardst nodig hebben en of daarmee energieschulden zijn voorkomen). Voor de Tweede Kamer is het daardoor moeilijk om te controleren of belastinggeld doeltreffend en doelmatig wordt besteed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="6E9C3ED1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="7B22BB81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ziet de Algemene Rekenkamer, nu vooral arbeidsmigranten kwetsbaar zijn voor arbeidsuitbuiting, dat de huidige aanpak van de minister in de praktijk voldoende afschrikt richting malafide werkgevers, of blijft het risico bestaan dat daders ermee wegkomen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...187 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aangezien de Algemene Rekenkamer concludeert dat er sinds het onderzoek uit 2021 weinig vooruitgang is geboekt bij de aanpak van arbeidsuitbuiting en ernstige benadeling</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="6DAF52A3" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="7E802D22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Meer in algemene zin blijkt uit onze overzichtspublicatie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823B5E">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Door de mazen van toezicht en handhaving</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dat op 14 oktober 2025 aan uw Kamer is aangeboden dat de pakkans voor ernstige vergrijpen – zoals ook arbeidsuitbuiting – gering is. Het risico is dus inderdaad dat malafide werkgevers ermee wegkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="7A022F19" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="16507980" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">In dit verantwoordingsonderzoek hebben we geen specifiek onderzoek gedaan naar de afschrikwekkende werking van de aanpak van de minister tegen arbeidsuitbuiting. Wel zien we dat de Arbeidsinspectie vaker bestuursrechtelijk ingrijpt dan een paar jaar geleden. Ze legt meer boetes op en geeft meer waarschuwingen voor preventieve stillegging. We weten echter niet of daardoor de pakkans voor daders de afgelopen jaren is gestegen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593F9A" w:rsidP="00593F9A" w:rsidRDefault="00593F9A" w14:paraId="40D5C3E6" w14:textId="63E58E2B">
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="00593F9A">
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="2851D8A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64595">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wel zien we dat het aantal afgeronde strafrechtelijke onderzoeken laag blijft. In ons rapport uit 2021 bevalen we de minister aan om de mogelijkheden voor strafrechtelijke vervolging te vergroten. Op dit moment ligt er een wetsvoorstel modernisering en uitbreiding strafbaarstelling mensenhandel ter behandeling in de Eerste Kamer. We zijn benieuwd naar het effect van die wet op het aantal daders dat strafrechtelijk vervolgd wordt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="66F043A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="00A63C63" w:rsidP="00A63C63" w:rsidRDefault="00A63C63" w14:paraId="2A6002C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F64595" w:rsidR="001A1CCE" w:rsidP="001A1CCE" w:rsidRDefault="001A1CCE" w14:paraId="3649EC2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F64595" w:rsidR="001A1CCE" w:rsidSect="001A1CCE">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C4DF6E8" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33A628BF" w14:textId="77777777" w:rsidR="000931A6" w:rsidRDefault="000931A6" w:rsidP="001A1CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A05B837" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2EC42627" w14:textId="77777777" w:rsidR="000931A6" w:rsidRDefault="000931A6" w:rsidP="001A1CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...79 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E8B11ED" w14:textId="77777777" w:rsidR="00E30C98" w:rsidRDefault="00E30C98">
+  <w:p w14:paraId="50127B7B" w14:textId="77777777" w:rsidR="001A1CCE" w:rsidRPr="001A1CCE" w:rsidRDefault="001A1CCE" w:rsidP="001A1CCE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442414A8" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00FA0AAB">
+  <w:p w14:paraId="627701BD" w14:textId="77777777" w:rsidR="001A1CCE" w:rsidRPr="001A1CCE" w:rsidRDefault="001A1CCE" w:rsidP="001A1CCE">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F3CB71A" w14:textId="77777777" w:rsidR="00E30C98" w:rsidRDefault="00E30C98">
+  <w:p w14:paraId="2A800B8C" w14:textId="77777777" w:rsidR="001A1CCE" w:rsidRPr="001A1CCE" w:rsidRDefault="001A1CCE" w:rsidP="001A1CCE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ADFEA6" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7863AAE6" w14:textId="77777777" w:rsidR="000931A6" w:rsidRDefault="000931A6" w:rsidP="001A1CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E017A15" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73DDE6F3" w14:textId="77777777" w:rsidR="000931A6" w:rsidRDefault="000931A6" w:rsidP="001A1CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="113034F7" w14:textId="77777777" w:rsidR="00E30C98" w:rsidRDefault="00E30C98">
+  <w:p w14:paraId="2AF459CC" w14:textId="77777777" w:rsidR="001A1CCE" w:rsidRPr="001A1CCE" w:rsidRDefault="001A1CCE" w:rsidP="001A1CCE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44050C68" w14:textId="77777777" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
-[...496 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6FECB887" w14:textId="77777777" w:rsidR="001A1CCE" w:rsidRPr="001A1CCE" w:rsidRDefault="001A1CCE" w:rsidP="001A1CCE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B4DA672" w14:textId="34FEFEE2" w:rsidR="00FA0AAB" w:rsidRDefault="00461D43">
+  <w:p w14:paraId="0195B07C" w14:textId="77777777" w:rsidR="001A1CCE" w:rsidRPr="001A1CCE" w:rsidRDefault="001A1CCE" w:rsidP="001A1CCE">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1236 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...412 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...98 lines deleted...]
-    <w:rsid w:val="00FD2F58"/>
+    <w:rsidRoot w:val="001A1CCE"/>
+    <w:rsid w:val="000931A6"/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rsid w:val="004038A8"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="006205CE"/>
+    <w:rsid w:val="007C0F76"/>
+    <w:rsid w:val="00853618"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00A54B99"/>
+    <w:rsid w:val="00A634EC"/>
+    <w:rsid w:val="00A63C63"/>
+    <w:rsid w:val="00CC63BE"/>
+    <w:rsid w:val="00E82427"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00F64595"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="4C6540ED"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B81356C1-2912-4B47-AE15-136B77D4762B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3905,75 +2441,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4008,55 +2544,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4128,981 +2664,804 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001A1CCE"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001A1CCE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...229 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
-    <w:name w:val="Paginanummering"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001A1CCE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Specialeafzender">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="001A1CCE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...126 lines deleted...]
-      <w:szCs w:val="17"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="001A1CCE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="001A1CCE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A74072"/>
+    <w:rsid w:val="001A1CCE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-[...108 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5206,71 +3565,72 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>2154</ap:Words>
-  <ap:Characters>11853</ap:Characters>
+  <ap:Words>2180</ap:Words>
+  <ap:Characters>11992</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>98</ap:Lines>
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Lines>99</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13980</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14144</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:32:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>