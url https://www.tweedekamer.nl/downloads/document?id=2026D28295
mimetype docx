--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,3356 +1,1712 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
-[...118 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="0140ECE0" w14:textId="23D14719">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 XXII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Volkshuisvesting en Ruimtelijke Ordening 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="7E63DED8" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="519158E3" w14:textId="4C61CB5A">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="159F83A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="21950ACC" w14:textId="1F3FFAEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Volkshuisvesting en Ruimtelijke Ordening heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over de brief van 20 mei 2026 inzake het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Volkshuisvesting en Ruimtelijke Ordening (Kamerstuk 36 945 XXII, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="1385EBB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="13AFB301" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="5672EEB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="123C31DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="2A515675" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Beekmans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="6442895A" w14:textId="7489F531">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00913911" w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="5A76DC92" w14:textId="5CCD3FC6">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="00FC4122" w14:paraId="669B12C1" w14:textId="73384476">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden Algemene Rekenkamer bij vragen van de Tweede Kamer over </w:t>
-[...58 lines deleted...]
-          <w:i/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="662B5592" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A40AB" w:rsidP="00913911" w:rsidRDefault="007A40AB" w14:paraId="76A0FEB1" w14:textId="33CCA826">
-[...7 lines deleted...]
-          <w:i/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="277EAB9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kan de Algemene Rekenkamer nader toelichten op basis van welke normen, indicatoren en gegevens zij concludeert dat de nieuwbouwdoelen “ver af van de praktijk” blijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00913911" w:rsidR="007A40AB" w:rsidP="00913911" w:rsidRDefault="007A40AB" w14:paraId="4C17345E" w14:textId="77777777">
-[...32 lines deleted...]
-          <w:i/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="78F3EA92" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De minister van Volkshuisvesting en Ruimtelijke Ordening (VRO) heeft de bouw van 100.000 woningen per jaar als doel gesteld. In het rapport bij het Jaarverslag 2025 schrijven we dat er in 2025 79.900 woningen zijn bijgekomen. Dat betreft nieuwbouwwoningen en andere vormen van toevoegingen aan de woningvoorraad, bijvoorbeeld door transformatie of woningsplitsing. We baseren ons daarbij op onderzoek van het CBS. We schrijven ook dat dit het derde jaar op rij is, waarin het aantal nieuwe woningen daalt ten opzichte van het jaar ervoor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="43F9C407" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="007A40AB" w14:paraId="3280C4B6" w14:textId="3742F587">
-[...2 lines deleted...]
-          <w:i/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="5FE22266" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kan de Algemene Rekenkamer aangeven welke regelingen of budgetposten zijn meegenomen in het bedrag van € 731 miljoen en het gerealiseerde bedrag van € 327 miljoen, en welk deel van de niet-bestede middelen is doorgeschoven naar latere jaren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A40AB" w:rsidP="00913911" w:rsidRDefault="007A40AB" w14:paraId="315386AC" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E7461">
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="3C61E01F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De bedragen € 731 miljoen (begroot) en € 327 miljoen (gerealiseerd) hebben betrekking op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E7461">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>subartikel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E7461">
-[...18 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.2 Woningbouw, en omvatten alle begrotingsposten die daar onder vallen. Het is volgens ons aan de minister van VRO om een antwoord te geven op de vraag welk deel van de niet-bestede middelen is doorgeschoven naar latere jaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="530356A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="007A40AB" w14:paraId="6A8F15E4" w14:textId="7C8751CE">
-[...52 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="42201CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welke risico’s ziet de Algemene Rekenkamer rond herplaatsbaarheid van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en welke gevolgen heeft dat voor doelmatigheid, levensduurkosten en risicoverdeling tussen betrokken stakeholders?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="38C9CB3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mogen tijdelijk ergens staan, meestal 15 jaar. Vaak is nog onduidelijk wat er na die periode met de woningen gaat gebeuren. Het financiële risico dat dit met zich meebrengt ligt in principe bij de investeerder, vaak een woningcorporatie. Het risico bestaat dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet herplaatst kunnen worden, omdat er geen geschikte nieuwe locatie gevonden wordt. Daarnaast bestaat voor woningcorporaties het risico dat er geen geschikte nieuwe locatie gevonden wordt in het werkgebied van de woningcorporatie, zodat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> herplaatst moeten worden buiten het werkgebied van de woningcorporatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="3086CFE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister probeert de risico’s rond herplaatsbaarheid kleiner te maken, bijvoorbeeld met de Regeling tegemoetkoming herplaatsing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RTHF). Als het niet lukt een locatie voor herplaatsing te vinden, en de woningen moeten worden verkocht, dan deelt het Rijk in het verschil tussen de daadwerkelijke verkoop en de minimale gegarandeerde restwaarde van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij verkoop. De verdeling van dit verschil is 60% Rijk, 25% gemeente en 15% investeerder. Het aantal deelnemers aan de RTHF is echter laag. Tot en met 2025 vielen er in totaal 1.918 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="3EE1DA15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U vraagt naar de gevolgen van de risico’s rond herplaatsing van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor doelmatigheid en levensduurkosten, daar hebben we geen specifiek onderzoek naar gedaan. In algemene zin geldt dat hoe langer een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>flexwoning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> verhuurd kan worden, hoe gunstiger de verhouding tussen kosten en opbrengsten zal zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A40AB" w:rsidP="00913911" w:rsidRDefault="007A40AB" w14:paraId="1B111EC0" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="79782E51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="1295DFB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A40AB" w:rsidP="00913911" w:rsidRDefault="007A40AB" w14:paraId="563A62AE" w14:textId="3066B73D">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="1AB39CB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kan de Algemene Rekenkamer aangeven of uit haar onderzoek blijkt dat verhoging van de subsidie per </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A40AB">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>flexwoning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A40AB">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nog een effectief instrument is, of dat andere knelpunten — zoals locaties, exploitatie, draagvlak en herplaatsbaarheid — zwaarder wegen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7AA8" w:rsidP="00913911" w:rsidRDefault="008F7AA8" w14:paraId="7563D0AB" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00162F37">
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="3BF8A42B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Een hogere bijdrage kan helpen om het probleem van het rondkrijgen van de businesscase kleiner te maken. In sommige gevallen zullen andere knelpunten zwaarder wegen, zoals het niet kunnen vinden van een geschikte locatie. Daar heeft een verhoging van de subsidie geen invloed op.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00162F37" w:rsidP="00913911" w:rsidRDefault="00162F37" w14:paraId="4370379B" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="52B4B659" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7AA8" w:rsidP="00913911" w:rsidRDefault="008F7AA8" w14:paraId="5B7A41F5" w14:textId="4D4F44B5">
-[...36 lines deleted...]
-      <w:r w:rsidR="00896A5F">
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="79C44F5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe heeft de Algemene Rekenkamer de financiële risico’s van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beoordeeld, en in hoeverre verschillen deze risico’s voor de betrokken stakeholders?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="71E707D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In ons onderzoek geven we aan dat de financiële risico’s van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samenhangen met de tijdelijkheid van de locatie. De tijdelijkheid van de locatie zorgt voor onzekerheid over huurinkomsten op de lange termijn en dit kan een belemmering zijn voor het rondkrijgen van de businesscase en daarmee voor de realisatie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>flexwonignen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002E028B">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>. Voor de verdeling van de risico’s verwijzen we naar het antwoord op vraag 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7AA8" w:rsidP="00913911" w:rsidRDefault="008F7AA8" w14:paraId="46F10D5E" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="4728FE40" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008F7AA8" w:rsidR="008F7AA8" w:rsidP="008F7AA8" w:rsidRDefault="008F7AA8" w14:paraId="7CA01375" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="0AAEBC6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kan de Algemene Rekenkamer nader toelichten in welke omstandigheden </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7AA8" w:rsidP="008F7AA8" w:rsidRDefault="008F7AA8" w14:paraId="79E92E49" w14:textId="24176824">
-[...52 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="6C7ED5D8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar haar oordeel wél doelmatig kunnen zijn, en welke voorwaarden minimaal nodig zijn om te voorkomen dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permanente woningbouw verdringen of financiële risico’s vergroten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="70C00571" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op geschikte locaties waar permanente woningbouw (nog) niet mogelijk of wenselijk is kunnen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een aanvulling vormen op permanente woningen. In algemene zin geldt dat geld en ambtelijke capaciteit die besteed worden aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet besteed kunnen worden aan permanente woningbouw. Als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden gebouwd op locaties waar in de toekomst permanente woningbouw gepland is, is het belangrijk dat de investeerder en de gemeente goede afspraken maken. Die afspraken zouden niet alleen moeten gaan over wanneer de locatie beschikbaar moet komen voor permanente woningbouw, maar ook over de inspanningen van beide partijen om tijdig een andere locatie voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te vinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="6C8EE7CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7AA8" w:rsidP="008F7AA8" w:rsidRDefault="008F7AA8" w14:paraId="7F4B257B" w14:textId="42D3F4FE">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="415FA433" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kan de Algemene Rekenkamer verder toelichten waarom zij een Woningbouwimpuls met als enig doel betaalbaarheid aanbevelen? Waarom is dit doeltreffender?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7AA8" w:rsidP="008F7AA8" w:rsidRDefault="008F7AA8" w14:paraId="0BD859A8" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00712EE7">
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="48C86DAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>We concluderen in ons rapport Woningbouwimpuls; Vervolgonderzoek 2025 dat de minister voor het instrument Woningbouwimpuls (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Wbi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">) grote, algemene doelen stelt (sneller, meer en meer betaalbare woningen bouwen), waarmee de minister verwachtingen wekt over het effect van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Wbi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00712EE7">
-[...6 lines deleted...]
-      <w:r w:rsidR="00751A9E">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die zij met dit specifieke instrument niet kon waarmaken. We bevolen daarom aan om één specifiek doel te stellen voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Wbi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00751A9E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Op basis van de resultaten van de projecten die geld kregen uit de eerste 3 rondes van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Wbi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> kwamen we tot de conclusie dat de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Wbi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> geen effect heeft op het versnellen van woningbouw en dat het twijfelachtig is of de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Wbi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> tot meer woningen leidt, maar dat de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Wbi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00712EE7">
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> wel enig effect heeft op het bouwen van meer betaalbare woningen. Alleen op het vlak van betaalbaarheid zagen we dus een beperkte doeltreffendheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00712EE7" w:rsidP="008F7AA8" w:rsidRDefault="00712EE7" w14:paraId="5E60C468" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="33620DED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7AA8" w:rsidP="008F7AA8" w:rsidRDefault="008F7AA8" w14:paraId="143CAF33" w14:textId="60024EC6">
-[...24 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="53BD0B3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welke informatie zou volgens de Algemene Rekenkamer nodig zijn om de nieuwe verwachting van jaarlijks 5.000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> controleerbaar, realistisch en navolgbaar te maken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="4962385E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de controleerbaarheid en navolgbaarheid is het nodig om informatie te verkrijgen over de plannen voor het aantal te bouwen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, het jaarlijks aantal afgegeven vergunningen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het jaarlijks aantal gebouwde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De informatie zou moeten gaan over alle (geplande, vergunde en gebouwde) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Nederland, en niet alleen over het aantal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat gebouwd wordt met financiële steun vanuit de Stimuleringsregeling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Flex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>- en Transformatiewoningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751A9E" w:rsidP="00751A9E" w:rsidRDefault="00751A9E" w14:paraId="5E40853E" w14:textId="6529F604">
-[...29 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="58194EA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is volgens ons aan de minister om te onderbouwen dat het door haar genoemde aantal van 5.000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per jaar realistisch is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="5DEB5B12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overigens heeft de minister in haar reactie op ons rapport alleen aangegeven dat ze nu verwacht dat er jaarlijks gemiddeld 5.000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per jaar kunnen worden gerealiseerd. Ze heeft niet aangegeven dat dit een doelstelling is, waarover de minister jaarlijks gaat rapporteren. We hebben de minister wel aanbevolen concrete doelen in het beleid voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4122">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te stellen en daarmee realistische verwachtingen te wekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="007A60A0" w:rsidP="007A60A0" w:rsidRDefault="007A60A0" w14:paraId="2911ABCA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FC4122" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="6B904140" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00FC4122" w:rsidR="00FE0FA3">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...75 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2229 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...74 lines deleted...]
-    <w:rsid w:val="00FC1A19"/>
+    <w:rsidRoot w:val="007A60A0"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A8320B"/>
+    <w:rsid w:val="00CC63BE"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FC4122"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="0203D0BB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EF39D558-FAC3-4821-8A5A-DE85CFAA0F23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3359,77 +1715,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3454,75 +1810,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3557,55 +1913,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3677,981 +2033,729 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007A60A0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007A60A0"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007A60A0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...229 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Paginanummering"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="007A60A0"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007A60A0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...241 lines deleted...]
-    <w:rsid w:val="00A35DC7"/>
+    <w:rsid w:val="007A60A0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...58 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4757,69 +2861,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6694</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1234</ap:Words>
+  <ap:Characters>6787</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>56</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7895</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8005</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:37:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>