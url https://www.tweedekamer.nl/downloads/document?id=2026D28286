--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,3060 +1,1080 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A74072" w:rsidRDefault="00A74072" w14:paraId="43B8FDD9" w14:textId="138E9576">
-[...43 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidRDefault="001E0810" w14:paraId="5A13B7FC" w14:textId="21F61A05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA" w:rsidR="004916E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Justitie en Veiligheid 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="00D354E8" w:rsidRDefault="00D354E8" w14:paraId="54B1A34A" w14:textId="41861AEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="00CF49EB" w:rsidP="00D354E8" w:rsidRDefault="00CF49EB" w14:paraId="3DD231B0" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="00022465" w:rsidP="004916E0" w:rsidRDefault="00022465" w14:paraId="43C91025" w14:textId="6DEC5F2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA" w:rsidR="001E0810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA" w:rsidR="004916E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA" w:rsidR="001E0810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA" w:rsidR="001E0810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="00FC36DD" w:rsidP="00FC36DD" w:rsidRDefault="00022465" w14:paraId="137D21CD" w14:textId="6B15F10E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA" w:rsidR="004916E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA" w:rsidR="00D935E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA" w:rsidR="001E0810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="00FC36DD" w:rsidP="00FC36DD" w:rsidRDefault="00FC36DD" w14:paraId="42867E74" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="7BD84502" w14:textId="4BA6B426">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Justitie en Veiligheid heeft een aantal vragen voorgelegd aan de Algemene Rekenkamer over de brief van 20 mei 2026 inzake het rapport Resultaten van het verantwoordingsonderzoek 2025 bij het Ministerie van Justitie en Veiligheid (Kamerstuk 36945 VI, nr. 2). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="50390950" w14:textId="3B43CA3E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Algemene Rekenkamer heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="32DC4893" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="47D90A24" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="6C66DFA4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eerdmans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="419E8B3E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="7A509C51" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="44775ECC" w14:textId="0189C49E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van Tilburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="00880721" w:rsidRDefault="00880721" w14:paraId="3CADFED5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001C3E7A" w:rsidP="001C3E7A" w:rsidRDefault="001C3E7A" w14:paraId="745CF22D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidRDefault="001E0810" w14:paraId="2CC3978C" w14:textId="5559EAFF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="002F51AA" w14:paraId="24C9A168" w14:textId="2BF71D9E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="6641D7F0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="07060522" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Wat zouden wat u betreft voor de politietaken aanzetten tot beleidsdoelstellingen kunnen zijn, gezien het feit dat er slechts voor één van de vier politietaken door het ministerie een aanzet gegeven voor beleidsdoelstellingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="43199ABE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Er zijn verschillende mogelijkheden om de doelstelling van het beleidsartikel van de politie te concretiseren. Een van de mogelijkheden is het benoemen van indicatoren op prestatie- (output) of resultaatniveau (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>outcome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Daarvoor geldt dat deze indicatoren SMART-C geformuleerd zijn. Als basis kan wet- en regelgeving dienen en/of indicatoren die door de politie zelf zijn vastgesteld. Wij geven 2 voorbeelden van indicatoren. Zo kan voor de prestaties van het verlenen van noodhulp de aanrijdtijd van de politie gebruikt worden. Deze indicator wordt door de politie zelf gehanteerd. Zo kan voor de handhaving van de openbare orde en veiligheid het aantal wijkagenten per 5.000 inwoners gebruikt worden. Deze indicator is gebaseerd op de Politiewet 2012, artikel 38A. Graag attenderen wij u erop dat wij op 18 juni 2026 een onderzoek publiceren over de prioritering in de opsporing bij de politie. Wij gaan daar in op het belang van de relatie tussen doelen, ingezette middelen en bereikte resultaten van de politie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="16FAA607" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="28C02925" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:i/>
-        </w:rPr>
-[...91 lines deleted...]
-          <w:b/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:i/>
-        </w:rPr>
-[...92 lines deleted...]
-          <w:i/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Komt het vaker voor dat ministeries in strijd handelen met de comptabiliteitswet 2016 door niet te voldoen aan een herhaald informatieverzoek? Zo ja, hoe vaak en hoe vaak betrof dit het Ministerie van Algemene Zaken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00913911" w:rsidP="00913911" w:rsidRDefault="00913911" w14:paraId="3280C4B6" w14:textId="77777777"/>
-[...20 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="1D45FC39" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Dat ministeries niet voldoen aan (herhaalde) informatieverzoeken, in overeenstemming met de Comptabiliteitswet 2016, is uitzonderlijk. Het is voor het eerst in het recente verleden dat dit zich voordoet bij het ministerie van Algemene Zaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="20E9D32D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="001E0810" w:rsidP="001E0810" w:rsidRDefault="001E0810" w14:paraId="45572F3A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F51AA" w:rsidR="00441030" w:rsidP="001C3E7A" w:rsidRDefault="00441030" w14:paraId="759926A1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002F51AA" w:rsidR="00441030">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C4DF6E8" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="69D6F5EC" w14:textId="77777777" w:rsidR="0064611A" w:rsidRDefault="0064611A">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A05B837" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="407A3765" w14:textId="77777777" w:rsidR="0064611A" w:rsidRDefault="0064611A">
       <w:r>
-        <w:continuationSeparator/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="7FB6E8E7" w14:textId="77777777" w:rsidR="0064611A" w:rsidRDefault="0064611A">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...55 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ADFEA6" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="78AB2EE0" w14:textId="77777777" w:rsidR="0064611A" w:rsidRDefault="0064611A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E017A15" w14:textId="77777777" w:rsidR="00A74072" w:rsidRDefault="00A74072">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="568643C9" w14:textId="77777777" w:rsidR="0064611A" w:rsidRDefault="0064611A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2170 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="916"/>
+  <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="0"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:drawingGridHorizontalOrigin w:val="0"/>
+  <w:drawingGridVerticalOrigin w:val="0"/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A74072"/>
-[...73 lines deleted...]
-    <w:rsid w:val="00FC1A19"/>
+    <w:rsidRoot w:val="001E0810"/>
+    <w:rsid w:val="00022465"/>
+    <w:rsid w:val="00054874"/>
+    <w:rsid w:val="000A080B"/>
+    <w:rsid w:val="000C7013"/>
+    <w:rsid w:val="0015772D"/>
+    <w:rsid w:val="00177945"/>
+    <w:rsid w:val="001C3E7A"/>
+    <w:rsid w:val="001E0810"/>
+    <w:rsid w:val="001E1B79"/>
+    <w:rsid w:val="001E7716"/>
+    <w:rsid w:val="001F57F4"/>
+    <w:rsid w:val="00212138"/>
+    <w:rsid w:val="00217033"/>
+    <w:rsid w:val="002F51AA"/>
+    <w:rsid w:val="00305375"/>
+    <w:rsid w:val="0031475C"/>
+    <w:rsid w:val="0035149F"/>
+    <w:rsid w:val="00371A1E"/>
+    <w:rsid w:val="00391B45"/>
+    <w:rsid w:val="003951E1"/>
+    <w:rsid w:val="003B6606"/>
+    <w:rsid w:val="003C2033"/>
+    <w:rsid w:val="004365B7"/>
+    <w:rsid w:val="00441030"/>
+    <w:rsid w:val="00467153"/>
+    <w:rsid w:val="00473933"/>
+    <w:rsid w:val="004916E0"/>
+    <w:rsid w:val="004E4DAE"/>
+    <w:rsid w:val="00577F43"/>
+    <w:rsid w:val="005F529F"/>
+    <w:rsid w:val="0064611A"/>
+    <w:rsid w:val="00646CBB"/>
+    <w:rsid w:val="006E60DE"/>
+    <w:rsid w:val="007105CF"/>
+    <w:rsid w:val="00755F6B"/>
+    <w:rsid w:val="00761294"/>
+    <w:rsid w:val="00807E79"/>
+    <w:rsid w:val="00880721"/>
+    <w:rsid w:val="008B302C"/>
+    <w:rsid w:val="00996498"/>
+    <w:rsid w:val="009B6B2B"/>
+    <w:rsid w:val="009D7328"/>
+    <w:rsid w:val="00A46228"/>
+    <w:rsid w:val="00B41D69"/>
+    <w:rsid w:val="00BD6E7E"/>
+    <w:rsid w:val="00BE1AB2"/>
+    <w:rsid w:val="00BF1E22"/>
+    <w:rsid w:val="00C12E7E"/>
+    <w:rsid w:val="00C469F9"/>
+    <w:rsid w:val="00C522C1"/>
+    <w:rsid w:val="00CF49EB"/>
+    <w:rsid w:val="00D3472D"/>
+    <w:rsid w:val="00D354E8"/>
+    <w:rsid w:val="00D51BF9"/>
+    <w:rsid w:val="00D65C4B"/>
+    <w:rsid w:val="00D77D0F"/>
+    <w:rsid w:val="00D935E9"/>
+    <w:rsid w:val="00E00118"/>
+    <w:rsid w:val="00E5075C"/>
+    <w:rsid w:val="00EC29BB"/>
+    <w:rsid w:val="00F71D11"/>
+    <w:rsid w:val="00FB1807"/>
+    <w:rsid w:val="00FC36DD"/>
+    <w:rsid w:val="00FD4C59"/>
+    <w:rsid w:val="00FD6ED8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="511194A3"/>
-  <w15:docId w15:val="{0E0E4260-3B8B-4B7D-94B6-627D2B50C145}"/>
+  <w14:docId w14:val="2A9F7F85"/>
+  <w15:docId w15:val="{66412724-7824-46F6-B08D-43638E1345AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...103 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3089,55 +1109,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3200,1236 +1220,665 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:hanging="1440"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
-[...99 lines deleted...]
-      <w:vanish/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
-    <w:qFormat/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Afzendergegevens"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="8"/>
-    <w:qFormat/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-    <w:name w:val="Afzendergegevens url"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...1 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...528 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="BallontekstChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00CF49EB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...30 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...91 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\LAMS0610\OneDrive%20-%20Tweede%20Kamer%20der%20Staten-Generaal\Dienst%20GPBW%20-%20GRI\07%20Griffie%20-%20Publicatie\Voorkantjes\LVRENANT.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>349</ap:Words>
-  <ap:Characters>1925</ap:Characters>
+  <ap:Words>367</ap:Words>
+  <ap:Characters>2021</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>16</ap:Lines>
   <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Beantwoording vragen Tweede kamer over de Resultaten verantwoordingsonderzoek 2022 bij het Ministerie van X</vt:lpstr>
+      <vt:lpstr>26 200 X</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2270</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2384</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T13:17:00.0000000Z</lastPrinted>
+  <lastPrinted>2008-03-07T11:33:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>