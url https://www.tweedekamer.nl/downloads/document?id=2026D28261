--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,2507 +1,861 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007D3433" w:rsidP="007D3433" w:rsidRDefault="007D3433" w14:paraId="4FCB5B3C" w14:textId="219631D1">
-[...57 lines deleted...]
-      <w:r w:rsidRPr="00000A64">
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00261087" w:rsidRDefault="00A36C6C" w14:paraId="33CDC66D" w14:textId="1EF7D8C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74" w:rsidR="00261087">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="009468FA" w:rsidR="007D3433" w:rsidP="007D3433" w:rsidRDefault="007D3433" w14:paraId="2F073C8C" w14:textId="77777777">
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74" w:rsidR="00261087">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74" w:rsidR="00261087">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00261087" w:rsidP="00261087" w:rsidRDefault="00261087" w14:paraId="7ED9B354" w14:textId="0CAE8A2F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Stimulering duurzame energieproductie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00261087" w:rsidP="00A36C6C" w:rsidRDefault="00261087" w14:paraId="386F917D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74" w:rsidR="00A36C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>701</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00261087" w:rsidP="00A36C6C" w:rsidRDefault="00261087" w14:paraId="630FEE34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00261087" w:rsidP="00A36C6C" w:rsidRDefault="00261087" w14:paraId="5FD1EA0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="684D247B" w14:textId="6C94F8F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00261087" w14:paraId="42034FE6" w14:textId="2DF95CDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74" w:rsidR="00A36C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>woensdag 3 juni 2026 vonden in uw Kamer de Tweeminutendebatten Waterstof, groen gas en andere energiedragers (CD 4/3), Energieraad (CD 5/3), Betaalbare energierekening voor huishoudens (CD 9/4) en Hernieuwbare energie (CD 15/4) plaats. Hierbij ontvangt u mijn appreciaties op de gewijzigde moties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="141D0093" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="37ABCEF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Motie van het lid Flach (SGP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00E50C40" w:rsidR="007D3433" w:rsidP="007D3433" w:rsidRDefault="007D3433" w14:paraId="7FE668A3" w14:textId="1D478B1A">
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzoekt de regering in overleg met betrokken partijen te bezien wat de knelpunten zijn bij inzet van ijzerpoeder als duurzame brandstof, en op Europees niveau in te zetten op wijziging van betrokken richtlijnen en eisen. Ik kan deze motie de appreciatie ‘oordeel Kamer’ geven. IJzerpoedertechnologie maakt het mogelijk om energie op te slaan door ijzerpoeder te verbranden tot hoge-temperatuurstoom, waarbij ijzeroxide ontstaat. Dit kan met (bij voorkeur groene) waterstof weer worden teruggewonnen tot ijzerpoeder, waardoor een circulaire energiedrager ontstaat. De technologie bevindt zich in de demonstratiefase, deze fase zal moeten uitwijzen of zij breed toepasbaar is binnen het energiesysteem. Internationale ontwikkelingen gaan echter snel, waardoor het van belang is dat Nederland actief inzet op onderzoek, ontwikkeling en opschaling om de bestaande koploperspositie op kennis niet te verliezen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="552F78C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="19383F3C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="009468FA">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Motie van de leden Flach (SGP) en Grinwis (CU)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="009468FA">
-[...26 lines deleted...]
-    <w:p w:rsidR="007D3433" w:rsidP="007D3433" w:rsidRDefault="007D3433" w14:paraId="228241CD" w14:textId="3D49038F">
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzoekt de regering samen met betrokken partijen als onderdeel van de Integrale Kennis en Innovatie Agenda een strategische agenda voor uitrol van energie uit water op te stellen, te bezien wat de mogelijkheden zijn voor gerichte steun ten behoeve van opschaling, en de Kamer hierover begin 2027 te informeren. Investeringen in innovatieve technieken zijn van belang voor de toekomst van het energiesysteem, daarom kan ik deze motie de appreciatie ‘oordeel Kamer’ geven. Ik start binnenkort, samen met het bedrijfsleven en kennisinstellingen, met het opstellen van een nieuwe Integrale Kennis en Innovatie agenda die in gaat vanaf 2028. Hierbij kijk ik integraal naar welke innovaties nodig zijn voor de energietransitie en om onze toekomstige welvaart op pijl te houden. Energie uit water, en specifiek de opschaling hiervan, neem ik mee in dit traject als één van de innovatieve technieken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="1DDEA057" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="00B9DE49" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Motie van de leden Van den Berg en Boomsma (beiden JA21)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007A6D74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    <w:p w:rsidR="007D3433" w:rsidP="007D3433" w:rsidRDefault="007D3433" w14:paraId="31C40E48" w14:textId="77777777">
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzoekt de regering om bij de strategisch gasbeleidbrief een uitvoeringstabel toe te voegen waarin per aangenomen motie staat welke concrete actie nationaal en Europees is ingezet en welke lidstaten of Europese instellingen steun geven of weerstand bieden. Ik help graag bij het creëren van overzicht ten aanzien van de uitvoering van moties. Als een uitvoeringstabel in de Kamerbrief over strategisch gasbeleid daar aan bijdraagt kan ik me daarin vinden. Daarom geef ik deze motie de appreciatie ‘oordeel Kamer’. In deze uitvoeringstabel kan ik per relevante motie aangeven welke concrete acties zijn ingezet en wat het krachtenveld in Europa is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="75913E3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="600D419D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00257C6F">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Motie van de leden Jumelet (CDA) en Van den Berg (JA21)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C6F">
+      <w:r w:rsidRPr="007A6D74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00257C6F">
-[...36 lines deleted...]
-    <w:p w:rsidR="00E308C7" w:rsidP="007D3433" w:rsidRDefault="007D3433" w14:paraId="2F1D7A4B" w14:textId="77777777">
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzoekt de regering om zo spoedig mogelijk een integrale analyse te presenteren van de cumulatieve effecten van nationale en Europese klimaat- en energiemaatregelen op de energierekening van huishoudens en bedrijven, en inzichtelijk te maken aan welke knoppen er kan worden gedraaid om de energierekening betaalbaar te houden. Ik kan deze motie de appreciatie ‘oordeel Kamer’ geven. Uw Kamer ontvangt bij de Miljoenennota 2027 een aantal partiële analyses van de ontwikkeling van de energierekening van huishoudens en bedrijven die een goed beeld geven van de ontwikkeling van de energierekening voor burgers en kosten voor bedrijven op korte termijn. Denk aan een prognose van de energierekening voor verschillende groepen huishoudens in de komende vijf jaar, op basis van staand en aangenomen beleid. Daarnaast wordt in de Monitor Energiearmoede dieper ingegaan op huishoudens die kwetsbaar zijn voor hoge energieprijzen, en worden de effecten van de tijdsgebonden nettarieven op de energierekening van huishoudens in beeld gebracht en gedeeld met uw Kamer. Tot slot zal het geactualiseerde Nationaal Plan Energiesysteem (NPE) dat met de Miljoenennota met uw Kamer wordt gedeeld, nader ingaan op de kosten van de energietransitie voor burgers en bedrijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="779B03DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C6F">
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Aan de integrale analyses waar in de motie naar wordt verwezen, wordt momenteel gewerkt als onderdeel van het kennisprogramma Energietransitie Integraal Kostenbeeld (EIK), een samenwerking van CBS, CPB, PBL, RVO, TNO en EZK. Op 18 mei jl. zijn daarvan het startrapport en het werkprogramma gepubliceerd</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007A6D74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00257C6F">
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D698F">
-        <w:rPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E308C7" w:rsidRDefault="00E308C7" w14:paraId="4D2F3124" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="003D698F" w:rsidR="007D3433" w:rsidP="007D3433" w:rsidRDefault="007D3433" w14:paraId="4964A35E" w14:textId="18E9675E">
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00A36C6C" w:rsidRDefault="00A36C6C" w14:paraId="6C155926" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ministerie van EZK is nauw betrokken bij de uitvoering van dit programma en zal daarbij inzetten op tijdige en volledige analyses langs de lijnen van de motie en de inzichten daaruit delen met uw Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00013FC8" w:rsidRDefault="00A36C6C" w14:paraId="160B7AA3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00013FC8" w:rsidP="00013FC8" w:rsidRDefault="00013FC8" w14:paraId="193FC206" w14:textId="27954466">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Stientje van Veldhoven-van der Meer</w:t>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="00A36C6C" w:rsidP="00013FC8" w:rsidRDefault="00A36C6C" w14:paraId="516C7862" w14:textId="21956680">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74" w:rsidR="00013FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="007D3433" w:rsidR="00BD2D73" w:rsidP="00810C93" w:rsidRDefault="007D3433" w14:paraId="7BF976ED" w14:textId="792CA1A2">
-[...16 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="007A6D74" w:rsidR="006F53E6" w:rsidP="00013FC8" w:rsidRDefault="006F53E6" w14:paraId="189DB68A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007A6D74" w:rsidR="006F53E6" w:rsidSect="00A36C6C">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F6A0C9E" w14:textId="77777777" w:rsidR="006B6924" w:rsidRDefault="006B6924">
+    <w:p w14:paraId="6C9DC9D1" w14:textId="77777777" w:rsidR="002E09BA" w:rsidRDefault="002E09BA" w:rsidP="00A36C6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1272CB6A" w14:textId="77777777" w:rsidR="006B6924" w:rsidRDefault="006B6924"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63D87789" w14:textId="77777777" w:rsidR="006B6924" w:rsidRDefault="006B6924">
+    <w:p w14:paraId="474F64D0" w14:textId="77777777" w:rsidR="002E09BA" w:rsidRDefault="002E09BA" w:rsidP="00A36C6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026EB351" w14:textId="77777777" w:rsidR="006B6924" w:rsidRDefault="006B6924"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50E52785" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="114360EC" w14:textId="77777777" w:rsidR="00A36C6C" w:rsidRPr="00A36C6C" w:rsidRDefault="00A36C6C" w:rsidP="00A36C6C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="5F40622E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0C9D7659" w14:textId="77777777" w:rsidR="00A36C6C" w:rsidRPr="00A36C6C" w:rsidRDefault="00A36C6C" w:rsidP="00A36C6C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="440356AD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="667279E3" w14:textId="77777777" w:rsidR="00A36C6C" w:rsidRPr="00A36C6C" w:rsidRDefault="00A36C6C" w:rsidP="00A36C6C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64EA23F0" w14:textId="77777777" w:rsidR="006B6924" w:rsidRDefault="006B6924">
+    <w:p w14:paraId="5A3EE6A8" w14:textId="77777777" w:rsidR="002E09BA" w:rsidRDefault="002E09BA" w:rsidP="00A36C6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057197D7" w14:textId="77777777" w:rsidR="006B6924" w:rsidRDefault="006B6924"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A7CC4C" w14:textId="77777777" w:rsidR="006B6924" w:rsidRDefault="006B6924">
+    <w:p w14:paraId="020CE4EF" w14:textId="77777777" w:rsidR="002E09BA" w:rsidRDefault="002E09BA" w:rsidP="00A36C6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D557685" w14:textId="77777777" w:rsidR="006B6924" w:rsidRDefault="006B6924"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6B759B75" w14:textId="77777777" w:rsidR="007D3433" w:rsidRPr="009468FA" w:rsidRDefault="007D3433" w:rsidP="00E308C7">
+    <w:p w14:paraId="2C18BF73" w14:textId="78EC67C4" w:rsidR="00A36C6C" w:rsidRPr="007A6D74" w:rsidRDefault="00A36C6C" w:rsidP="007A6D74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>2026Z12216 (ter vervanging van oorspronkelijke motie Kamerstuk 29023, Nr. 674)</w:t>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29023, Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0A9D" w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r w:rsidR="000231D3" w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="19D9C3C7" w14:textId="44027DC2" w:rsidR="007D3433" w:rsidRPr="00296783" w:rsidRDefault="007D3433" w:rsidP="00E308C7">
+    <w:p w14:paraId="4C757578" w14:textId="307B7EFA" w:rsidR="00A36C6C" w:rsidRPr="007A6D74" w:rsidRDefault="00A36C6C" w:rsidP="007A6D74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009468FA">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009468FA">
-[...12 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 31239, Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00013FC8" w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F41" w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="52386EE7" w14:textId="77777777" w:rsidR="007D3433" w:rsidRPr="00296783" w:rsidRDefault="007D3433" w:rsidP="00E308C7">
+    <w:p w14:paraId="51285C80" w14:textId="331E1651" w:rsidR="00A36C6C" w:rsidRPr="007A6D74" w:rsidRDefault="00A36C6C" w:rsidP="007A6D74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>21501-33, Nr. 1207 )</w:t>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Kamerstuk 21501-33, Nr. 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00901AF0" w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5A0363F1" w14:textId="77777777" w:rsidR="007D3433" w:rsidRPr="00296783" w:rsidRDefault="007D3433" w:rsidP="00E308C7">
+    <w:p w14:paraId="14718786" w14:textId="068E60A3" w:rsidR="00A36C6C" w:rsidRPr="007A6D74" w:rsidRDefault="00A36C6C" w:rsidP="007A6D74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29023, Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00901AF0" w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>704</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4F1DEE17" w14:textId="77777777" w:rsidR="007D3433" w:rsidRPr="00257C6F" w:rsidRDefault="007D3433" w:rsidP="00E308C7">
+    <w:p w14:paraId="6268DE2B" w14:textId="77777777" w:rsidR="00A36C6C" w:rsidRPr="007A6D74" w:rsidRDefault="00A36C6C" w:rsidP="007A6D74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007A6D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00257C6F">
+        <w:r w:rsidRPr="007A6D74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Energietransitie Integraal Kostenbeeld - Energy.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="32B21F06" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4A090139" w14:textId="77777777" w:rsidR="00A36C6C" w:rsidRPr="00A36C6C" w:rsidRDefault="00A36C6C" w:rsidP="00A36C6C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...111 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="254E80DE" w14:textId="77777777" w:rsidR="00A36C6C" w:rsidRPr="00A36C6C" w:rsidRDefault="00A36C6C" w:rsidP="00A36C6C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="483866F0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...413 lines deleted...]
-  <w:p w14:paraId="0D0CE78C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="055483BE" w14:textId="77777777" w:rsidR="00A36C6C" w:rsidRPr="00A36C6C" w:rsidRDefault="00A36C6C" w:rsidP="00A36C6C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...873 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C591918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="528EA388"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2546,880 +900,235 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1899896173">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1023019420">
+  <w:num w:numId="1" w16cid:durableId="301469303">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1761562934">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...626 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00A36C6C"/>
+    <w:rsid w:val="00013FC8"/>
+    <w:rsid w:val="000231D3"/>
+    <w:rsid w:val="00203F61"/>
+    <w:rsid w:val="00261087"/>
+    <w:rsid w:val="002617C1"/>
+    <w:rsid w:val="002E09BA"/>
+    <w:rsid w:val="00322C51"/>
+    <w:rsid w:val="003B0A9D"/>
+    <w:rsid w:val="004C3979"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007A6D74"/>
+    <w:rsid w:val="00901AF0"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rsid w:val="00A52F41"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FC30CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="60537A27"/>
+  <w14:docId w14:val="2F360726"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5D751E68-6A19-45FD-8422-67C8EAB221AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3441,74 +1150,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3657,1053 +1367,1203 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A36C6C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A36C6C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A36C6C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A36C6C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A36C6C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A36C6C"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00A36C6C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00A36C6C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00563B81"/>
+    <w:rsid w:val="00A36C6C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-[...25 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00863E86"/>
-[...2 lines deleted...]
-      <w:contextualSpacing/>
+    <w:rsid w:val="00013FC8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fenergy.nl%2Fenergietransitie-integraal-kostenbeeld%2F&amp;data=05%7C02%7CMelissa.Calistro3%40minezk.nl%7C1a9b1384008a4ca57d8d08dec56ec55f%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639165276701086297%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=JUvcoihhTbgDFiaFWHWQTd6YOvSJ1s6TA1NBx8QrfRo%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4084</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>774</ap:Words>
+  <ap:Characters>4262</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>34</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>35</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4817</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5026</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>