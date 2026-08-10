--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,3000 +1,769 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008A0476" w:rsidRDefault="008A0476" w14:paraId="68050811" w14:textId="77777777"/>
-[...86 lines deleted...]
-        <w:t xml:space="preserve">Hierbij bied ik u de antwoorden aan op de schriftelijke vragen van de leden Vondeling en Wilders (beiden PVV) over de rol van de Adviesraad Migratie bij de </w:t>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="218AFD6D" w14:textId="6B325278">
+      <w:r>
+        <w:t>AH 2195</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="08E70366" w14:textId="064B8E93">
+      <w:r>
+        <w:t>2026Z09960</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="26426989" w14:textId="2B9AEA60">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="52CFA64B" w14:textId="2C1E3CB5">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2159</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="20AB3546" w14:textId="4CC44388"/>
+    <w:p w:rsidRPr="00DD2393" w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="6C290614" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="7CDB120A" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kent u het bericht 'Subsidiehuis Pakhuis de Zwijger cancelt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>celling</w:t>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>migratiekritische</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w:rsidR="006B4463" w:rsidRDefault="00723C43" w14:paraId="642BF04B" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoogleraar Ruud Koopmans'? 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="7B5015AC" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Ja.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD2393" w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="4A5C540E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="006B4463" w:rsidRDefault="006B4463" w14:paraId="312877C8" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 2       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="53117E91" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bekend met het feit dat dit debat wordt georganiseerd in samenwerking met de Adviesraad Migratie, een officieel adviesorgaan van uw ministerie?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 2</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="61316694" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DD2393" w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="3F3916CE" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DD2393" w:rsidR="00761C1C" w:rsidP="00DD2393" w:rsidRDefault="00723C43" w14:paraId="753AB42B" w14:textId="68F0EB2E">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD2393" w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="0C2CAAEA" w14:textId="77777777">
       <w:pPr>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2393">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vragen van de leden Vondeling en Wilders (beiden PVV) aan de minister van Asiel en Migratie over de rol van de Adviesraad Migratie bij de </w:t>
+        <w:t>Deelt u de mening dat het onacceptabel is dat een gerenommeerde hoogleraar wordt gecanceld door een gesubsidieerde organisatie dat samenwerkt met de Adviesraad Migratie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="28A590D3" w14:textId="77777777">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 3</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Net als de Adviesraad Migratie sta ik voor een open en veelzijdig migratiedebat waarin uiteenlopende perspectieven naast elkaar kunnen bestaan. De in het bericht genoemde bijeenkomst werd georganiseerd naar aanleiding van de publicatie van een essaybundel met vergezichten op asiel, waarin de Adviesraad Migratie verschillende stemmen en denkrichtingen samenbrengt, ook de meer kritische stemmen in het asieldebat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="72B1C2DE" w14:textId="77777777"/>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="288DC525" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De Adviesraad Migratie heeft aangegeven Ruud Koopmans zelf te hebben voorgesteld als mogelijke spreker voor deze bijeenkomst. De beslissing om de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">uitnodiging in te trekken is door Pakhuis de Zwijger genomen, op basis van hun eigen afwegingen en gedragscode. Inmiddels heeft de Adviesraad Migratie laten weten dat ze de samenwerking met Pakhuis de Zwijger voor deze bijeenkomst stop hebben gezet en een nieuwe locatie hebben gevonden, De Nieuwe Liefde in Amsterdam. Deze beslissing is genomen om de vertegenwoordiging van verschillende perspectieven te waarborgen. De heer Koopmans is door de Adviesraad uitgenodigd en heeft deelgenomen aan de bijeenkomst op 1 juni jl. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD2393" w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="61D0F814" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 4    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="28C9F6BA" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u het dat de Adviesraad Migratie samenwerkt met een links bolwerk die kritische, wetenschappelijke stemmen over migratie censureert? Is dit volgens u nog wel een onafhankelijke en evenwichtige adviesraad?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>De Adviesraad Migratie is een onafhankelijk adviescollege in de zin van de Kaderwet adviescolleges, ingesteld bij de Vreemdelingenwet 2000. Het is passend bij de onafhankelijke rol van de Adviesraad dat de raad zelf bepaalt met wie hij samenwerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="670B00C7" w14:textId="77777777"/>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="2C29CFE0" w14:textId="77777777">
+      <w:r>
+        <w:t>De raad bestaat uit tien leden, die op voordracht van de Ministerraad op persoonlijke titel bij Koninklijk Besluit worden benoemd. Uit de Kaderwet bestaat de verplichting om leden te benoemen op grond van de benodigde deskundigheid voor het beleidsterrein waarvoor het college is ingesteld. Bij de selectie en benoeming van de raadsleden is er oog voor de waarborging van onafhankelijkheid en diversiteit in de samenstelling van de raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="5B188855" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DD2393" w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="57331B6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 5    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="5EAF98FB" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Erkent u dat dit incident een schoolvoorbeeld is van de linkse cancelcultuur in Nederland, waarbij kritiek op het falende asiel- en migratiebeleid systematisch de kop wordt ingedrukt?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Zoals eerder aangegeven onder vraag 3 sta ik, net als de Adviesraad Migratie, voor een open en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B613B4">
+        <w:t>veelzijdig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> debat over migratie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD2393" w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="118CCF78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD2393" w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="61FFF2DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 6     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD2393" w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="3314813E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe denkt u als minister van Asiel en Migratie dat een open en eerlijk debat over asielmigratie nog mogelijk is, wanneer zelfs een hoogleraar als Ruud Koopmans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>wordt gecanceld door een gesubsidieerd links centrum dat samenwerkt met uw eigen Adviesraad Migratie?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="34AEFE84" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 6</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D14DA">
+        <w:t xml:space="preserve">Ik verwijs u naar vraag 3 voor meer informatie over de besluitvorming </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rondom de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D14DA">
+        <w:t xml:space="preserve">  uitnodiging. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD2393" w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="3866E35F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 7      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="5E2D900C" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bereid de Adviesraad Migratie per direct ter verantwoording te roepen voor deze laffe cancelactie en te eisen dat zij de annulering onmiddellijk intrekt? En bent u tevens bereid de Adviesraad Migratie op te heffen als zij weigert dit te doen? Zo nee, waarom niet?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="14FC02B7" w14:textId="77777777">
+      <w:r w:rsidRPr="00DD2393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 7</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00701DE6">
+        <w:t>Er is geen sprake van een annulering door de Adviesraad Migratie. Ik verwijs u naar de beantwoording van vraag 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="2300DE9B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD2393">
-[...4 lines deleted...]
-        <w:t>cancelling</w:t>
+      <w:r>
+        <w:t>GeenStijl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD2393">
-[...79 lines deleted...]
-        <w:t xml:space="preserve">Kent u het bericht 'Subsidiehuis Pakhuis de Zwijger cancelt </w:t>
+      <w:r>
+        <w:t xml:space="preserve">, 13 mei 2025, 'Subsidiespons Pakhuis de Zwijger CANCELT </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD2393">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>migratiekritische</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD2393">
-[...499 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> hoogleraar Ruud Koopmans', https://www.geenstijl.nl/5189872/wtf-hoogleraar-ruud-koopmans-gecanceld-door-pakhuis-de-zwijger</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00761C1C" w:rsidRDefault="00761C1C" w14:paraId="4360B5CB" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="736895A8" w14:textId="77777777"/>
+    <w:p w:rsidR="00B3640A" w:rsidP="00B3640A" w:rsidRDefault="00B3640A" w14:paraId="0E423476" w14:textId="77777777"/>
+    <w:p w:rsidR="000222F4" w:rsidRDefault="000222F4" w14:paraId="1CE35209" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="000222F4" w:rsidSect="00B3640A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="034907C7" w14:textId="77777777" w:rsidR="0072325A" w:rsidRDefault="0072325A">
+    <w:p w14:paraId="68376CCA" w14:textId="77777777" w:rsidR="00B57454" w:rsidRDefault="00B57454" w:rsidP="00B3640A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02DEB018" w14:textId="77777777" w:rsidR="0072325A" w:rsidRDefault="0072325A">
+    <w:p w14:paraId="338AE084" w14:textId="77777777" w:rsidR="00B57454" w:rsidRDefault="00B57454" w:rsidP="00B3640A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29C07641" w14:textId="77777777" w:rsidR="00761C1C" w:rsidRDefault="00761C1C">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="21DBE851" w14:textId="77777777" w:rsidR="00B3640A" w:rsidRPr="00B3640A" w:rsidRDefault="00B3640A" w:rsidP="00B3640A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BCA8B81" w14:textId="77777777" w:rsidR="00B57454" w:rsidRPr="00B3640A" w:rsidRDefault="00B57454" w:rsidP="00B3640A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B50978F" w14:textId="77777777" w:rsidR="00B3640A" w:rsidRPr="00B3640A" w:rsidRDefault="00B3640A" w:rsidP="00B3640A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6457CB5B" w14:textId="77777777" w:rsidR="0072325A" w:rsidRDefault="0072325A">
+    <w:p w14:paraId="134B4790" w14:textId="77777777" w:rsidR="00B57454" w:rsidRDefault="00B57454" w:rsidP="00B3640A">
       <w:pPr>
-        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7498AEF8" w14:textId="77777777" w:rsidR="0072325A" w:rsidRDefault="0072325A">
+    <w:p w14:paraId="3FDC9EFC" w14:textId="77777777" w:rsidR="00B57454" w:rsidRDefault="00B57454" w:rsidP="00B3640A">
       <w:pPr>
-        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21B9BB4C" w14:textId="77777777" w:rsidR="00761C1C" w:rsidRDefault="00723C43">
-[...350 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="146B4842" w14:textId="77777777" w:rsidR="00B3640A" w:rsidRPr="00B3640A" w:rsidRDefault="00B3640A" w:rsidP="00B3640A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33CFCDA5" w14:textId="77777777" w:rsidR="00761C1C" w:rsidRDefault="00723C43">
-[...1144 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="43C1388D" w14:textId="77777777" w:rsidR="00B57454" w:rsidRPr="00B3640A" w:rsidRDefault="00B57454" w:rsidP="00B3640A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A13BDED" w14:textId="77777777" w:rsidR="00B57454" w:rsidRPr="00B3640A" w:rsidRDefault="00B57454" w:rsidP="00B3640A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00761C1C"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00E97702"/>
+    <w:rsidRoot w:val="00B3640A"/>
+    <w:rsid w:val="000222F4"/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rsid w:val="00B57454"/>
+    <w:rsid w:val="00E6363E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2F58F1F6"/>
+  <w14:docId w14:val="18474E58"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A12FAA0C-B23E-4650-902D-0B3931D1725E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3003,77 +772,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3098,75 +867,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3201,55 +970,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3321,740 +1090,752 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B3640A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3640A"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...219 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B3640A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B4463"/>
+    <w:rsid w:val="00B3640A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B4463"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B3640A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B4463"/>
+    <w:rsid w:val="00B3640A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B4463"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B3640A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4062,51 +1843,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4173,65 +1954,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4252,100 +2033,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>718</ap:Words>
-  <ap:Characters>3955</ap:Characters>
+  <ap:Words>631</ap:Words>
+  <ap:Characters>3471</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>32</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>28</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4664</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4094</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>