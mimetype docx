--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,785 +1,844 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008E7A9F" w:rsidRDefault="001856D0" w14:paraId="78A57E78" w14:textId="77777777">
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="004458E1" w:rsidRDefault="001856D0" w14:paraId="7254302B" w14:textId="0D86059E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="004458E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>271</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="004458E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Beleidsdoorlichting Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidP="004458E1" w:rsidRDefault="008E7A9F" w14:paraId="7FF1AED6" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="1416" w:hanging="1371"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="004458E1" w14:paraId="5E5C6B86" w14:textId="1A04F5EA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="001856D0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>43</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="001856D0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="001856D0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Lijst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="00DA0C15">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>houdende een vraag en een antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="001856D0" w14:paraId="1A95D504" w14:textId="06F1FD39">
+      <w:pPr>
+        <w:ind w:left="702" w:firstLine="708"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="004458E1">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="004458E1" w:rsidRDefault="004458E1" w14:paraId="3D46FFDE" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="702" w:firstLine="708"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="001856D0" w14:paraId="0119AC0F" w14:textId="2586346A">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="00D503F5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Buitenlandse Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="00D503F5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorgelegd aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="00D503F5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="00D503F5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="00D503F5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de minister van 18 mei 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="004458E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inzake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Opvolging in beeld: Periodieke rapportages ministerie van Buitenlandse Zaken vanaf 2024 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="004458E1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31271, nr. 42).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="004458E1" w:rsidP="004458E1" w:rsidRDefault="004458E1" w14:paraId="5FAB6D7C" w14:textId="0D19DC10">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De minister heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="008E7A9F" w14:paraId="4E187B7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="004458E1" w14:paraId="1C45C7A5" w14:textId="3DD8BCA6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="703" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="001856D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="001856D0" w14:paraId="3C08D3FE" w14:textId="1C21A24B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="00D503F5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Klaver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="001856D0" w14:paraId="39B982F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="001856D0" w14:paraId="1CE18FA7" w14:textId="573731AB">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="004458E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>riffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="001856D0" w14:paraId="1450B850" w14:textId="6A6D18DA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0C15" w:rsidR="00D503F5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Westerhoff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="00DA0C15" w:rsidRDefault="00DA0C15" w14:paraId="77BB82D7" w14:textId="6E31473F">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="00DA0C15" w14:paraId="73872AB4" w14:textId="2F476CC5">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0C15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...233 lines deleted...]
-    <w:p w:rsidR="008E7A9F" w:rsidRDefault="008E7A9F" w14:paraId="77BB82D7" w14:textId="77777777"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag en antwoord</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E7A9F" w:rsidTr="004D284F" w14:paraId="2A2A7100" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidRPr="00DA0C15" w:rsidR="00DA0C15" w:rsidTr="00DA0C15" w14:paraId="0533486E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E7A9F" w:rsidRDefault="001856D0" w14:paraId="6F9771A1" w14:textId="77777777">
+          <w:p w:rsidRPr="00DA0C15" w:rsidR="00DA0C15" w:rsidRDefault="00DA0C15" w14:paraId="393DDDA0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:proofErr w:type="spellStart"/>
-[...59 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00DA0C15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E7A9F" w:rsidRDefault="001856D0" w14:paraId="72FC0E99" w14:textId="77777777">
+          <w:p w:rsidRPr="00DA0C15" w:rsidR="00DA0C15" w:rsidRDefault="00DA0C15" w14:paraId="72FC0E99" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:name="_Hlk230859911" w:id="1"/>
-            <w:r>
+            <w:r w:rsidRPr="00DA0C15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Waarom worden contributies aan internationale organisaties en programma’s als ‘onvermijdelijk’ gekwalificeerd, terwijl Nederland het recht heeft zich uit internationale organisaties en programma’s terug te trekken?</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="1"/>
-          <w:p w:rsidR="00A138F5" w:rsidRDefault="00A138F5" w14:paraId="1C77E9A2" w14:textId="77777777"/>
-          <w:p w:rsidRPr="004D284F" w:rsidR="00A138F5" w:rsidP="00A138F5" w:rsidRDefault="00A138F5" w14:paraId="020906D3" w14:textId="7E3826A5">
+          <w:p w:rsidRPr="00DA0C15" w:rsidR="00DA0C15" w:rsidRDefault="00DA0C15" w14:paraId="1C77E9A2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00DA0C15" w:rsidR="00DA0C15" w:rsidP="00A138F5" w:rsidRDefault="00DA0C15" w14:paraId="020906D3" w14:textId="7E3826A5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D284F">
+            <w:r w:rsidRPr="00DA0C15">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00115CEA" w:rsidR="00115CEA" w:rsidP="00115CEA" w:rsidRDefault="00115CEA" w14:paraId="462DE145" w14:textId="19AC4947">
+          <w:p w:rsidRPr="00DA0C15" w:rsidR="00DA0C15" w:rsidP="00DA0C15" w:rsidRDefault="00DA0C15" w14:paraId="156C07B0" w14:textId="428D57A1">
             <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0C15">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>De onvermijdelijkheid geldt zolang Nederland lid is van een organisatie dan wel zich eigener beweging verbonden heeft aan een programma. Zonder te willen stellen dat Nederland bepaalde lidmaatschappen en programma’s voor altijd toegenegen zal blijven, heeft het kabinet vooralsnog niet de intentie af te zien van lidmaatschap/steun aan organisaties/programma’s welke vanuit onderhavig begrotingsartikel worden gefinancierd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008E7A9F" w:rsidRDefault="008E7A9F" w14:paraId="1B6E5A24" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidRDefault="008E7A9F" w14:paraId="1B6E5A24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DA0C15" w:rsidR="008E7A9F" w:rsidSect="00B915EC">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58726285" w14:textId="77777777" w:rsidR="00253D33" w:rsidRDefault="00253D33">
+    <w:p w14:paraId="1C8F0E08" w14:textId="77777777" w:rsidR="006906E3" w:rsidRDefault="006906E3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55309193" w14:textId="77777777" w:rsidR="00253D33" w:rsidRDefault="00253D33">
+    <w:p w14:paraId="7BBD4438" w14:textId="77777777" w:rsidR="006906E3" w:rsidRDefault="006906E3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="041924DB" w14:textId="77777777" w:rsidR="008E7A9F" w:rsidRDefault="008E7A9F">
+  <w:p w14:paraId="6033999A" w14:textId="07598CA9" w:rsidR="008E7A9F" w:rsidRDefault="001856D0">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-    </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:sdt>
-[...43 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C94208E" w14:textId="77777777" w:rsidR="00253D33" w:rsidRDefault="00253D33">
+    <w:p w14:paraId="52FE3F17" w14:textId="77777777" w:rsidR="006906E3" w:rsidRDefault="006906E3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="096C3E41" w14:textId="77777777" w:rsidR="00253D33" w:rsidRDefault="00253D33">
+    <w:p w14:paraId="3BAC545A" w14:textId="77777777" w:rsidR="006906E3" w:rsidRDefault="006906E3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77C3E"/>
     <w:rsid w:val="00031A75"/>
     <w:rsid w:val="00115CEA"/>
     <w:rsid w:val="00173CCF"/>
     <w:rsid w:val="001856D0"/>
     <w:rsid w:val="001A47AF"/>
     <w:rsid w:val="001A56AB"/>
+    <w:rsid w:val="001F09D6"/>
     <w:rsid w:val="00253D33"/>
     <w:rsid w:val="002F5F00"/>
     <w:rsid w:val="00321542"/>
     <w:rsid w:val="003D0F1C"/>
     <w:rsid w:val="003D44DD"/>
+    <w:rsid w:val="004458E1"/>
     <w:rsid w:val="004D284F"/>
     <w:rsid w:val="0052512A"/>
     <w:rsid w:val="005543A7"/>
     <w:rsid w:val="00562167"/>
     <w:rsid w:val="005A540E"/>
     <w:rsid w:val="005F7A4E"/>
+    <w:rsid w:val="006141E8"/>
     <w:rsid w:val="00626B1D"/>
     <w:rsid w:val="00646502"/>
+    <w:rsid w:val="006906E3"/>
     <w:rsid w:val="00693600"/>
+    <w:rsid w:val="006E1762"/>
     <w:rsid w:val="00810E0B"/>
     <w:rsid w:val="0086411D"/>
     <w:rsid w:val="00894624"/>
     <w:rsid w:val="008E7A9F"/>
     <w:rsid w:val="00926D45"/>
     <w:rsid w:val="009634FE"/>
     <w:rsid w:val="009B18F6"/>
     <w:rsid w:val="009E6A6F"/>
     <w:rsid w:val="00A138F5"/>
     <w:rsid w:val="00A77C3E"/>
     <w:rsid w:val="00B20259"/>
     <w:rsid w:val="00B80CB4"/>
     <w:rsid w:val="00B82661"/>
     <w:rsid w:val="00B915EC"/>
     <w:rsid w:val="00BD3827"/>
     <w:rsid w:val="00C352D0"/>
     <w:rsid w:val="00CA69FC"/>
     <w:rsid w:val="00CD1702"/>
     <w:rsid w:val="00CE09F0"/>
     <w:rsid w:val="00CE1C92"/>
     <w:rsid w:val="00D503F5"/>
     <w:rsid w:val="00D63444"/>
+    <w:rsid w:val="00DA0C15"/>
     <w:rsid w:val="00DD79E3"/>
     <w:rsid w:val="00E7153D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1159,138 +1218,138 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B915EC"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B915EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B915EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="128518400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1345,51 +1404,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1945457096">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1670,98 +1729,98 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>1110</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>196</ap:Words>
+  <ap:Characters>1080</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>9</ap:Lines>
   <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1309</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1274</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0029DC2512963FB149993F93CA39A28C7E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="gc2efd3bfea04f7f8169be07009f5536">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="BZForumOrganisation">
     <vt:lpwstr>2;#Not applicable|0049e722-bfb1-4a3f-9d08-af7366a9af40</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="BZDossierBudgetManager">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="BZTheme">
     <vt:lpwstr>1;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BZDossierSendTo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="BZDossierResponsibleDepartment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="BZCountryState">
     <vt:lpwstr>3;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="BZDossierGovernmentOfficial">
     <vt:lpwstr/>
   </property>