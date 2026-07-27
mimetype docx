--- v0 (2026-06-09)
+++ v1 (2026-07-27)
@@ -1,4034 +1,1638 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007830DC" w14:paraId="131C5282" w14:textId="77777777">
-[...49 lines deleted...]
-        <w:t>6 mei 2026</w:t>
+    <w:p w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="75022B57" w14:textId="780C8875">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2197</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="77CAE034" w14:textId="2BF54300">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>2026Z09317</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00222720" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="67FCF1F6" w14:textId="6D1575A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222720">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Boekholt-O’Sullivan (Volkshuisvesting en Ruimtelijke Ordening)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222720">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="6F45A4AF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="5DCBC5FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="6D772A7D" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Bent u bekend met het bericht 'Na Vesteda krijgt ook woningbelegger Bouwinvest te maken met een uitstroom van kapitaal' 1) en wat betekent dit voor het aanbod aan middenhuurwoningen in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00157911">
-[...34 lines deleted...]
-        <w:t>Elanor</w:t>
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Nederland?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="0FA5E45D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="6A368D70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="49DCF0BB" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Ik ben bekend met het artikel. Wanneer aandeelhouders kapitaal terugtrekken en de uitstroom niet gecompenseerd wordt door instroom van nieuwe investeerders, moet een fonds zijn beschikbare middelen anders aanwenden. Dit heeft impact op de investeringsruimte van een fonds en kan leiden tot liquiditeitsdruk. Afhankelijk van de omvang van de verzoeken en de wijze van afwikkeling</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227245155" w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve">an dit leiden tot uitponding van bestaande (midden)huurwoningen en/of tot de bouw van minder nieuwbouw huurwoningen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Dit heeft uiteindelijk tot gevolg dat het tekort aan (betaalbare) huurwoningen oploopt. De omvang van dit effect is niet generiek vast te stellen en hangt af van marktomstandigheden en fondskeuzes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="3C0C171E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="36DFA3EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="3CA0A69F" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>In welke mate veroorzaakt deze uitstroom liquiditeitsdruk bij Bouwinvest, en hoe verhoudt dit zich tot de situatie bij Vesteda, waar eerder eveneens kapitaaluitstroom heeft plaatsgevonden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7A24EE56" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="75D84B81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="05D59438" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve">De redemptieverzoeken bij Vesteda zijn zowel relatief als absoluut aanzienlijk groter dan bij Bouwinvest. Bij Bouwinvest bedraagt de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aangevraagde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t>uitstroom per Q1 2026 circa 8% van het eigen vermogen van het fonds, terwijl</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...110 lines deleted...]
-        <w:t xml:space="preserve"> in</w:t>
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve">bij Vesteda </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t>meer dan 50%</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van het eigen vermogen aan redemptieverzoeken is ingediend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t>. Desondanks veroorzaakt deze redemptie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bij Bouwinvest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve"> ook liquiditeitsdruk. Dit heeft een negatieve impact op de investeringsruimte van Bouwinvest.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="6DA3E1A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="43150EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71535">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="19E8723B" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Hoe groot acht u de kans dat Bouwinvest, net als Vesteda, woningen zal moeten verkopen om aan uitstapverzoeken te kunnen voldoen? Zo ja, in welke omvang?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="05730685" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="28CDE1ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7D61111E" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve">De redemptieverzoeken kunnen worden ingevuld via verkoop van woningen, herfinanciering middels schuld of instroom van nieuw aandeelhouderskapitaal. Bouwinvest geeft aan dat het in de huidige markt lastig is om voldoende nieuwe investeerders aan te trekken. Daarom wordt in de praktijk regelmatig gewerkt met rotatie van kapitaal, waarbij verkoop van bestaande woningen wordt ingezet om nieuwe investeringen te financieren. Uiteindelijk gaat dit ten koste van de voorraad aan middenhuurwoningen. De uiteindelijke omvang waarin aanvullende woningverkoop noodzakelijk is, verschilt per situatie en is afhankelijk van de wijze waarop uittredingsverzoeken worden afgewikkeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="0FDAABCE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="52FDB3B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71535">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="69E41798" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Kunt u aangeven wat de mogelijke gevolgen zijn voor de beschikbaarheid van middenhuurwoningen en voor de ontwikkeling van de huurprijzen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="6E6A112F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="762238A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="19E42CD2" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve">Indien de redemptieverzoeken leiden tot minder nieuwbouw huurwoningen heeft dat negatieve gevolgen van de beschikbaarheid middenhuurwoningen, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve"> Bouwinvest voornamelijk in middenhuur investeert. Aangezien </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de middenhuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve"> gereguleerd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve">, heeft dit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in principe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t>geen invloed op de ontwikkeling van de huurprijzen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in dit segment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve">. Wel kan een tekort aan middenhuurwoningen leiden tot meer vraag naar vrije sector huurwoningen. Aangezien in de vrije sector de huren niet gereguleerd zijn kan een groeiende vraag hier wel leiden tot hogere prijzen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="61983925" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="27D53DE0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71535">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="3AB37066" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Deelt u de zorg dat gelijktijdige uitstroom bij meerdere woningfondsen kan leiden tot bredere</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
-        <w:t>Nederland?</w:t>
-[...136 lines deleted...]
-      <w:r w:rsidR="004A6965">
+        <w:t>effecten op de woningmarkt, zoals prijsdruk of een toename van uitponden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="10EBD179" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="41CFCF52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="5C5157C0" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals toegelicht bij vraag 4 heeft de uitstroom geen effect op prijzen in het middensegment, maar kan het wel effect hebben op de prijsdruk in het vrije sector segment. Daarnaast kan uitstroom van kapitaal leiden tot uitponding van huurwoningen en afstel van nieuwbouw. Dit baart het kabinet zorgen omdat een gezonde voorraad aan (midden)huurwoningen bijdraagt aan een goed functionerende woningmarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="37A04E39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="1BE5A2A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71535">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="539D67C9" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>In welke mate dragen nationale beleidsmaatregelen, zoals huurregulering en fiscale wijzigingen,</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
-        <w:t xml:space="preserve">bij </w:t>
-[...328 lines deleted...]
-      <w:r w:rsidRPr="00953D15">
         <w:t>volgens u bij aan het terugtrekken van investeerders uit Nederlandse woningfondsen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="5163D9EB" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="7EABEA1A" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="58A36DAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="10B34FA8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A73538" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="2440F091" w14:textId="77777777">
+    <w:p w:rsidRPr="00A73538" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="4A039049" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het is van belang </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t xml:space="preserve">onderscheid te maken tussen Nederlandse en buitenlandse investeerders. Hoewel Nederlandse institutionele beleggers aangeven moeite te hebben met het vinden van voldoende projecten die aan de minimale rendementseisen voldoen, is de belangrijkste reden voor hen om uit te stappen dat zij tegen de </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73538">
         <w:t xml:space="preserve">grenzen aanlopen van hoeveel zij kunnen investeren in de Nederlandse woningmarkt. Vanwege risico- en spreidingsoverwegingen is dat gelimiteerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A73538" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="6A59ADBC" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="0D6AF4F2" w14:textId="77777777">
+    <w:p w:rsidRPr="00A73538" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="05C31977" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="28B48EA6" w14:textId="77777777">
       <w:r w:rsidRPr="00A73538">
-        <w:t xml:space="preserve">Uit cijfers van </w:t>
+        <w:t>Uit cijfers van Capital Value blijkt dat het aandeel buitenlandse investeerders in nieuwbouw sinds een aantal jaren is afgenomen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00A73538">
-        <w:t>Capital</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00A73538" w:rsidR="00A73538">
+        <w:t xml:space="preserve"> Tegen deze achtergrond heeft het kabinet SEO Economisch Onderzoek onderzoek laten doen naar het investeringsklimaat voor middenhuur. SEO concludeert dat het investeringsklimaat sinds 2022 voornamelijk is verslechterd door een stijging van de rente, de regulering van de middenhuur en minder voorspelbaar overheidsbeleid door de hoge frequentie van beleidswijzigingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="31D1346C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="41D4DCF7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71535">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="1E2DBF62" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Kunt u per relevante maatregel toelichten wat het effect is op de investeringsbereidheid van</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73538">
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="49A1F489" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>institutionele beleggers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="5C13C94C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7E1E595F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="6D579FDF" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:lastRenderedPageBreak/>
+        <w:t>De aantrekkelijkheid van het investeringsklimaat is een complex samenspel van factoren, zoals huur- en fiscaal beleid en macro-economische omstandigheden. Het kabinet beschikt dan ook niet over een doorrekening van de impact</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve"> deze individuele maatregelen op de investeringen in woningbouw voor institutionele beleggers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="559D32B5" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="0AAF3DF9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 7</w:t>
-[...4 lines deleted...]
-        <w:t>Kunt u per relevante maatregel toelichten wat het effect is op de investeringsbereidheid van</w:t>
+        <w:t xml:space="preserve">Vraag 8 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7FE9225D" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>In hoeverre verlagen Nederlandse pensioenfondsen momenteel hun allocatie naar vastgoed, en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
-        <w:t>institutionele beleggers?</w:t>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="0C4AD89C" w14:textId="77777777">
+        <w:t>specifiek naar woningbeleggingen? Indien dit het geval is, wat zijn daarvoor de belangrijkste</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t>oorzaken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="2DD850BC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="5E9DF504" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="6CCD878C" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve">Nederlandse pensioenfondsen verlagen hun allocatie naar vastgoed en woningbeleggingen niet in algemene zin. Veel fondsen bevinden zich rond hun strategische doelallocatie voor wonen, waardoor de ruimte voor verdere groei beperkt is. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve"> geeft een deel van de Nederlandse institutionele investeerders aan moeite te hebben met het vinden van projecten die aan de rendementseisen voldoen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="23D5F1AF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="61A588BC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vraag 8 </w:t>
-[...4 lines deleted...]
-        <w:t>In hoeverre verlagen Nederlandse pensioenfondsen momenteel hun allocatie naar vastgoed, en</w:t>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="267B7D0C" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Wat zijn de gevolgen van deze ontwikkeling voor fondsen als Bouwinvest, die in belangrijke mate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
-        <w:t xml:space="preserve">specifiek naar woningbeleggingen? </w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>afhankelijk zijn van Nederlands pensioenkapitaal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="6A790CA6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="40E72D99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7FCD12A1" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve">Fondsen die in belangrijke mate afhankelijk zijn van Nederlands pensioenkapitaal kunnen hierdoor terughoudender worden in nieuwe investeringen. Wanneer pensioenfondsen hun allocatie aanpassen of belangen afbouwen, kan dit de investeringscapaciteit van vastgoedfondsen beïnvloeden. Het probleem ligt mijns inziens echter vooral bij de afwezigheid van buitenlandse investeerders, aangezien binnenlandse pensioenfondsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veelal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t>al investeren in de Nederlandse huurwoningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rond hun strategische doelallocatie voor wonen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953D15">
+        <w:t>. Dit is echter niet genoeg om de nieuwbouwdoelstellingen te halen. Hier is zowel binnenlands- als buitenlandskapitaal voor nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7950B8B3" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00953D15">
-[...31 lines deleted...]
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="6A7CA846" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="28CAA1F1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 9</w:t>
-[...10 lines deleted...]
-        <w:t>, die in belangrijke mate</w:t>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="00B35839" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:lastRenderedPageBreak/>
+        <w:t>Welke impact heeft dit op de financiering en realisatie van nieuwbouwprojecten, in het bijzonder binnen het middenhuursegment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7B4C22A0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="32D93C81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00953D15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="52F2E0ED" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Indien minder kapitaal beschikbaar is voor nieuwbouw van middenhuurwoningen, heeft dit effect op de realisatie van projecten. Institutionele beleggers vervullen een belangrijke rol in de financiering en ontwikkeling van dit segment. Wanneer investeerders terughoudender worden of minder kapitaal beschikbaar hebben, kan dit de haalbaarheid van projecten beïnvloeden. Dit kan leiden tot uitstel,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
-        <w:t>afhankelijk zijn van Nederlands pensioenkapitaal?</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00953D15">
+        <w:t>aanpassing of in sommige gevallen het niet doorgaan van projecten.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...60 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t>De mate van impact verschilt per project en is afhankelijk van marktomstandigheden e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t>financieringsstructuren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="7DA2A19A" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="631E98DD" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="4AABC98D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="3B5FFDD0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk230266404" w:id="1"/>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="27DB434F" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="6C98FB5D" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t>Kunt u toelichten of en in welke mate projecten worden uitgesteld of afgeblazen als gevolg van</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t>teruglopende investeringen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="21B1EC31" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="41BEDA02" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="43F000B7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="695855E7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="51BE6022" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7CE46E8F" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk230271573" w:id="2"/>
       <w:r w:rsidRPr="00A73538">
         <w:t xml:space="preserve">Het teruglopen van investeringen in private huurwoningen kan zorgen voor uitstel of uitval van woningbouwprojecten. Met name de projecten waar een groot aandeel private huurwoningen is voorzien kunnen zonder private investeerder </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(nog) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73538">
         <w:t xml:space="preserve">geen doorgang vinden. </w:t>
       </w:r>
-      <w:r w:rsidR="00A730CD">
+      <w:r>
         <w:t xml:space="preserve">Ik beschik echter niet over cijfers die aantonen of dit effect zich ook al in toenemende mate voordoet. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="0F7AD74A" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="76A1EAAD" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="62725683" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="576DD573" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="3CB4E2EA" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="2BA29244" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t>Deelt u de analyse dat Nederland minder aantrekkelijk wordt voor institutionele woningbeleggers ten opzichte van andere Europese landen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="0271EC6D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="6787B4A9" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="16D20D5A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="1356F696" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk230187185" w:id="3"/>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="5C2AB7E6" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="0A3E9783" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t>In 2022 kwam 32% van alle investeringen in nieuwbouw door private investeerders – dus exclusief de investeringen van woningbouwcorporaties - nog uit het buitenland. Dit is in 2025 gedaald naar 1%.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="6DDDD0BD" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="719DC8DC" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="1E4726DA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="2AAA3DC2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="4D2F96D5" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="600FF6AB" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t>Acht u het risico aanwezig dat kapitaal structureel verschuift naar andere markten, en welke</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t>gevolgen heeft dit voor de woningbouwopgave in Nederland?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="35BA4D69" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="47387B6D" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="5F76EAFE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7021E930" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="5CE3ECF9" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="5FFBCB40" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t xml:space="preserve">De verwachting is dat als het Nederlandse investeringsklimaat verbetert, buitenlandse investeerders weer zullen terugkeren. De investeringsopgave in de Nederlandse woningbouw is dusdanig groot dat ook buitenlandse investeerders belangrijk zijn om voldoende huurwoningen te bouwen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="2F06E745" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="36E3219A" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="59B136FB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7E972820" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="428CDB20" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="3149D68B" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="07EB57E1" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>In welke mate acht u de huidige structuur van open-end vastgoedfondsen met uitstapmogelijkheden kwetsbaar onder veranderende marktomstandigheden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="6A96F6C7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="3C86184B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="78B85F25" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7F5ED394" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t>Voldoende investeringen in de bouw van (midden) huurwoningen door private partijen zijn essentieel om de investeringsopgave te halen. Tegelijkertijd heb ik geen voorkeur voor de wijze waarop deze investeringen worden gedaan. Het is aan individuele investeerders om te bepalen hoe zij willen investeren en aan fondsen om hun eigen voorwaarden te bepalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="542707AD" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="785E4DCA" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="73E7C8E7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="1E1334BD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 15 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="54DB2555" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="61DB0303" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t>Acht u aanvullende maatregelen of aanpassingen in de regelgeving noodzakelijk om deze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t>kwetsbaarheden te mitigeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="76341DE5" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="486BC93C" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="2A0F6774" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="2C008D0E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="6A13E420" w14:textId="77777777">
+    <w:p w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="2C30299B" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk229565759" w:id="4"/>
       <w:r w:rsidRPr="00953D15">
         <w:t>Zie het antwoord op vraag 14.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="18239DF5" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="296F7CEC" w14:textId="77777777">
+    <w:p w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="4EB8D8C7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="24613059" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="35183710" w14:textId="77777777">
-      <w:r w:rsidRPr="00953D15">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="3F8888F2" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:lastRenderedPageBreak/>
         <w:t>In uw Kamerbrief van 20 april jl. (Kamerstuk 27926, nr. 409) neemt u enkele maatregelen om</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
-        <w:t xml:space="preserve">voornamelijk het uitponden van </w:t>
-[...8 lines deleted...]
-        <w:t>gaan; welke andere maatregelen</w:t>
+        <w:t>voornamelijk het uitponden van middenhuur woningen tegen te gaan; welke andere maatregelen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t>heeft u overwegen, waarom zijn deze afgevallen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="7D0525AB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="49830E8D" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="73FA71BF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="69EA9150" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="43D213C2" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="66D59DAD" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t xml:space="preserve">In het </w:t>
       </w:r>
       <w:r>
         <w:t>Regeer</w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t xml:space="preserve">akkoord is afgesproken dat de Wet betaalbare huur vóór de evaluatie wordt geoptimaliseerd om het aantal huurwoningen op peil te houden. Bij de keuze voor de optimalisatie is gekeken naar waar verhuurders vooral knelpunten ervaren, en hoe deze kunnen worden opgelost waarbij de betaalbaarheid in acht is genomen. Dit betekent dat de maatregelen snel kunnen worden ingevoerd en gericht verlichting bieden. De al door mijn voorganger in gang gezette maatregelen sluiten hier passend op aan. Daarnaast heb ik ervoor gekozen om de nieuwbouwopslag te verlengen om ontwikkelaars zo snel mogelijk meerjarige duidelijkheid te geven. In 2027 wordt aan de hand van de evaluatie van de Wet betaalbare huur gekeken in hoeverre verdere aanpassingen noodzakelijk en wenselijk worden geacht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="6D4CDFD3" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="3933A680" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="2C0EDA1A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="50D1F2A2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="0D87584A" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="21560CDE" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t>Uit de enquête van Vastgoed Belang blijkt dat investeerders de aangekondigde maatregelen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t>onvoldoende achten om het uitponden tegen te gaan; herkent de minister deze signalen, waarom acht de minister aanvullende maatregelen nu niet nodig?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="1C52D5EB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7D385638" w14:textId="77777777"/>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="30E55357" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="75509DAC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="68BB0892" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="30BDCF17" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t xml:space="preserve">Het optimaliseren van de Wet betaalbare huur is slechts een deel van de oplossing hiervoor en zal dus niet direct al het uitponden tegengaan. Daarom kijk ik tegelijkertijd breder hoe het investeringsklimaat kan worden verbeterd, onder andere in de Taskforce Versnellen Woningbouw. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="6A44AC51" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="6793931D" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7CBE65B7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="2F511ECF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="237FAAC2" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="27AFCFE2" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="5617B274" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Welke concrete maatregelen neemt het kabinet om het investeringsklimaat voor woningbouw op peil te houden, mede gezien de signalen van partijen als Bouwinvest?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="66260260" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="5B360ED7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag 18 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="1EC6E998" w14:textId="77777777">
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="19527F11" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="43E43282" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:lastRenderedPageBreak/>
+        <w:t>Het kabinet werkt hard aan het verbeteren van het investeringsklimaat. De inzet is dat er in de toekomst meer investeerders in de Nederlandse woningmarkt willen investeren. Dit is essentieel om voldoende betaalbare huurwoningen te realiseren. Om het investeringsklimaat voor private verhuurders te verbeteren is in het coalitieakkoord reeds afgesproken dat de overdrachtsbelasting voor verhuurders wordt verlaagd naar 7%. Ook heb ik uw Kamer recent geïnformeerd over de invulling van de optimalisatie van de Wet betaalbare huur en de tijdelijke contracten voor alle studenten. Naast deze maatregelen zal ik de tijdelijke nieuwbouwopslag voor middenhuurwoningen voor vier jaar verlengen, waardoor investeerders voor een langere periode extra ruimte krijgen voor de bouw van nieuwe middenhuurwoningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="24728E5A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="59CBE677" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t>Tegelijk wordt gekeken naar andere maatregelen om het investeringsklimaat te verbeteren. Die handschoen pak ik op in het kader van de Taskforce Versnelling Woningbouw en zal onderdeel zijn van het Actieplan. In het Actieplan van deze Taskforce zal het kabinet met een integraal plan komen ter verbetering van het investeringsklimaat voor het creëren van nieuwe, betaalbare huurwoningen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="0CE176A9" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="4091EFCF" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="7E553FEA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="2781E84C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="39A9BDCD" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="3DB981DA" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t>Bent u bereid in overleg te treden met institutionele beleggers en pensioenfondsen om te verkennen hoe investeringen in de Nederlandse woningbouw kunnen worden behouden dan wel vergroot?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="3FE34700" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="0D27A990" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="10B764A9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="669D606A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="45A0B5A1" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="3E88A51D" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t>Het ministerie van BZK/VRO is regelmatig in gesprek met investeerders over het investeringsklimaat en ook specifiek met verschillende investeerders en pensioenfondsen over het aantrekken van (buitenlandse) investeringen</w:t>
       </w:r>
       <w:r>
-        <w:t>, bijvoorbeeld in het structureel overleg investeringsklimaat (SOI</w:t>
-[...2 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, bijvoorbeeld in het structureel overleg investeringsklimaat (SOI)</w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="4164C3CB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71535" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="51B82893" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="1B3324E0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71535" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="141A68F7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71535">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 20 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="20F96379" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> aantrekkelijk blijft voor institutionele beleggers, zodat</w:t>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="54397910" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t>Welke maatregelen neemt de Ministeriële Taskforce Versnelling Woningbouw om te waarborgen dat investeren in middenhuurwoningen aantrekkelijk blijft voor institutionele beleggers, zodat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
         <w:t>woningzoekenden niet de negatieve gevolgen ondervinden van fiscale beleidsmaatregelen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="1A69EB28" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="6C6F1AF8" w14:textId="77777777">
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="3BE63088" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="08E0A375" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="7D6A9A32" w14:textId="77777777">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. En om het investeringsklimaat voor private verhuurders te verbeteren is in het </w:t>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="2CEB6F03" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Één van de opdrachten van de Taskforce is het verbeteren van het investeringsklimaat via stabiele fiscale kaders en stimulerende regelgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="5F0E7FB5" w14:textId="77777777">
+      <w:r w:rsidRPr="00953D15">
+        <w:t xml:space="preserve">Het kabinet is direct aan de slag gegaan met de Taskforce en de eerste resultaten zijn geboekt. Het kabinet zet een stap in de optimalisatie van de Wet betaalbare huur en de tijdelijke contracten voor alle studenten, zoals bedoeld in het coalitieakkoord. Concreet betekent dit: 1) het invoeren van een WOZ-opslag, 2) het afschaffen van minpunten bij het geheel ontbreken van buitenruimte, 3) een betere locatiewaardering kleine rijksmonumenten en 4) het mogelijk maken van een tijdelijk contract voor alle studenten. Naast deze maatregelen zal ik de tijdelijke nieuwbouwopslag voor middenhuurwoningen voor vier jaar verlengen, waardoor investeerders voor een langere periode extra ruimte krijgen voor de bouw van nieuwe middenhuurwoningen. En om het investeringsklimaat voor private verhuurders te verbeteren is in het </w:t>
       </w:r>
       <w:r>
         <w:t>Regeer</w:t>
       </w:r>
       <w:r w:rsidRPr="00953D15">
-        <w:t xml:space="preserve">akkoord </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00953D15" w:rsidR="00C25361" w:rsidP="00C25361" w14:paraId="70BE8860" w14:textId="77777777">
+        <w:t>akkoord reeds afgesproken dat de overdrachtsbelasting voor verhuurders wordt verlaagd naar 7%. In het integrale programma dat in september gepresenteerd wordt, zal er nader worden ingegaan op hoe het kabinet aan deze opdracht invulling geeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="4A4636BE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="02AEF7C3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00953D15" w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="0D639410" w14:textId="77777777">
       <w:r w:rsidRPr="00953D15">
         <w:t xml:space="preserve">1) FD, 21 april 2026, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7">
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="00953D15">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Na </w:t>
-[...23 lines deleted...]
-          <w:t xml:space="preserve"> te maken met een uitstroom van kapitaal</w:t>
+          <w:t>Na Vesteda krijgt ook woningbelegger Bouwinvest te maken met een uitstroom van kapitaal</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="007830DC" w14:paraId="5882B772" w14:textId="77777777"/>
-    <w:sectPr>
+    <w:p w:rsidR="00222720" w:rsidP="00222720" w:rsidRDefault="00222720" w14:paraId="4033E156" w14:textId="77777777"/>
+    <w:p w:rsidR="000222F4" w:rsidRDefault="000222F4" w14:paraId="21588194" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="000222F4" w:rsidSect="00222720">
+      <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
-      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="619ECAD7" w14:textId="77777777" w:rsidR="005864B1" w:rsidRDefault="005864B1" w:rsidP="00222720">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="430FCF23" w14:textId="77777777" w:rsidR="005864B1" w:rsidRDefault="005864B1" w:rsidP="00222720">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="KIX Barcode">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="007830DC" w14:paraId="7C919EF5" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E671C38" w14:textId="77777777" w:rsidR="00222720" w:rsidRPr="00222720" w:rsidRDefault="00222720" w:rsidP="00222720">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6595E452" w14:textId="77777777" w:rsidR="005864B1" w:rsidRPr="00222720" w:rsidRDefault="005864B1" w:rsidP="00222720">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="508C2ADA" w14:textId="77777777" w:rsidR="00222720" w:rsidRPr="00222720" w:rsidRDefault="00222720" w:rsidP="00222720">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="39870490" w14:textId="77777777" w:rsidR="005864B1" w:rsidRDefault="005864B1" w:rsidP="00222720">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="64218EE7" w14:textId="77777777" w:rsidR="005864B1" w:rsidRDefault="005864B1" w:rsidP="00222720">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="73F344C0" w14:textId="77777777" w:rsidR="00222720" w:rsidRPr="00A73538" w:rsidRDefault="00222720" w:rsidP="00222720">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73538">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A73538">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00A73538">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Woningbeleggingsmarkt - Capital Value Research</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="56A15DDA" w14:textId="77777777" w:rsidR="00222720" w:rsidRDefault="00222720" w:rsidP="00222720">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00B86571">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Transactievolume woningbeleggingsmarkt in 2025: 9,7 miljard euro - Capital Value</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...412 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54FCA1FA" w14:textId="77777777" w:rsidR="00222720" w:rsidRPr="00222720" w:rsidRDefault="00222720" w:rsidP="00222720">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="007830DC" w14:paraId="0C7D8C48" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="536A3CB3" w14:textId="77777777" w:rsidR="005864B1" w:rsidRPr="00222720" w:rsidRDefault="005864B1" w:rsidP="00222720">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1225 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AFA796E" w14:textId="77777777" w:rsidR="005864B1" w:rsidRPr="00222720" w:rsidRDefault="005864B1" w:rsidP="00222720">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007830DC"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00FF6140"/>
+    <w:rsidRoot w:val="00222720"/>
+    <w:rsid w:val="000222F4"/>
+    <w:rsid w:val="00222720"/>
+    <w:rsid w:val="005864B1"/>
+    <w:rsid w:val="00E6363E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="78125827"/>
-  <w15:docId w15:val="{39A9036D-D1E1-4F0C-A2CB-7C0B966777BC}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="700418CD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1A613E53-D853-4101-A85E-D672926BDF29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4037,77 +1641,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4132,75 +1736,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4235,55 +1839,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4346,814 +1950,857 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
+    <w:name w:val="Kix Barcode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...7 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...76 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...103 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00222720"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Voetnootmarkering boek STT,Footnotemark,Footnotemark1,FR,Footnotemark2,FR1,Footnotemark3,FR2,Footnotemark4,FR3,Footnotemark5,FR4,Footnotemark6,Footnotemark7,Footnotemark8,FR5,Footnotemark11,Footnotemark21,FR11,Footnotemark31,FR21"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222720"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00927771"/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00927771"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00222720"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00927771"/>
+    <w:rsid w:val="00222720"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00927771"/>
-[...105 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00222720"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fd.nl/economie/1593971/na-vesteda-krijgt-ook-woningbelegger-bouwinvest-te-maken-met-een-uitstroom-van-investeerders" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fd.nl/economie/1593971/na-vesteda-krijgt-ook-woningbelegger-bouwinvest-te-maken-met-een-uitstroom-van-investeerders" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.capitalvalue.nl/woningbeleggingsmarkt/" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capitalvalue.nl/nieuws/transactievolume-woningbeleggingsmarkt-in-2025-97-miljard-euro/" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capitalvalue.nl/nieuws/transactievolume-woningbeleggingsmarkt-in-2025-97-miljard-euro/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.capitalvalue.nl/woningbeleggingsmarkt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5161,51 +2808,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5272,65 +2919,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5351,100 +2998,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13140</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2319</ap:Words>
+  <ap:Characters>12758</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>109</ap:Lines>
+  <ap:Lines>106</ap:Lines>
   <ap:Paragraphs>30</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15498</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15047</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>