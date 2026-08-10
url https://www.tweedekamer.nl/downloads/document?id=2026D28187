--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,1121 +1,1253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00955443" w:rsidP="5BBBC5D1" w:rsidRDefault="001856D0" w14:paraId="00006E9D" w14:textId="77777777">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00B53172" w:rsidRDefault="001856D0" w14:paraId="5FA2543B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="00B53172">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="00B53172">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="00B53172">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jaarverslag en slotwet Ministerie van Buitenlandse Zaken 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D66244" w:rsidR="00B53172" w:rsidRDefault="00B53172" w14:paraId="71090C03" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidP="00B53172" w:rsidRDefault="00B53172" w14:paraId="6D781956" w14:textId="70958A6E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416" w:hanging="1371"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D66244">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="001856D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="001856D0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Rapport van de Algemene Rekenkamer: Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Buitenlandse Zaken (vragen aan de minister)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="001856D0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="001856D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lijst van vragen en antwoorden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00955443" w:rsidRDefault="00955443" w14:paraId="2BA04066" w14:textId="77777777">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidP="5BBBC5D1" w:rsidRDefault="5BBBC5D1" w14:paraId="3370D95A" w14:textId="37C91EB3">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-          <w:b/>
+        <w:ind w:left="702" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="00B53172">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D66244" w:rsidP="00D66244" w:rsidRDefault="00D66244" w14:paraId="1643B1F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00955443" w:rsidP="5BBBC5D1" w:rsidRDefault="001856D0" w14:paraId="3DD347D9" w14:textId="77777777">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidP="00D66244" w:rsidRDefault="5BBBC5D1" w14:paraId="0B4F14C2" w14:textId="53282A22">
       <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Buitenlandse Zaken heeft een aantal vragen voorgelegd aan de minister van Buitenlandse Zaken over het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5BBBC5D1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rapport van de Algemene Rekenkamer: Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Buitenlandse Zaken (vragen aan de minister)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="5BBBC5D1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="00B53172">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="5BBBC5D1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="5BBBC5D1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="00B53172">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="5BBBC5D1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00955443" w:rsidRDefault="5BBBC5D1" w14:paraId="73DC1FC1" w14:textId="28FCC842">
+    <w:p w:rsidR="00D66244" w:rsidP="00B53172" w:rsidRDefault="00D66244" w14:paraId="066C2CF0" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00955443" w:rsidRDefault="00955443" w14:paraId="5EBB21AD" w14:textId="77777777">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00B53172" w:rsidP="00B53172" w:rsidRDefault="00B53172" w14:paraId="03E30A69" w14:textId="6DF5B6A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidRDefault="00955443" w14:paraId="5EBB21AD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00955443" w:rsidRDefault="5BBBC5D1" w14:paraId="4C07DFB6" w14:textId="77777777">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidP="00D66244" w:rsidRDefault="00D66244" w14:paraId="4C07DFB6" w14:textId="704CD525">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="5BBBC5D1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00955443" w:rsidRDefault="001856D0" w14:paraId="651E183D" w14:textId="03BEAC01">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidRDefault="00EA1831" w14:paraId="651E183D" w14:textId="01AB0C9B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00EA1831">
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Klaver</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00955443" w:rsidRDefault="001856D0" w14:paraId="4E94D52B" w14:textId="77777777">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidRDefault="001856D0" w14:paraId="4E94D52B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00955443" w:rsidRDefault="001856D0" w14:paraId="3EC2B9DF" w14:textId="77777777">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidRDefault="00D66244" w14:paraId="3EC2B9DF" w14:textId="1D08A715">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Griffier van de commissie,</w:t>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66244" w:rsidR="001856D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00955443" w:rsidRDefault="001856D0" w14:paraId="4F618564" w14:textId="7C8325F9">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidRDefault="00EA1831" w14:paraId="4F618564" w14:textId="167CFF2D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidR="00EA1831">
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Westerhoff</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="2360FA38" w14:textId="77777777">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="2360FA38" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="7B433472" w14:textId="77777777">
+    <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="7B433472" w14:textId="54561C9D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D66244" w:rsidR="00D25B89" w:rsidRDefault="00D66244" w14:paraId="0694A6E1" w14:textId="6196E7F8">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66244">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8647" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="992"/>
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D25B89" w:rsidTr="00D25B89" w14:paraId="76984FD0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidTr="00D66244" w14:paraId="76984FD0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D25B89" w:rsidP="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="76C4B26F" w14:textId="77777777">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="2254DE34" w14:textId="2813B880">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
-          </w:p>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="2CDD2C29" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="2CDD2C29" w14:textId="6BA4B07E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidTr="00D66244" w14:paraId="70CA5DC2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D25B89" w:rsidP="00E7153D" w:rsidRDefault="00D25B89" w14:paraId="3362F686" w14:textId="77777777">
-[...15 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="4C3AD64C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="325CAD79" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="325CAD79" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Welke specifieke maatregelen neemt u om de financiële administratie dit jaar op orde te krijgen?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="15C1079D" w14:textId="77777777"/>
-          <w:p w:rsidRPr="00D25B89" w:rsidR="00D25B89" w:rsidP="00664F05" w:rsidRDefault="00D25B89" w14:paraId="1B1FE457" w14:textId="64D2139F">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="15C1079D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00664F05" w:rsidRDefault="00D66244" w14:paraId="1B1FE457" w14:textId="64D2139F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D25B89">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D25B89" w:rsidR="00D25B89" w:rsidP="00664F05" w:rsidRDefault="00D25B89" w14:paraId="3EA10D93" w14:textId="4793653C">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00664F05" w:rsidRDefault="00D66244" w14:paraId="3EA10D93" w14:textId="4793653C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AC7156">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>De Algemene Rekenkamer constateert dat er in 2025 voortgang is geboekt bij het oplossen van de ernstige onvolkomenheid rond de inrichting van de financiële administratie. De gewijzigde structuur in het financiële administratiesysteem is in 2025 afgerond. De migratie van de verplichtingen naar de nieuwe inrichting is in 2025 deels afgerond. In 2026 worden ook de verplichtingen voor de programmamiddelen gemigreerd.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="083C05A4" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="083C05A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidTr="00D66244" w14:paraId="57753484" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="401E986D" w14:textId="77777777">
-[...15 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="1E7BDA08" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="3EAA9D47" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="3EAA9D47" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>In hoeverre is het in 2025 opgestelde verbeterplan al uitgevoerd?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="3942873E" w14:textId="77777777"/>
-          <w:p w:rsidRPr="00D25B89" w:rsidR="00D25B89" w:rsidP="00664F05" w:rsidRDefault="00D25B89" w14:paraId="45EBEE0D" w14:textId="5C3FF857">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="3942873E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00664F05" w:rsidRDefault="00D66244" w14:paraId="45EBEE0D" w14:textId="5C3FF857">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D25B89">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC7156" w:rsidR="00D25B89" w:rsidP="00664F05" w:rsidRDefault="00D25B89" w14:paraId="7560FDDD" w14:textId="79A49DE1">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00664F05" w:rsidRDefault="00D66244" w14:paraId="7560FDDD" w14:textId="79A49DE1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AC7156">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Het meerjarige verbeterplan is in 2025 voor een aanzienlijk deel uitgevoerd. Het wordt in 2026 afgerond. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC7156" w:rsidR="00D25B89" w:rsidP="00664F05" w:rsidRDefault="00D25B89" w14:paraId="77A5C96F" w14:textId="618099E6">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00664F05" w:rsidRDefault="00D66244" w14:paraId="77A5C96F" w14:textId="618099E6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AC7156">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Toezicht en monitoring zijn versterkt door het in gebruik nemen van een overkoepelende risicoanalyse van de processen. Op basis van een kwetsbaarheidsanalyse op de formatie en bezetting, is de financiële functie op sommige onderdelen versterkt en is gestart met werkzaamheden om de kennisbasis van de financiële functie te verbeteren.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00254156" w:rsidR="00D25B89" w:rsidP="00A63024" w:rsidRDefault="00D25B89" w14:paraId="11DA3B35" w14:textId="26E6B9DA">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00A63024" w:rsidRDefault="00D66244" w14:paraId="11DA3B35" w14:textId="26E6B9DA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AC7156">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">De gewijzigde structuur in het financiële administratiesysteem is in 2025 afgerond. De migratie van de verplichtingen naar de nieuwe inrichting is in 2025 deels afgerond. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D25B89" w:rsidR="00D25B89" w:rsidP="00664F05" w:rsidRDefault="00D25B89" w14:paraId="37109A75" w14:textId="5F3B36DC">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00664F05" w:rsidRDefault="00D66244" w14:paraId="37109A75" w14:textId="5F3B36DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB0066">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">De onderdelen uit het verbeterplan met betrekking </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De onderdelen uit het verbeterplan met betrekking tot het verplichtingenbeheer zijn nagenoeg volledig uitgevoerd. Gaandeweg 2025 bleek de problematiek rond het verplichtingenbeheer breder dan gedacht aan het begin van 2025. Door een snelle opruimingsactie is een substantieel deel van de foutief geregistreerde bedrijfsvoeringverplichtingen, gecorrigeerd. Dit was voor 2025 nog niet voldoende. </w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="106836CE" w14:textId="77777777"/>
+          </w:p>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="106836CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidTr="00D66244" w14:paraId="1A197987" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="670F77D6" w14:textId="77777777">
-[...17 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="5BBBC5D1" w:rsidRDefault="00D66244" w14:paraId="466C9BBF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk231214742" w:id="1"/>
-            <w:r w:rsidRPr="00D25B89">
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00D66244">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="10187F0B" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="10187F0B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Hoe groot is het risico dat de gelden uit het Herstel- en Veerkrachtplan niet worden uitbetaald door de Europese Commissie en wat zijn daarvan de oorzaken?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="09874B46" w14:textId="77777777"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D25B89">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="09874B46" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00C41332" w:rsidRDefault="00D66244" w14:paraId="4F9FC886" w14:textId="3A5987B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
-            <w:r w:rsidRPr="00050525">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D66244">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00050525">
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Het kabinet neemt de risico's rondom de uitbetaling van HVP-middelen serieus en heeft actief stappen ondernomen om een eventuele korting te voorkomen. Hierover is uw Kamer op 13 mei jl. door de minister van Financiën nader geïnformeerd (Kamerstuk 21501-07</w:t>
+              <w:t>Het kabinet neemt de risico's rondom de uitbetaling van HVP-middelen serieus en heeft actief stappen ondernomen om een eventuele korting te voorkomen. Hierover is uw Kamer op 13 mei jl. door de minister van Financiën nader geïnformeerd (Kamerstuk 21501-07, nr. 2187). In deze brief wordt aangegeven dat het kabinet eind mei een formeel wijzigingsverzoek van het HVP heeft ingediend, waarmee het alsnog mogelijk blijft om alle hervormingen tijdig door te voeren en het HVP succesvol af te ronden. Het kabinet streeft ernaar de implementatie van het HVP tot een goed einde te brengen om zo het restant van de gealloceerde EUR 5,4 miljard aan Europese middelen te ontvangen. Daarvoor moeten de resterende hervormingsmijlpalen, waaronder de Wet arbeidsovereenkomst rechtsvermoeden op basis van uurtarief, de Wet meer zekerheid flexwerkers en de Wet versterking regie volkshuisvesting, tijdig worden afgerond en uiterlijk 31 augustus 2026 zijn gepubliceerd. Daarbij vertrouwt het kabinet op een goede samenwerking met beide Kamers met het oog op een spoedige behandeling van de nog te behalen hervormingen</w:t>
             </w:r>
-            <w:r w:rsidR="00254156">
-[...62 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidTr="00D66244" w14:paraId="2578DCA7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="05B8B58C" w14:textId="77777777">
-[...16 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="5E57F653" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="48AFF7D8" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidRDefault="00D66244" w14:paraId="48AFF7D8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Waarom is het ambitieniveau voor de maatregel woningbouwimpuls verlaagd van 100.000 naar 60.400 woningen?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D25B89" w:rsidP="00664F05" w:rsidRDefault="00D25B89" w14:paraId="03D9288D" w14:textId="77777777"/>
-          <w:p w:rsidRPr="00D25B89" w:rsidR="00D25B89" w:rsidP="00664F05" w:rsidRDefault="00D25B89" w14:paraId="07CCCD3E" w14:textId="16223357">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00664F05" w:rsidRDefault="00D66244" w14:paraId="03D9288D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00664F05" w:rsidRDefault="00D66244" w14:paraId="07CCCD3E" w14:textId="16223357">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D25B89">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00010B83" w:rsidR="00D25B89" w:rsidP="00664F05" w:rsidRDefault="00D25B89" w14:paraId="69E1788C" w14:textId="13DF0D7E">
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00664F05" w:rsidRDefault="00D66244" w14:paraId="69E1788C" w14:textId="13DF0D7E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00010B83">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">De doelstelling van de WBI is gewijzigd. Een wijziging van het HVP is uitsluitend mogelijk op basis van objectieve omstandigheden en onder de voorwaarde dat het ambitieniveau van het herstelplan als geheel behouden blijft. De wijziging is door de Europese Commissie positief beoordeeld en vervolgens goedgekeurd door de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00010B83">
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ecofinraad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00010B83">
+            <w:r w:rsidRPr="00D66244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Het kabinet deelt daarom niet de conclusie van de Algemene Rekenkamer dat sprake zou zijn van een ambitieverlaging, aangezien de aanpassing is gecompenseerd met andere maatregelen binnen het Herstelplan, waardoor het ambitieniveau van het plan als geheel behouden is gebleven.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D25B89" w:rsidP="00D25B89" w:rsidRDefault="00D25B89" w14:paraId="6F91B686" w14:textId="77777777"/>
-[...24 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00D66244" w:rsidR="00D66244" w:rsidP="00D25B89" w:rsidRDefault="00D66244" w14:paraId="6F91B686" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00955443" w:rsidRDefault="00955443" w14:paraId="28B5B701" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidRDefault="00955443" w14:paraId="28B5B701" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D66244" w:rsidR="00955443" w:rsidSect="00AF297B">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32679F10" w14:textId="77777777" w:rsidR="00B31E25" w:rsidRDefault="00B31E25">
+    <w:p w14:paraId="6DD38DBD" w14:textId="77777777" w:rsidR="00004F25" w:rsidRDefault="00004F25">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63AC81AC" w14:textId="77777777" w:rsidR="00B31E25" w:rsidRDefault="00B31E25">
+    <w:p w14:paraId="33A747A0" w14:textId="77777777" w:rsidR="00004F25" w:rsidRDefault="00004F25">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D7692CA" w14:textId="77777777" w:rsidR="00955443" w:rsidRDefault="00955443">
+  <w:p w14:paraId="66932B89" w14:textId="37EDCA2D" w:rsidR="00955443" w:rsidRDefault="001856D0">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-    </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:sdt>
-[...43 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="295B2299" w14:textId="77777777" w:rsidR="00B31E25" w:rsidRDefault="00B31E25">
+    <w:p w14:paraId="11EEEA25" w14:textId="77777777" w:rsidR="00004F25" w:rsidRDefault="00004F25">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="651A403B" w14:textId="77777777" w:rsidR="00B31E25" w:rsidRDefault="00B31E25">
+    <w:p w14:paraId="37363CAF" w14:textId="77777777" w:rsidR="00004F25" w:rsidRDefault="00004F25">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77C3E"/>
+    <w:rsid w:val="00004F25"/>
     <w:rsid w:val="00010B83"/>
     <w:rsid w:val="00050525"/>
     <w:rsid w:val="000F4FC8"/>
     <w:rsid w:val="001856D0"/>
     <w:rsid w:val="001A47AF"/>
     <w:rsid w:val="001A56AB"/>
     <w:rsid w:val="00244F34"/>
     <w:rsid w:val="00254156"/>
     <w:rsid w:val="00271ACE"/>
+    <w:rsid w:val="002E728F"/>
     <w:rsid w:val="00314637"/>
     <w:rsid w:val="003D44DD"/>
     <w:rsid w:val="00411655"/>
     <w:rsid w:val="00454CDD"/>
     <w:rsid w:val="004B4C43"/>
     <w:rsid w:val="004B66DB"/>
     <w:rsid w:val="004D2A02"/>
     <w:rsid w:val="004E3440"/>
+    <w:rsid w:val="0053527B"/>
     <w:rsid w:val="005543A7"/>
+    <w:rsid w:val="00560BD8"/>
     <w:rsid w:val="005A0DEB"/>
     <w:rsid w:val="00625400"/>
     <w:rsid w:val="00664F05"/>
     <w:rsid w:val="006A3963"/>
     <w:rsid w:val="006A77FA"/>
     <w:rsid w:val="006D3D17"/>
     <w:rsid w:val="006D6AC2"/>
     <w:rsid w:val="00764E3F"/>
     <w:rsid w:val="007721F2"/>
     <w:rsid w:val="00776061"/>
     <w:rsid w:val="007B41B5"/>
     <w:rsid w:val="00803A2E"/>
     <w:rsid w:val="008415A9"/>
     <w:rsid w:val="00854D09"/>
     <w:rsid w:val="00894624"/>
     <w:rsid w:val="0090370F"/>
     <w:rsid w:val="00916EED"/>
     <w:rsid w:val="00940680"/>
     <w:rsid w:val="00944966"/>
     <w:rsid w:val="00955443"/>
     <w:rsid w:val="00966AA3"/>
     <w:rsid w:val="009A4815"/>
     <w:rsid w:val="009A53D0"/>
     <w:rsid w:val="009C6C37"/>
     <w:rsid w:val="009D6BAE"/>
     <w:rsid w:val="00A50536"/>
     <w:rsid w:val="00A63024"/>
     <w:rsid w:val="00A77C3E"/>
     <w:rsid w:val="00A828EC"/>
     <w:rsid w:val="00AB272B"/>
     <w:rsid w:val="00AC7156"/>
     <w:rsid w:val="00AF297B"/>
     <w:rsid w:val="00B31E25"/>
+    <w:rsid w:val="00B53172"/>
     <w:rsid w:val="00B83599"/>
     <w:rsid w:val="00B915EC"/>
     <w:rsid w:val="00BA6992"/>
     <w:rsid w:val="00BC66E7"/>
     <w:rsid w:val="00BD1EDE"/>
     <w:rsid w:val="00BD5B25"/>
     <w:rsid w:val="00C41332"/>
     <w:rsid w:val="00CF3A1F"/>
     <w:rsid w:val="00D25B89"/>
+    <w:rsid w:val="00D66244"/>
     <w:rsid w:val="00D675C9"/>
     <w:rsid w:val="00DC3DC7"/>
     <w:rsid w:val="00E15072"/>
     <w:rsid w:val="00E45EDF"/>
     <w:rsid w:val="00E7153D"/>
     <w:rsid w:val="00EA1831"/>
     <w:rsid w:val="00F53021"/>
     <w:rsid w:val="00FB0066"/>
     <w:rsid w:val="00FC6F22"/>
     <w:rsid w:val="00FD1421"/>
     <w:rsid w:val="00FD1DF5"/>
     <w:rsid w:val="00FF331A"/>
     <w:rsid w:val="5BBBC5D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1506,161 +1638,161 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B915EC"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B915EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B915EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00050525"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00050525"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="442463959">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1832,51 +1964,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127238206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2157,99 +2289,99 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3694</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>657</ap:Words>
+  <ap:Characters>3619</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>30</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4357</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4268</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-06-03T07:49:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0029DC2512963FB149993F93CA39A28C7E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="gc2efd3bfea04f7f8169be07009f5536">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="BZForumOrganisation">
     <vt:lpwstr>2;#Not applicable|0049e722-bfb1-4a3f-9d08-af7366a9af40</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="BZDossierBudgetManager">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="BZTheme">
     <vt:lpwstr>1;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BZDossierSendTo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="BZDossierResponsibleDepartment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="BZCountryState">
     <vt:lpwstr>3;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="BZDossierGovernmentOfficial">
     <vt:lpwstr/>
   </property>