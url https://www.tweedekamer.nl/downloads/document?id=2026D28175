--- v0 (2026-06-09)
+++ v1 (2026-07-28)
@@ -1,1058 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003842CB" w14:paraId="583E6A1D" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:ind w:left="1416" w:hanging="1371"/>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="001659DA" w:rsidRDefault="001659DA" w14:paraId="5B542CF7" w14:textId="119AABFF">
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>36 945 B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00DD3CCC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3491D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3491D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gemeentefonds 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00DD3CCC" w:rsidP="00DD3CCC" w:rsidRDefault="00DD3CCC" w14:paraId="5D611D0A" w14:textId="474DF764">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="71A3E17F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="370EBAC6" w14:textId="1A943C75">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="001659DA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Slotwet Gemeentefonds 2025</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003842CB" w14:paraId="6D79CB13" w14:textId="77777777">
+        <w:t xml:space="preserve">VERSLAG HOUDENDE EEN LIJST VAN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00642EF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>EEN VRAAG EN EEN ANTWOORD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="4B201EA9" w14:textId="55415E25">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
-        <w:ind w:left="1416" w:hanging="1371"/>
-[...19 lines deleted...]
-          <w:b/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="001659DA">
+        <w:t>10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="2A452658" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="00642EF3" w:rsidRDefault="002D3580" w14:paraId="39DCB57E" w14:textId="509EEAE9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="001659DA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste commissie voor Binnenlandse Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00DD3CCC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00642EF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>houdende een vraag met het daarop gegeven antwoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="632B6D1A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="00642EF3" w:rsidRDefault="002D3580" w14:paraId="14055F7B" w14:textId="1EAAFD10">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00642EF3">
+        <w:t>vraag is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00FE484A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00642EF3">
+        <w:t>27 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00716217">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>voorgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="003B5BD2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00642EF3">
+        <w:t>minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00642EF3">
+        <w:t>9 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00642EF3">
+        <w:t>is de vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D" w:rsidR="00642EF3">
+        <w:t xml:space="preserve">minister van Binnenlandse Zaken en Koninkrijksrelaties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="2D2CADC7" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="261378B2" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="540A107E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="7392E4C2" w14:textId="77777777">
+      <w:r w:rsidRPr="00D3491D">
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="655EDB4A" w14:textId="77777777">
+      <w:r w:rsidRPr="00D3491D">
+        <w:t>Kisteman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="030F869F" w14:textId="77777777">
+      <w:r w:rsidRPr="00D3491D">
         <w:tab/>
-        <w:t>Verslag houdende een lijst van vragen</w:t>
-[...3 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidRPr="00D3491D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...87 lines deleted...]
-        <w:tab/>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="05AC21FC" w14:textId="77777777">
+      <w:r w:rsidRPr="00D3491D">
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="37A07812" w14:textId="77777777">
+      <w:r w:rsidRPr="00D3491D">
         <w:t>Honsbeek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003842CB" w14:paraId="422385AB" w14:textId="77777777"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="003842CB" w14:paraId="29D77074" w14:textId="77777777">
+    <w:p w:rsidRPr="00D3491D" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="567575F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="733B2C5D" w14:textId="7BA6C2E2">
+      <w:r w:rsidRPr="00D3491D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00D3491D" w14:paraId="72E49423" w14:textId="131B04E0">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag en antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="4613E7FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="04B73392" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vraag: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003842CB" w14:paraId="4901D4D4" w14:textId="77777777">
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="0342220A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="003842CB" w14:paraId="664E95D1" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe groot is het te verwachten tekort voor gemeenten in 2028 bij het 'nieuwe ravijnjaar'? Kan worden aangeven hoe dit bedrag is opgebouwd? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="1B207D60" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="003842CB" w14:paraId="6FD653BB" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="48769801" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003842CB" w14:paraId="0C5720DA" w14:textId="77777777">
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="08B23DD3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3491D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bij Voorjaarsnota 2025 en Miljoenennota 2026 heeft kabinet extra middelen beschikbaar gesteld voor gemeenten voor de jaren 2025-2027. Voor 2028 en verder worden de beheers- en inhoudelijke maatregelen uit de Hervormingsagenda Jeugd versterkt en worden aanvullende maatregelen uitgewerkt. VNG heeft op bestuurlijk niveau vorig jaar bevestigd dat er voor gemeenten op dit moment een werkbare financiële situatie is. Afgesproken is dat Rijk en gemeenten in gesprek blijven over de balans tussen ambities, taken, middelen en uitvoeringskracht. Voor 2028 kan ik u nu melden dat gemeenten in hun meerjarenraming 2027-2029 in de begroting 2026 een inschatting van hun structureel exploitatiesaldo (structurele baten min structurele lasten) over 2028 maken, op basis van huidige inzichten. Op basis van deze cijfers schatten provinciaal toezichthouders dat het structureel exploitatiesaldo in 2028 van alle gemeenten gezamenlijk op € 80 mln. negatief uitkomt. In de regel valt het gerealiseerde exploitatiesaldo hoger uit dan het begrote saldo, doordat inkomsten hoger blijken of uitgaven lager blijken uit te vallen. Dit is de afgelopen jaren bij de gemeenten gezamenlijk steeds het geval geweest.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003842CB" w14:paraId="05194E17" w14:textId="01B2C0DE">
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="38FA8ADD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="00642EF3" w:rsidP="00642EF3" w:rsidRDefault="00642EF3" w14:paraId="7EAE1780" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D3491D" w:rsidR="009E7070" w:rsidRDefault="009E7070" w14:paraId="478F5AED" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="00D3491D" w:rsidR="009E7070">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1831" w:right="1106" w:bottom="859" w:left="1106" w:header="1417" w:footer="576" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...483 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="709"/>
-  <w:autoHyphenation/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003842CB"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F3393F"/>
+    <w:rsidRoot w:val="001659DA"/>
+    <w:rsid w:val="001659DA"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rsid w:val="003B5BD2"/>
+    <w:rsid w:val="0046608A"/>
+    <w:rsid w:val="00642EF3"/>
+    <w:rsid w:val="00716217"/>
+    <w:rsid w:val="0086435E"/>
+    <w:rsid w:val="00941B49"/>
+    <w:rsid w:val="009E7070"/>
+    <w:rsid w:val="00A54391"/>
+    <w:rsid w:val="00AC31AE"/>
+    <w:rsid w:val="00D3491D"/>
+    <w:rsid w:val="00DD3CCC"/>
+    <w:rsid w:val="00FE484A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="39D9CA5F"/>
-  <w15:docId w15:val="{A961E717-3859-47C1-B282-A0FA7AE5AAA0}"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="092598D2"/>
+  <w15:docId w15:val="{755BCDDA-5C85-4DB1-A593-C41EF6146C93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
-[...1 lines deleted...]
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1201,1114 +940,478 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="002D3580"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="break-after-page">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:link w:val="Ballontekst"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p">
     <w:name w:val="p"/>
+    <w:rsid w:val="00642EF3"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="220" w:line="220" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="17"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="header-h1">
     <w:name w:val="header-h1"/>
     <w:basedOn w:val="p"/>
+    <w:rsid w:val="00642EF3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="20"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="header-h2">
-[...580 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\LAMS0610\OneDrive%20-%20Tweede%20Kamer%20der%20Staten-Generaal\Dienst%20GPBW%20-%20GRI\07%20Griffie%20-%20Publicatie\Voorkantjes\Verslag%20houdende%20een%20lijst%20van%20vragen%20en%20antwoorden.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>1724</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>334</ap:Words>
+  <ap:Characters>1837</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>14</ap:Lines>
+  <ap:Lines>15</ap:Lines>
   <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2033</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2167</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:creator/>
+  <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2013-11-04T08:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-  <lastModifiedBy/>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
-  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>