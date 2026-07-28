--- v0 (2026-06-09)
+++ v1 (2026-07-28)
@@ -1,2021 +1,3250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="5604FF5F" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="01342272" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="1363198013621922" w:id="0"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>36 945 VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Jaarverslag en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>slotwet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Binnenlandse Zaken en   Koninkrijksrelaties 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="481A1062" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2AF35672" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
-        <w:rPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t>Lijst van vragen</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A12D55">
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="5448265C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="6EF4742E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="331A03F8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="0817134B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de minister en staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Binnenlandse Zaken en Koninkrijksrelaties o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ver de brief van 20 mei 2026 inzake het Jaarverslag Ministerie van Binnenlandse Zaken en Koninkrijksrelaties 2025 (Kamerstuk 36 945 VII, nr. 1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="784BE1AF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister en staatssecretaris hebben deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="121DF4AF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="224085AA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2054850E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kisteman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="658129B3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="27299A09" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="0207153A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Honsbeek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="64C61042" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
-[...76 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="0B813446" w14:textId="68DC1070">
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="1D6AAB0B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="03249978" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2481B381" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="305EFD77" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="61AF3AA8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="774E0662" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="4E33189F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="6FB2B9D9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="675DB289" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="12FA93EB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2A5F25F6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2030812A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2D69927B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="section-title-1"/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="76BF09F6" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="1D5518F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="section-title-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="00B05C9C" w:rsidRDefault="00B05C9C" w14:paraId="1ED57AC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="7E2220FD" w14:textId="033F3DD5">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="19EE2CD6" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="7E58926D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Kunt u aangeven op welke manier de productiviteit van het ambtenarenapparaat wordt gemeten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="613ADAFE" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="26F65E01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="29F02687" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="54811053" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het Instituut voor Publieke Sector Efficiëntie Studies (IPSE Studies) voert voor het BZK-programma Kennis van de Overheid, sinds 2017 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4">
-        <w:r w:rsidRPr="00A12D55">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00B05C9C">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="548DD4"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>onderzoek</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A12D55">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A12D55">
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit naar de productiviteit van o.a. de rijksdienst (uitvoeringsorganisaties en beleidsdepartementen). Tevens heeft de Kamer de Algemene Rekenkamer verzocht inzicht te bieden in de productiviteitsontwikkeling van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>rijksuitvoeringsorganisaties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>. In juni 2024 is een eerste onderzoek verschenen dat de productiviteit bij 12 organisaties in kaart bracht, dit najaar wordt een tweede rapport verwacht. Genoemde onderzoeken vormen belangrijke aanknopingspunten voor verbetering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="7D02E43A" w14:textId="5D6F7BBE">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="72FA8771" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="44EB27A1" w14:textId="70AA5EF8">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="102AFC5B" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="0C5C1F7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Beschikt u over indicatoren voor de mate waarin burgers te maken hebben met of hinder ondervinden van administratieve lasten als gevolg van beleidskeuzes van de rijksoverheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="5C1FDDBD" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="4530A346" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="4D8A7BB8" w14:textId="74082BCB">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="75F49C5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...41 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="5B9EA34C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nee, het ministerie van BZK beschikt niet over deze indicatoren. Het kabinet is dit via de Taskforce Slagvaardige Overheid ter hand genomen en werkt aan vereenvoudigingen en het terugdringen van regeldruk voor mensen en ondernemers. U wordt hier via de actieagenda Slagvaardige Overheid nog voor de zomer nader over geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="7A11F5A4" w14:textId="79C51ED1">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="6FEB87ED" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="1E0990D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Kunt u aangeven wat het overkoepelende beeld is van de verschillende klanttevredenheidsonderzoeken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="39CA8FD3" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="70053554" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="2AFC6DE4" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="12DBD972" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De beschikbare klanttevredenheidsgegevens bij de batenlastenagentschappen wijzen op een overwegend positieve waardering van de dienstverlening. De meeste organisaties behalen de gestelde normen voor klant- of gebruikerstevredenheid. Bij enkele organisaties (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>FMHaaglanden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, Rijksorganisatie Beveiliging en Logistiek en de Rijksdienst voor Identiteitsgegevens) ontbreekt nog een structurele meetmethodiek, waardoor het totaalbeeld nog niet volledig is. Deze worden momenteel ontwikkeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="31108E4F" w14:textId="0373BF35">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="6330354E" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="65550791" w14:textId="084699CC">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="4B79CB8D" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="0A103AA4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Kunt u aangeven hoeveel ICT-projecten in 2025 uitstel of afstel hebben opgelopen en daarbij aangeven en om welke redenen dit doorgaans gebeurde?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="1A82AE60" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2BA66DD0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="22685DA9" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2ACF7BF0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor Binnenlandse Zaken en Koninkrijksrelaties en Volkshuisvesting en Ruimtelijke Ordening geldt dat van de 26 gerapporteerde ICT-projecten op het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>RijksICTDashboard</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 16 projecten zijn vertraagd. De redenen hiervoor zijn doorgaans de aanpassing van (business)doelen of -eisen, het overnemen van aanbevelingen extern advies (bijvoorbeeld na AC ICT-advies), tegenvallers binnen het project (zoals complexiteit in techniek) of interne scopewijzigingen. Dit is in lijn met wat wordt aangegeven in de Jaarrapportage Bedrijfsvoering Rijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="18DDEC7F" w14:textId="0A7B0AF5">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="14C67E49" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="461CB10A" w14:textId="16B93994">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="1DE76833" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="55C0AE6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: 15) Om welke redenen werden 24 subsidieaanvragen geweigerd terwijl er minder werd uitgegeven dan begroot?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="51953069" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="5BEFF3EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="636F1BB6" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="1F6D6F4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Er zijn in 2025 127 aanvragen ontvangen voor de Subsidieregeling Maatschappelijke initiatieven trans-Atlantisch slavernijverleden voor Europees Nederland (SUMSNL) categorie 1. Daarvan zijn er 17 afgewezen en 110 verleend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="388700B7" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="44533975" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Er zijn in 2025 31 aanvragen ontvangen voor de Subsidieregeling Maatschappelijke initiatieven trans-Atlantisch slavernijverleden voor het Caribisch deel van het Koninkrijk (SUMSC) categorie 1. Daarvan zijn er 7 afgewezen en 24 verleend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="2E334007" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="47D01399" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Van de totale158 aanvragen (voor EU-NL en de Cariben) zijn er daarmee 24 afgewezen en 134 verleend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="7F2C1452" w14:textId="77777777">
-      <w:r w:rsidRPr="00A12D55">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="148CA31C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>De aanvragen zijn getoetst op de vooraf vastgestelde criteria. De redenen voor afwijzing zijn verschillend. Dit betrof onder andere:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="59148E71" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="725A2A6F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ol-p-l1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
         <w:rPr>
           <w:rStyle w:val="ol-text"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="04A95A40" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het ontbreken van benodigde en/of volledige bijlagen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="081AC62F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ol-p-l1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
         <w:rPr>
           <w:rStyle w:val="ol-text"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="6FF7EA84" w14:textId="018A3045">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>track record / link met trans-Atlantisch slavernijverleden is onvoldoende;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="0631B53F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ol-p-l1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
         <w:rPr>
           <w:rStyle w:val="ol-text"/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="14ECBCAC" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organisatie niet gevestigd in Europees NL (dat is een vereiste voor subsidieaanvragen SUMSNL ofwel niet gevestigd in de Cariben (dat is een vereiste voor subsidieaanvragen SUMSC);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="3C02DFE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ol-p-l1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
         <w:rPr>
           <w:rStyle w:val="ol-text"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="590EC98E" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>activiteiten niet gericht op professionalisering (opleidingen / website);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="55541BE6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ol-p-l1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
         <w:rPr>
           <w:rStyle w:val="ol-text"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="275739D5" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reiskosten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="16BF19E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ol-p-l1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
         <w:rPr>
           <w:rStyle w:val="ol-text"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Geen rechtspersoon (zonder winstoogmerk);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="585273C6" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="6E305323" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="3C507F9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="773C90AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Ook zijn er afwijzingen geweest o.b.v. intrekkingen of het niet ontvangen van een aanvullende reactie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="4EF2483F" w14:textId="2D5FFD0C">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="3FCA6D55" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="0EDD3321" w14:textId="5DE792A8">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="53D1248D" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="56FF4185" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: 25-26) In hoeverre hebben bedrijven die werkzaam zijn voor de Nederlandse digitale infrastructuur en werken met Nederlandse gegevens toegang tot die gegevens? Of verzorgen zij enkel de infrastructuur zonder zelf bij die data te kunnen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="19742ACA" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="19815E90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="189A3AA3" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="13158C96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Dit is niet in algemene zin te zeggen en is volledig afhankelijk van de specifieke omstandigheden van het geval. Dit hangt af van het type bedrijf, met welke (rijks)(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>overheids</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="6FB1F1EF" w14:textId="77777777">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)organisatie zij zaken doen, welk type dienstverlening zij leveren, en wat de specifieke afspraken zijn in de gesloten overeenkomsten. Generiek kan wel gesteld worden dat versleutelde gegevens niet zomaar ontcijferd kunnen worden, tenzij de betrokken organisatie over de sleutels beschikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="0A77E38B" w14:textId="6E4B51B9">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="189B5171" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="3460F3E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: 25-26) Kunnen bedrijven die werkzaam zijn voor de Nederlandse digitale infrastructuur en werken met Nederlandse gegevens de versleutelde gegevens ontcijferen en aan derden doorgeven als ze daartoe worden gedwongen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="19901A05" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="0678FB46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="4842ED9C" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="6A4C5B8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Zie het antwoord op vraag 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="4AA25190" w14:textId="5990F2F8">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="501FDDA0" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="48BE245F" w14:textId="7F63F0BF">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="71861492" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="41862F5F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: 31-32) Kunt u aangeven in hoeverre </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>onderuitputting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> met betrekking tot het niet kunnen vullen van vacatures voor eigen personeel het gevolg is van concurrentie met andere werkgevers, buiten het domein van de overheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="3FD00FE3" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="53D427B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="2BFE5234" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="0D03F637" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het is niet bekend of de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>onderuitputting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> met betrekking tot het niet kunnen vervullen van vacatures het gevolg is van de concurrentie met werkgevers buiten het domein van de overheid, de arbeidsvoorwaarden of de doorgroeimogelijkheden (zie ook vraag 9). Onderbezetting, die vooral voor specifieke specialistische kennis geldt, kent een veelheid aan oorzaken. Naast een samenhang met de inhoud van het werk zijn ook omstandigheden bepalend, zoals het moment van ontstaan en vervullen van vacature, het soms om strategische redenen nog niet invullen ervan en de doorlooptijd van de procedure. Gezien de aantrekkelijkheid van het Rijk als werkgever is er geen reden voor bezorgdheid over de concurrentiepositie van het ministerie van Binnenlandse Zaken en Koninkrijksrelaties met betrekking tot het aantrekken van nieuwe medewerkers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="56A46D74" w14:textId="5036AE1A">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="7D07EFCD" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="3E3F75E6" w14:textId="72A463E0">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="3487848F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="239AC535" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: 31-32) Kunt u aangeven in hoeverre </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>onderuitputting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> met betrekking tot het niet kunnen vullen van vacatures voor eigen personeel het gevolg is van de arbeidsvoorwaarden en/of de doorgroeimogelijkheden bij de rijksoverheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="4DF529CE" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="038C5521" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="5151A518" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="39AA826B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het is niet bekend of de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>onderuitputting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> met betrekking tot het niet kunnen vervullen van vacatures het gevolg is van de arbeidsvoorwaarden, de doorgroeimogelijkheden of de concurrentie met werkgevers buiten het domein van de overheid (zie ook vraag 8). Onderbezetting, die vooral voor specifieke specialistische kennis geldt, kent een veelheid aan oorzaken. Naast een samenhang met de inhoud van het werk zijn ook omstandigheden bepalend, zoals het moment van ontstaan en vervullen van vacature, het soms om strategische redenen nog niet invullen ervan en de doorlooptijd van de procedure. Gezien de aantrekkelijkheid van het Rijk als werkgever is er geen reden voor bezorgdheid over ontoereikende arbeidsvoorwaarden of doorgroeimogelijkheden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="44375AB7" w14:textId="5CC20026">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="1AA005E2" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="64ECA536" w14:textId="1103B209">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="080E7C0F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="658AE8F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: 31-32) In hoeverre heeft de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>onderuitputting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van 17,1 miljoen euro op eigen personeel door krapte op de arbeidsmarkt geleid tot extra uitgaven voor externe inhuur?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="2EB9ED78" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="1D1888ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="2DD7D9E7" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="5149B839" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Er is sprake van krapte op de arbeidsmarkt, waardoor vacatures moeilijk te vervullen kunnen zijn en er sprake is van onderbezetting. Dit is één van de redenen voor het inzetten van externe inhuur. Gelet hierop is het aannemelijk dat er een verband bestaat tussen de krapte op de arbeidsmarkt en de uitgaven voor externe inhuur. Vrijwel alle organisatieonderdelen van BZK huurden in 2025 echter minder in dan in 2024. Zie ook het antwoord op vraag 17.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="4CCF4D6E" w14:textId="198C9071">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="47DA5EFC" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="299D7452" w14:textId="5DABAFE6">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="1F7AC436" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="1884442F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: 31-32) Kunt u aangeven welk aandeel van de niet gevulde vacatures betrekking heeft op ICT-personeel?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="43C61D37" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2538831C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="225B9967" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="040AA051" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Ongeveer 20% van de niet vervulde vacatures zijn ICT-vacatures in 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="2F18D6C4" w14:textId="408E0256">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="66F3E894" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="08DDDD2B" w14:textId="697B2399">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="362E6BA1" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="427A7B5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: ) Kunt u aangeven of, en zo ja, hoeveel ICT-projecten uitstel of afstel hebben opgelopen als gevolg van het niet vullen van vacatures?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="2DE3CE9D" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="6FDB4FDC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="177A2FAF" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="4B93AA26" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Er zijn mij geen ICT-projecten bekend die uitstel of afstel hebben opgelopen specifiek als gevolg van het niet vervullen van vacatures.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="45840D76" w14:textId="22FC7B6E">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="76054D3E" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="656EE829" w14:textId="2438D9C6">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="44713A82" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="6ACD5485" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: 37) Hoeveel externe medewerkers zijn langs de route van «verambtelijking» in dienst gegaan als ambtenaar per jaar in 2025, 2024, en 2023?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="46DE7826" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="6230542C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="5FB42B5C" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="7319FE83" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="2804F52A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Er wordt niet centraal geregistreerd welke nieuwe medewerkers middels verambtelijking in dienst treden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="5F085202" w14:textId="7EB092E3">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="613E1AB5" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="5D3EF7FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(Blz. 40) Hoe staat het met de verdeling en besteding van de «Enveloppe goed bestuur en sterke rechtsstaat»?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="2693726A" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="53BC4F8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="01990C20" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="7A446EE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De enveloppe goed bestuur en sterke rechtsstaat bedroeg in 2025 € 100 mln., oplopend naar € 200 mln. structureel vanaf 2027. Met de verdeling van de enveloppe is in 2025 € 25 mln. oplopend naar € 50 mln. structureel vanaf 2027 op het begrotingshoofdstuk van Justitie en Veiligheid (VI) beland ten behoeve van de versterking van de rechtsstaat. Voor het ministerie van Binnenlandse Zaken en Koninkrijksrelaties (VII) was in 2025 € 75 mln. beschikbaar, oplopend tot € 150 mln. structureel vanaf 2027. Over de verdeling van de middelen uit de enveloppe en de bijbehorende doelen is de Kamer geïnformeerd via de Kamerbrief TK 2024/2025 </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00B05C9C">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="548DD4"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>33047 nr. 41</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A12D55">
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t> van 2 juli 2025, genaamd «Inzet middelen enveloppe goed bestuur en sterke rechtsstaat».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="6772E344" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2E5F3A82" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ten opzichte van de brief heeft er in de ontwerpbegroting vanaf jaar 2028 en verder nog een wijziging plaatsgevonden voor wat betreft de middelen die gereserveerd waren voor het oprichten van een constitutioneel hof en verzelfstandiging Afdeling bestuursrechtspraak van de Raad van State. Hiervan is € 25 mln. voor de jaren 2028-2030 en € 50 mln. structureel vanaf 2031 overgeboekt naar het ministerie van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>JenV</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> voor versterking van het gevangeniswezen. Een andere wijziging betrof het incidenteel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>herprioriteren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="3D859806" w14:textId="77777777">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van € 34 mln. voor de dekking van de kosten van de tussentijdse TK verkiezing in 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="165455AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>In de loop van 2025 heeft het ministerie van BZK de plannen uit de Kamerbrief voor de besteding aan de doelen uit het hoofdlijnenakkoord verder uitgewerkt. Omdat een aantal trajecten nog in de opstartfase zat, zijn niet alle middelen in 2025 uitgeput. De verwachting is dat alle middelen in 2026 worden uitgeput, behalve de middelen die zijn bestemd voor de voorbereiding van de oprichting van een constitutioneel hof en de verzelfstandiging van de Afdeling bestuursrechtspraak van de Raad van State.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="4925E7D5" w14:textId="6F978B05">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="4E3BC56C" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="79100F96" w14:textId="20BA306B">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="6611A16A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="7832D7E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: 45) Welke stappen zijn gezet richting de versterking van de rechtsstaat?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="4D6A4FE6" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="51911CF8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="02881615" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="47113986" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>In 2025 is het voorstel in consultatie gebracht om toetsing door de rechter van wetten aan verschillende grondrechten mogelijk te maken. Dit voorstel draagt bij aan versterking van de rechtsstaat door de rechtsbescherming van burgers te versterken en de grondwettelijke cultuur te bevorderen. Daarnaast draagt de constitutionele toets van ontwerp wet- en regelgeving bij de versterking van de rechtsstaat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="39C3C9D8" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="7AD8A4F0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>In 2025 is ook een grondwetswijziging in consultatie gebracht om de procedure voor de vervolging van ambtsdelicten van Kamerleden en bewindspersonen aan te passen. De huidige procedure is verouderd en niet werkbaar. Dit grondwetsvoorstel is op 26 mei jl. ingediend bij de Tweede Kamer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="27232F60" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="643C9487" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarnaast zijn in 2025 onderzoeken en voorbereidende werkzaamheden gestart voor bijeenkomsten met experts over de invloed van nieuwe technologie op de grondrechten en de grondwettelijke waarborgen op het institutionele vlak. Ook zijn verschillende beleidsvoornemens rondom de aanpak van discriminatie en racisme verder uitgewerkt, zodat de stelselherziening van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>antidiscriminatievoorzieningen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en de oprichting van een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>antidiscriminatievoorziening</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> op de BES.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="0BDD406F" w14:textId="01CDAD5A">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="031AFD4D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="36DEDCDD" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot is in 2025 de kabinetsreactie op het rapport van de Staatscommissie rechtsstaat uitgebracht en wordt uitvoering gegeven aan de aanbevelingen (Kamerstukken II, .2024/2025, 29279, nr. 981). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2C52B72F" w14:textId="786E9BA4">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="1ECBD8D0" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C" w:rsidR="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="7C4A618F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: 89) Met welke reden zijn de uitgaven voor de ICT van de Rijksorganisatie voor Informatiehuishouding lager uitgevallen dan begroot?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A12D55" w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="0D4964D4" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="4C8DA2D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025130E" w:rsidP="0025130E" w14:paraId="53ADD482" w14:textId="77777777">
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="70ACB731" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A12D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De uitgaven voor de ICT van de Rijksorganisatie voor Informatiehuishouding (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>RvIHH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">) aan ICT zijn lager uitgevallen dan begroot, omdat bepaalde investeringen vertraging hebben opgelopen. Zie daarvoor het antwoord op vraag 4. Voor de uitvoering van gestelde groeiambities en de (door)ontwikkeling van programma’s, producten en diensten is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>RvIHH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> afhankelijk van stelselpartijen. Dit heeft effect op zowel de uitgaven als ook de ontvangsten bij </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>RvIHH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Uiteindelijk is het voor de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>RvIHH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van belang dat de uitgaven en ontvangsten binnen het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>kasjaar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in balans zijn. De lagere uitputting moet wel bezien worden in het licht dat bij de tweede suppletoire begroting de uitgavenraming is verhoogd. Waardoor de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>onderuitputting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12D55">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B05C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> nu hoger uitvalt de oorspronkelijk begroot.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0025130E" w:rsidR="006A2A26" w:rsidP="0025130E" w14:paraId="725C7B94" w14:textId="36F08CEF"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId6"/>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="001733CD" w:rsidP="001733CD" w:rsidRDefault="001733CD" w14:paraId="2CFCCFA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B05C9C" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="79B64500" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B05C9C" w:rsidR="004E5D09" w:rsidSect="00256C64">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1831" w:right="1106" w:bottom="859" w:left="1106" w:header="1417" w:footer="576" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="37F49E96" w14:textId="77777777" w:rsidR="0088005C" w:rsidRDefault="0088005C" w:rsidP="001733CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1CA1DD22" w14:textId="77777777" w:rsidR="0088005C" w:rsidRDefault="0088005C" w:rsidP="001733CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00C77A4B" w14:paraId="23B1EBFB" w14:textId="2428F019">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FBC0298" w14:textId="77777777" w:rsidR="001733CD" w:rsidRPr="001733CD" w:rsidRDefault="001733CD" w:rsidP="001733CD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...16 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="142CA096" w14:textId="77777777" w:rsidR="001733CD" w:rsidRPr="001733CD" w:rsidRDefault="001733CD" w:rsidP="001733CD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7789AC5F" w14:textId="77777777" w:rsidR="001733CD" w:rsidRPr="001733CD" w:rsidRDefault="001733CD" w:rsidP="001733CD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="70182E81" w14:textId="77777777" w:rsidR="0088005C" w:rsidRDefault="0088005C" w:rsidP="001733CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6E4DAE8A" w14:textId="77777777" w:rsidR="0088005C" w:rsidRDefault="0088005C" w:rsidP="001733CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A52765D" w14:textId="77777777" w:rsidR="001733CD" w:rsidRPr="001733CD" w:rsidRDefault="001733CD" w:rsidP="001733CD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="464737A1" w14:textId="77777777" w:rsidR="001733CD" w:rsidRPr="001733CD" w:rsidRDefault="001733CD" w:rsidP="001733CD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="588917FF" w14:textId="77777777" w:rsidR="001733CD" w:rsidRPr="001733CD" w:rsidRDefault="001733CD" w:rsidP="001733CD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...347 lines deleted...]
-  <w:abstractNum w:abstractNumId="5">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B525540"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="72F2258A"/>
     <w:styleLink w:val="ul-rbg"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="945382192">
-[...5 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="497229381">
+  <w:num w:numId="1" w16cid:durableId="1334451931">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:autoHyphenation/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A2A26"/>
-[...20 lines deleted...]
-    <w:rsid w:val="625777B1"/>
+    <w:rsidRoot w:val="001733CD"/>
+    <w:rsid w:val="001733CD"/>
+    <w:rsid w:val="00183706"/>
+    <w:rsid w:val="00256C64"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0088005C"/>
+    <w:rsid w:val="00B05C9C"/>
+    <w:rsid w:val="00CB0AE4"/>
+    <w:rsid w:val="00D60DF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="64EE3CBD"/>
-  <w15:docId w15:val="{0CE85054-A2C3-42C4-A2CE-96CE331B47CE}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2F83ADD4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{36D132BF-7B4B-4D6E-9CF1-6F4ECA74F5AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2310,895 +3539,781 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:spacing w:after="400"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="break-after-page">
-    <w:name w:val="break-after-page"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="break-before-page">
-    <w:name w:val="break-before-page"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
     <w:pPr>
-      <w:pageBreakBefore/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p">
     <w:name w:val="p"/>
+    <w:rsid w:val="001733CD"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="220" w:line="220" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="17"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="header-h1">
     <w:name w:val="header-h1"/>
     <w:basedOn w:val="p"/>
+    <w:rsid w:val="001733CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="20"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="header-h2">
-[...1 lines deleted...]
-    <w:basedOn w:val="p"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="section-title-1">
+    <w:name w:val="section-title-1"/>
+    <w:rsid w:val="001733CD"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:after="20"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="227" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...142 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="009EE0"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="section-title-2">
-[...1 lines deleted...]
-    <w:basedOn w:val="p"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ol-p-l1">
+    <w:name w:val="ol-p-l1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001733CD"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:after="227"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:color w:val="009EE0"/>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="section-title-3">
-[...107 lines deleted...]
-    <w:name w:val="datumtekst-highlight"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ol-text">
+    <w:name w:val="ol-text"/>
+    <w:rsid w:val="001733CD"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="datumtekst-p">
-[...48 lines deleted...]
-    <w:basedOn w:val="p-list"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="001733CD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...168 lines deleted...]
-    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10567"/>
       </w:tabs>
-      <w:spacing w:before="144"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="144" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ul">
-[...1 lines deleted...]
-    <w:basedOn w:val="NoList"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="001733CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ul-rbg">
+    <w:name w:val="ul-rbg"/>
+    <w:basedOn w:val="Geenlijst"/>
+    <w:rsid w:val="001733CD"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ol">
-[...44 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="001733CD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...30 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001733CD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kennisvandeoverheid.nl/overheidsprestaties/onderzoeksprogramma-naar-productiviteit" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-33047-41.html" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-33047-41.html" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kennisvandeoverheid.nl/overheidsprestaties/onderzoeksprogramma-naar-productiviteit" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3206,51 +4321,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3317,65 +4432,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3396,65 +4511,93 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11466</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2095</ap:Words>
+  <ap:Characters>11524</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>95</ap:Lines>
+  <ap:Lines>96</ap:Lines>
   <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13523</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13592</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...4 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>