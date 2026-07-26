--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,549 +1,1394 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="4DB2E110" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="72EFDBAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jaarverslag en slotwet Ministerie van Defensie 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="76CB3DC8" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="6E0E1BDD" w14:textId="4E2DDCC9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VERSLAG HOUDENDE EEN LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="2E4FD104" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="4712574D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="25ABFE70" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="524CE3E1" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>commissie voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Defensie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de daarop gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="6ACF1CBB" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="268E24A7" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27 mei 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voorgelegd aan de minister van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 juni 2026 zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ze door de minister van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="3620D1BE" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="241B2CE8" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="419693AD" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="48AC340E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="1155DF9F" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="267084C5" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paternotte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="45A24146" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="7CAEEDBF" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="5DE3B7FD" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="04164BA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="15E689B7" w14:textId="05A1281B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Slotwet</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="128C4770" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ministerie van Defensie 2025 (36945-X, nr. 0).</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="25C70B41" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="483DFFB5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke effecten heeft de steun aan Oekraïne gehad op de inzetgereedheid van de Nederlandse krijgsmacht?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="600775C8" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="0D878E83" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="193E6A34" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="2472DD35" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De effecten van de geleverde steun op de inzetgereedheid van de Nederlandse strijdkrachten worden, gezien het Nederlands belang van een veilig Europa door Defensie als significant, maar acceptabel beoordeeld. Defensie neemt maatregelen om deze gevolgen zoveel mogelijk te mitigeren. Zo zijn er maatregelen om de aankoop van vervangend materieel te versnellen en wordt project- en inkoopcapaciteit versterkt. Ook weegt Defensie continu de belangen van enerzijds de steunvoorziening aan Oekraïne en anderzijds het belang van het opleiden en training van het eigen personeel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="0A7CF9A0" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="659CF4C5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="77813375" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="51672473" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Tevens</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Tevens volgt Defensie de ontwikkelingen die voortvloeien uit het conflict. Bijvoorbeeld rond de inzet van o.a. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> volgt Defensie</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>onbemenste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de ontwikkelingen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> systemen en de wijze van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> die voortvloeien uit het conflict. Bijvoorbeeld</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>command</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rond de inzet van o.a. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>onbemenste</w:t>
+        <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> systemen en de wijze van </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> control in Oekraïne nauwgezet en doet daar haar voordeel mee bij de inrichting van de krijgsmacht en de wijze waarop de krijgsmacht optreedt. Zo schaft Defensie bijvoorbeeld op grote schaal verschillende typen drones aan voor de oprichting van specifieke drone-eenheden bij de Koninklijke Landmacht. Daarnaast zijn observaties </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>en lessen rondom deze ontwikkelingen belangrijke input bij het ontwikkelen van concepten en het beschrijven van onze wijze van optreden in doctrines.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="32A00285" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="7CEE256B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="3F8D7B43" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="571E6B50" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In 2025 zijn lessen uit de oorlog in Oekraïne verwerkt in de Nederlandse militaire opleidingen en trainingsprogramma’s. Daarbij ligt de nadruk op realistisch opleiden voor de uit te voeren taken, drone-oorlogsvoering, technologische en digitale vaardigheden en commandovoering onder hoge dreiging. Defensie past opleidings- en trainingsconcepten continu aan op basis van actuele ontwikkelingen. Daarnaast zijn opleidingen waar mogelijk verkort en efficiënter ingericht, zodat meer personeel sneller inzetbaar kan worden gemaakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="31BE961A" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="4507B634" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="77913856" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="53E5B012" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoeveel beroepsmilitairen, reservisten en burgerpersoneel zijn in 2025 netto ingestroomd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="192B33BB" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="2DA091CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="296C4368" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="040681ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Defensie hanteert niet het begrip netto instroom. Om de ontwikkeling van het personeelsbestand weer te geven, is daarom gekeken naar de groei van het aantal medewerkers in 2025. In 2025 is het aantal beroepsmilitairen toegenomen met 1.854 VTE, het aantal reservisten met 1.513 personen en het aantal burgerpersoneel met 2.236 VTE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="3962C8A5" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="08B31EC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="1DB82FF2" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="5AB00B7C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke operationele capaciteiten voldeden ultimo 2025 niet aan de NAVO-capaciteitsdoelstellingen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="3E140DC3" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="2EB57C6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="2260CA2F" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="0373160D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zie antwoord op vraag 1 van de feitelijke vragen over het Jaarverslag ministerie van Defensie 2025. Uw kamer wordt t.z.t. (vertrouwelijk) geïnformeerd over de uitkomst van de tweejaarlijkse NATO </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Capability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Review.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="76392677" w14:textId="77777777">
+    <w:p w:rsidR="009547FD" w:rsidRDefault="009547FD" w14:paraId="7121A9E4" w14:textId="6E66244C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="5F8B5F15" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="0985A8AE" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="337F805F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke knelpunten beperken momenteel de verdere groei van de krijgsmacht het meest?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="67A4E204" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="3D6C8FC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="3B7FA63E" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="08D3D7C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De groei van de krijgsmacht is in belangrijke mate afhankelijk van de capaciteit om de personele groei te realiseren (beroeps en reservisten) die past bij de ambities. Er is gelijktijdige groei nodig van essentiële randvoorwaarden, waaronder vastgoed, opleidings- en trainingscapaciteit, kleding en uitrusting, wapens, munitie, simulatiecapaciteit. Defensie werkt hard aan het organiseren van deze randvoorwaarden. Zo is de opdracht gegeven tot de aanschaf van extra kleding, uitrusting en munitie om de nieuwe instroom op tijd te voorzien. Er is echter blijvende inzet nodig om tot realisatie te komen. Een dergelijke instroom vraagt voldoende aanpassingsvermogen van de hele organisatie.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="2B197CDB" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="4208A529" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoe heeft de operationele gereedheid van hoofdwapensystemen zich ontwikkeld gedurende 2025?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00AB0304" w:rsidP="00AB0304" w:rsidRDefault="00AB0304" w14:paraId="0BD7995B" w14:textId="77777777">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="60B4E983" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Materiële Gereedheid (MG) betreft de beschikbaarheid en geschiktheid van het materieel voor de uitoefening van operationele taken door een eenheid. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De gemiddelde materiele gereedheid over alle A-(wapen)systemen is het afgelopen jaar licht gestegen. Dit geldt ook voor het aantal A-(wapen)systemen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="009547FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor meer informatie verwijs ik naar de vertrouwelijke bijlage van de ‘Stand van Defensie’, waarin uw Kamer twee keer per jaar wordt geïnformeerd over de gedetailleerde ontwikkelingen in de MG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="790C4159" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="004E5D09">
+    <w:p w:rsidRPr="009547FD" w:rsidR="00177BEC" w:rsidP="00177BEC" w:rsidRDefault="00177BEC" w14:paraId="176F3BB5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009547FD" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="21523E8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009547FD" w:rsidR="006F53E6" w:rsidSect="00177BEC">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="77A328FB" w14:textId="77777777" w:rsidR="009C2CA8" w:rsidRDefault="009C2CA8" w:rsidP="00177BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="386CBB5F" w14:textId="77777777" w:rsidR="009C2CA8" w:rsidRDefault="009C2CA8" w:rsidP="00177BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...10 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D777707" w14:textId="77777777" w:rsidR="00177BEC" w:rsidRPr="00177BEC" w:rsidRDefault="00177BEC" w:rsidP="00177BEC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09BAAEE7" w14:textId="77777777" w:rsidR="00177BEC" w:rsidRPr="00177BEC" w:rsidRDefault="00177BEC" w:rsidP="00177BEC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="752E8FE8" w14:textId="77777777" w:rsidR="00177BEC" w:rsidRPr="00177BEC" w:rsidRDefault="00177BEC" w:rsidP="00177BEC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5359D74F" w14:textId="77777777" w:rsidR="009C2CA8" w:rsidRDefault="009C2CA8" w:rsidP="00177BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4D78280B" w14:textId="77777777" w:rsidR="009C2CA8" w:rsidRDefault="009C2CA8" w:rsidP="00177BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C988F4A" w14:textId="77777777" w:rsidR="00177BEC" w:rsidRPr="00177BEC" w:rsidRDefault="00177BEC" w:rsidP="00177BEC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06E1815E" w14:textId="77777777" w:rsidR="00177BEC" w:rsidRPr="00177BEC" w:rsidRDefault="00177BEC" w:rsidP="00177BEC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B88A646" w14:textId="77777777" w:rsidR="00177BEC" w:rsidRPr="00177BEC" w:rsidRDefault="00177BEC" w:rsidP="00177BEC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F000017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BF02F1A"/>
     <w:lvl w:ilvl="0" w:tplc="F73E8DF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10061900">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -654,120 +1499,133 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB0304"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EB0495"/>
+    <w:rsidRoot w:val="00177BEC"/>
+    <w:rsid w:val="00177BEC"/>
+    <w:rsid w:val="002319AF"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="009547FD"/>
+    <w:rsid w:val="009C2CA8"/>
+    <w:rsid w:val="00B745A9"/>
+    <w:rsid w:val="00CE6D81"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="223BDD35"/>
+  <w14:docId w14:val="489134BE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F7B3163C-96E0-4FAD-8D4A-F3F99388654A}"/>
+  <w15:docId w15:val="{06023390-38BA-44D7-94D2-491DFEFA3721}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1102,624 +1960,656 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
-[...11 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00AB0304"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:link w:val="GeenafstandChar"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
     <w:name w:val="Geen afstand Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Geenafstand"/>
     <w:uiPriority w:val="2"/>
-    <w:rsid w:val="00AB0304"/>
+    <w:rsid w:val="00177BEC"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00177BEC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00177BEC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00177BEC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00177BEC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1776,51 +2666,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -1884,65 +2774,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1963,85 +2853,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3423</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>720</ap:Words>
+  <ap:Characters>3960</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>28</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>33</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4037</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4671</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>