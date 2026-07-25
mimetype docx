--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -1,3237 +1,1431 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="00E32163" w:rsidRDefault="00707F0E" w14:paraId="39173586" w14:textId="77777777">
-[...37 lines deleted...]
-      <w:r w:rsidR="00B61B8B">
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="1526139A" w14:textId="3C5357B0">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00672177">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...138 lines deleted...]
-    <w:p w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="377DB28A" w14:textId="75FEEC8D">
+        <w:t>AH 2198</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="18C14583" w14:textId="287AB224">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E32163">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2026Z08987</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E32163" w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="4EE81125" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="009D5A7F" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="5193733E" w14:textId="4C35EC2B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5A7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="009E3307" w:rsidP="00E32163" w:rsidRDefault="009E3307" w14:paraId="732AB60A" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van Veldhoven-van der Meer (Klimaat en Groene Groei)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5A7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="73BC1D14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="2E74C85A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32163" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="4279E5DA" w14:textId="75937933">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5A7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1863</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="70CAB8AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="1AE00017" w14:textId="7BC5ED3A">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="2C1C0531" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bent u ervan op de hoogte dat het Britse ministerie van Energie op 21 april 2026 met een plan is gekomen om naar aanleiding van de Iranoorlog het opwekken van hernieuwbare energie te stimuleren door het vereenvoudigen van de regels rond het plaatsen van zonnepanelen, warmtepompen en laadpalen, inclusief laadpalen voor mensen zonder oprit? </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="4A88B7DD" w14:textId="77777777">
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="49FFE6C4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="1E703D96" w14:textId="174B9B12">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="7944CF5B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E3307" w:rsidP="00E32163" w:rsidRDefault="009E3307" w14:paraId="3C382158" w14:textId="77777777">
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="5FD3D450" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="52F7650E" w14:textId="0C949C2D">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="5C84DD73" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u een overzicht bieden van de regels die in Nederland van kracht zijn bij het installeren van respectievelijk zonnepanelen, warmtepompen, laadpalen op opritten en laadpalen van mensen zonder een oprit?</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="0141B80B" w14:textId="77777777">
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="70305D31" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="77ECA173" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="4BFAB109" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="0A740788" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De regels voor het plaatsen van zonnepanelen, warmtepompen en laadpalen zijn deels landelijk en deels lokaal vastgelegd. De landelijke regels zijn vastgelegd in het Besluit bouwwerken leefomgeving (verder: Bbl) en hebben betrekking op onder meer de veiligheid van de betreffende bouwwerken. De lokale regels zijn vastgelegd in het gemeentelijk omgevingsplan en gaan met name over het uiterlijk en de plaatsing. Met name bij de plaatsing van zonnepanelen spelen ook de regels en mogelijk een vergunningplicht in het kader van de natuurbescherming in de Omgevingswet. Naast de inhoudelijke regels geldt ook in een aantal gevallen een vergunningplicht voor het mogen plaatsen van de bouwwerken. Op hoofdlijn geldt voor de vergunningplicht het volgende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="2051A115" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zonnepanelen, warmtepompen en laadpalen moeten voldoen aan technische- en veiligheidseisen, zoals NEN 1010 en NEN 3140. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="6B6694A3" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="769D70B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voor het plaatsen van zonnepanelen, warmtepompen en laadpalen is op grond van het </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Voor het plaatsen van zonnepanelen, warmtepompen en laadpalen is op grond van het Bbl in het algemeen geen omgevingsvergunning voor een (technische) bouwactiviteit nodig. Alleen als een wijziging van de </w:t>
+      </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Bbl</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="59612068" w14:textId="5E18E713">
+        <w:lastRenderedPageBreak/>
+        <w:t>draagconstructie van het gebouw nodig is voor de plaatsing moet er een vergunning worden aangevraagd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="10F98D93" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een (ruimtelijke) omgevingsvergunning voor een omgevingsplanactiviteit voor zonnepanelen is slechts in een beperkt aantal gevallen nodig. Het </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E3307">
+        <w:t>Een (ruimtelijke) omgevingsvergunning voor een omgevingsplanactiviteit voor zonnepanelen is slechts in een beperkt aantal gevallen nodig. Het Bbl regelt landelijk dat zonnepanelen op daken grotendeels vergunning</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Bbl</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regelt landelijk dat zonnepanelen op daken grotendeels vergunning</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>vrij zijn. Voorwaarde is dat de panelen bij hellende daken de lijn van het dak volgen (niet uitsteken) en dat er bij platte daken een afstand tot dakrand moet worden aangehouden die minimaal gelijk is aan de hoogte van de panelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="26573326" w14:textId="48808777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="50B8EE55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Warmtepompen zijn landel</w:t>
       </w:r>
       <w:r w:rsidRPr="00C21F86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">ijk </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C21F86">
+        <w:t>ijk vergunningvrij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>vergunningvrij</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> voor de Omgevingsplanactiviteit voor zover ze geplaatst worden op de grond en niet hoger dan 1 meter zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="218027F0" w14:textId="48DCF636">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="619C19FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Laadpalen zijn landelijk </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21F86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vergunningvrij</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor de Omgevingsplanactiviteit in de openbare ruimte en op privéterrein voor zover ze niet hoger zijn dan 1</w:t>
       </w:r>
-      <w:r w:rsidR="00E32163">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">meter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="5634ACD0" w14:textId="5A5BBFEF">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="3C9D89A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Gemeenten kunnen toestaan dat inwoners een eigen laadpaal plaatsen in</w:t>
-[...50 lines deleted...]
-    <w:p w:rsidRPr="009E3307" w:rsidR="00552719" w:rsidP="00E32163" w:rsidRDefault="00552719" w14:paraId="3281C065" w14:textId="6E3A8E69">
+        <w:t>Gemeenten kunnen toestaan dat inwoners een eigen laadpaal plaatsen in de openbare ruimte en inzetten om een voertuig op te laden dat niet op de eigen oprit staat. Gemeente bepalen zelf welke ruimtelijke voorwaarden in dat geval gelden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="02B597FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">In aanvulling op bovenstaande regels geldt een aanvullende vergunningplicht in geval sprake is van een beschermd (gemeentelijk) monument of het plaatsing in een door het </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="009E3307" w:rsidR="009E3307" w:rsidP="00E32163" w:rsidRDefault="009E3307" w14:paraId="451005DA" w14:textId="77777777">
+        <w:t>In aanvulling op bovenstaande regels geldt een aanvullende vergunningplicht in geval sprake is van een beschermd (gemeentelijk) monument of het plaatsing in een door het Rijk aangewezen beschermd stads- en dorpsgezicht betreft.  Mogelijk zijn ook regels vanuit de natuurwetgeving van toepassing, bijvoorbeeld bij plaatsing van zonnepanelen op daken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="0B94AF16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="0750E995" w14:textId="70CEB559">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="620DA13B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wat is de rationale achter elk van die regels?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="461DB9CB" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="48A28AA3" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="3FEF34C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="56C8BDD6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="7D6D7137" w14:textId="25A7195F">
-[...25 lines deleted...]
-      <w:r w:rsidR="00C21F86">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="6E27AB22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De reden voor het opnemen van technische en ruimtelijk regels is primair gelegen in respectievelijk de veiligheid, gezondheid, bruikbaarheid en duurzaamheid wat betreft het Bbl en de kwaliteit van de leefomgeving in het kader van het gemeentelijke omgevingsplan.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C21F86" w:rsidR="00C21F86">
+      <w:r w:rsidRPr="00C21F86">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Indien sprake is van een vergunningplicht in het kader van natuurbescherming of erfgoed, berust deze doorgaans op de noodzaak om voorafgaand aan de plaatsing van de betreffende bouwwerken een individuele afweging te maken</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. In veel gevallen is de plaatsing dan niet verboden maar onder specifieke voorwaarden toegestaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="6A9D4E54" w14:textId="77777777">
-[...33 lines deleted...]
-    <w:p w:rsidR="009E3307" w:rsidP="00E32163" w:rsidRDefault="009E3307" w14:paraId="2BB4B18F" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="02DD22E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specifiek voor het installeren van laadinfrastructuur biedt het Bbl eisen om de uitrol te versnellen en de aanleg van laadinfrastructuur efficiënter in te richten. Daarnaast hebben gemeenten beleidsvrijheid om zelf de afweging te kunnen maken of het plaatsen van laadpalen bij bewoners zonder oprit gewenst is.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="788FB806" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="3C93B76B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="4677870E" w14:textId="2D442E65">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="09F04A62" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke van die regels overweegt u te schrappen of te wijzigen om de installatie van zonnepanelen, warmtepompen en laadpalen makkelijker te maken voor burgers?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="7284FDEC" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="5710B535" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="62624227" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="6E90C6FB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="730E3EC4" w14:textId="594CC957">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="432E6BD7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wat betreft de landelijke regels zijn er niet of nauwelijks belemmeringen bij het installeren van zonnepanelen, warmtepompen en laadpalen. Alleen bij plaatsing van warmtepompen speelt in een aantal gevallen de vergunningplicht. Bij de uitwerking van het kabinetsvoornemen voor de normering van (hybride) warmtepompen, zal het kabinet bezien of en op welke wijze de ruimtelijke regels voor vergunningsvrij plaatsen kunnen worden aangepast zodat ook hier geen belemmering ontstaat. Het Nationaal Kennisplatform Laadinfrastructuur publiceert voor de zomer een handreiking voor gemeenten over de keuzen die zij kunnen maken ten aanzien van laadpalen van bewoners zonder oprit, ook wel Verlengd Private Aansluitingen</w:t>
       </w:r>
-      <w:r w:rsidR="00360C50">
-[...17 lines deleted...]
-        <w:t>)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (VPA’s)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> genoemd. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00323C41" w:rsidR="00360C50">
+      <w:r w:rsidRPr="00323C41">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het ministerie van I</w:t>
       </w:r>
-      <w:r w:rsidR="00360C50">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">nfrastructuur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00323C41" w:rsidR="00360C50">
+      <w:r w:rsidRPr="00323C41">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="00360C50">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00323C41" w:rsidR="00360C50">
+      <w:r w:rsidRPr="00323C41">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="00360C50">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aterstaat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323C41" w:rsidR="00360C50">
-[...19 lines deleted...]
-      <w:r w:rsidR="00360C50">
+      <w:r w:rsidRPr="00323C41">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft met de medeoverheden in de Nationale Agenda Laadinfrastructuur in kaart gebracht wat de voor- en nadelen van VPA’s zijn en hoe daar beleid op kan worden gevoerd. Gemeenten hebben de bevoegdheid en de lokale informatie die nodig is om hier passend beleid op te voeren</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00360C50" w:rsidP="00E32163" w:rsidRDefault="00360C50" w14:paraId="07175C10" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="009E3307" w:rsidP="00E32163" w:rsidRDefault="009E3307" w14:paraId="7FF16975" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="66EBFD3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="065EB061" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="048AE51C" w14:textId="43E123A1">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="79A13AF2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u reeds de uitvoerbaarheid van de in categorie 3 van het instrumentarium energieschok opgenomen punt 15 (het uitbreiden van laadinfrastructuur) aan het verkennen? Zo ja, tegen wanneer verwacht u de Kamer daarover te kunnen informeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="5F84190B" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="0C869D33" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="395F6195" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="1B2F5AC9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="69C1ABD6" w14:textId="2B32EBBC">
-[...17 lines deleted...]
-      <w:r w:rsidR="00121B87">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="02BA99B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja. De </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Staatssecretaris</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3307" w:rsidR="00552719">
-[...45 lines deleted...]
-    <w:p w:rsidR="009E3307" w:rsidP="00E32163" w:rsidRDefault="009E3307" w14:paraId="68AAE4E3" w14:textId="77777777">
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Infrastructuur en Waterstaat informeert de Kamer hierover voor de zomer in de Nationale Routekaart Bidirectioneel Laden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="4BA74935" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="6BB066A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="41CF6355" w14:textId="558A5DAA">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="695ECA77" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bent u bereid budget </w:t>
       </w:r>
       <w:r w:rsidRPr="00C21F86">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vrij te maken voor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de in categorie 3 van het instrumentarium energieschok opgenomen punt 16 (verlaging en harmonisatie tarief publiek laden elektrische auto’s)? Zo ja, op welke termijn? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="4C228207" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="7C61D8D1" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="748A2140" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="722A9546" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="62E331B0" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="66AD968A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In het huidige energiepakket is deze maatregel niet opgenomen. Komende tijd werkt IenW deze maatregel verder uit ter voorbereiding op toekomstige besluitvorming over nieuwe maatregelen.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E3307" w:rsidP="00E32163" w:rsidRDefault="009E3307" w14:paraId="2B87D610" w14:textId="77777777">
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="2C750C91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="40F62366" w14:textId="585E0F8F">
-[...47 lines deleted...]
-    <w:p w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="401E393B" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="216FE7C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u er zich van bewust dat, gezien externe laadpasaanbieders (e-Mobility Service Providers) vaak hun eigen roamingtarieven en marges hanteren, het kan voorkomen dat gebruikers via deze laadpassen een hoger tarief betalen om te laden, ook al is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>laadpaal in kwestie op een lager tarief ingesteld? Wat kunt u doen om de transparantie naar gebruikers hierin te verbeteren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="5D1A78C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="5B97734E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="788BCC5A" w14:textId="130F94C6">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="009E3307">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="5C2F6674" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Staatssecretaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Infrastructuur en Waterstaat is</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3307" w:rsidR="00552719">
-[...57 lines deleted...]
-        <w:t>ewust</w:t>
+      <w:r w:rsidRPr="00C21F86">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zich hiervan bewust</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. Laadpasaanbieders kunnen een opslag rekenen voor hun diensten. Ook in dit geval moet de laadprijs transparant zijn. Zo borgen we dat gebruikers een bewuste keuze kunnen maken en bevorderen we gezonde marktwerking. </w:t>
       </w:r>
-      <w:r w:rsidR="00360C50">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3307" w:rsidR="00552719">
-[...23 lines deleted...]
-      <w:r w:rsidR="00360C50">
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ij onderneemt verschillende acties op prijstransparantie waarover </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3307" w:rsidR="00552719">
-[...19 lines deleted...]
-    <w:p w:rsidR="009E3307" w:rsidP="00E32163" w:rsidRDefault="009E3307" w14:paraId="4525A3FB" w14:textId="77777777">
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ij u voor de zomer in de kamerbrief laadinfrastructuur zal informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="217A584B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="6D99FB27" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="6E4B4744" w14:textId="260C6905">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="4744F311" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid om de uitrol van bi-directioneel laden te versnellen?  Zo ja, hoe?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="6C73CD99" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="3B2D9C3B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="02A7239D" w14:textId="77777777">
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="5FCF6118" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="58F9F53C" w14:textId="4E73DE8E">
-[...23 lines deleted...]
-      <w:r w:rsidR="00121B87">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="31CCB182" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, de </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Staatssecretaris</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E3307" w:rsidR="00552719">
-[...45 lines deleted...]
-    <w:p w:rsidR="009E3307" w:rsidP="00E32163" w:rsidRDefault="009E3307" w14:paraId="6A197BCF" w14:textId="77777777">
+      <w:r w:rsidRPr="009E3307">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Infrastructuur en Waterstaat informeert de Kamer hierover voor de zomer in de Nationale Routekaart Bidirectioneel Laden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="14C28F43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="06FEB850" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="00B61B8B" w:rsidP="00E32163" w:rsidRDefault="00B61B8B" w14:paraId="64B88D80" w14:textId="27650910">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="74F186AA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid om consumenten meer zeggenschap of in elk geval inzicht te geven over snel of langzaam laden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071C6E" w:rsidRDefault="00071C6E" w14:paraId="29041329" w14:textId="75118E58">
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="70C80B09" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3307" w:rsidR="009104AA" w:rsidP="00E32163" w:rsidRDefault="009104AA" w14:paraId="3D8EC6C5" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00E32163" w:rsidP="00E32163" w:rsidRDefault="00E32163" w14:paraId="785CF154" w14:textId="77777777">
+    <w:p w:rsidRPr="009E3307" w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="455C4C09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="00DDC12D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22441" w:rsidP="00E32163" w:rsidRDefault="00552719" w14:paraId="33AB04FF" w14:textId="6964A649">
+    <w:p w:rsidR="009D5A7F" w:rsidP="009D5A7F" w:rsidRDefault="009D5A7F" w14:paraId="56488EE6" w14:textId="77777777">
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00121B87">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Staatssecretaris</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van Infrastructuur en Waterstaat</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidR="00121B87">
+        <w:t xml:space="preserve"> van Infrastructuur en Waterstaat vindt het belangrijk dat consumenten inzicht en zeggenschap hebben over snel of langzaam laden. In de Nationale Agenda Laadinfrastructuur werkt de </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Staatssecretaris</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3307">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van Infrastructuur en Waterstaat</w:t>
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        <w:t xml:space="preserve"> van Infrastructuur en Waterstaat aan de klantreis van slim laden waarin wordt uitgewerkt wat elektrische rijders kunnen verwachten en hoe marktpartijen hier invulling aan geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000222F4" w:rsidRDefault="000222F4" w14:paraId="389EE632" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="000222F4" w:rsidSect="009D5A7F">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="693474E6" w14:textId="77777777" w:rsidR="000E195A" w:rsidRDefault="000E195A">
+    <w:p w14:paraId="142600CC" w14:textId="77777777" w:rsidR="009B79D7" w:rsidRDefault="009B79D7" w:rsidP="009D5A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C758B46" w14:textId="77777777" w:rsidR="000E195A" w:rsidRDefault="000E195A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D651240" w14:textId="77777777" w:rsidR="000E195A" w:rsidRDefault="000E195A">
+    <w:p w14:paraId="4839C2C8" w14:textId="77777777" w:rsidR="009B79D7" w:rsidRDefault="009B79D7" w:rsidP="009D5A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6979E9C7" w14:textId="77777777" w:rsidR="000E195A" w:rsidRDefault="000E195A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D09D0D2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1B5BADC0" w14:textId="77777777" w:rsidR="009D5A7F" w:rsidRPr="009D5A7F" w:rsidRDefault="009D5A7F" w:rsidP="009D5A7F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="75B0DC40" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5F73F9DC" w14:textId="77777777" w:rsidR="009D5A7F" w:rsidRPr="009D5A7F" w:rsidRDefault="009D5A7F" w:rsidP="009D5A7F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1CFE71B2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B0F94C8" w14:textId="77777777" w:rsidR="009D5A7F" w:rsidRPr="009D5A7F" w:rsidRDefault="009D5A7F" w:rsidP="009D5A7F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5910F9CB" w14:textId="77777777" w:rsidR="000E195A" w:rsidRDefault="000E195A">
+    <w:p w14:paraId="1209B3C8" w14:textId="77777777" w:rsidR="009B79D7" w:rsidRDefault="009B79D7" w:rsidP="009D5A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4BCE8D" w14:textId="77777777" w:rsidR="000E195A" w:rsidRDefault="000E195A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D4096B8" w14:textId="77777777" w:rsidR="000E195A" w:rsidRDefault="000E195A">
+    <w:p w14:paraId="31D5CEE2" w14:textId="77777777" w:rsidR="009B79D7" w:rsidRDefault="009B79D7" w:rsidP="009D5A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E3195D" w14:textId="77777777" w:rsidR="000E195A" w:rsidRDefault="000E195A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...120 lines deleted...]
-  <w:p w14:paraId="554B7CFD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="54C7A249" w14:textId="77777777" w:rsidR="009D5A7F" w:rsidRPr="009D5A7F" w:rsidRDefault="009D5A7F" w:rsidP="009D5A7F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="196BEF30" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="4BDF716C" w14:textId="77777777" w:rsidR="009D5A7F" w:rsidRPr="009D5A7F" w:rsidRDefault="009D5A7F" w:rsidP="009D5A7F">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5CC3BB95" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...409 lines deleted...]
-  <w:p w14:paraId="518DE82C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2178E457" w14:textId="77777777" w:rsidR="009D5A7F" w:rsidRPr="009D5A7F" w:rsidRDefault="009D5A7F" w:rsidP="009D5A7F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...448 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A9C3D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A26751E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3300,701 +1494,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...649 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A562434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4B0DE5E"/>
     <w:lvl w:ilvl="0" w:tplc="35B24C16">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4041,2205 +1585,170 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1644460284">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="222761314">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1577786501">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1023944955">
+  <w:num w:numId="2" w16cid:durableId="954676307">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="696809223">
-[...26 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1992 lines deleted...]
-    <w:rsid w:val="00FD7318"/>
+    <w:rsidRoot w:val="009D5A7F"/>
+    <w:rsid w:val="000222F4"/>
+    <w:rsid w:val="009B79D7"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rsid w:val="00E6363E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="73477544"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A8F9C353-7FCF-4230-BFCE-6B5CE9BB329A}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6543,397 +2052,1100 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="009D5A7F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6820</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1219</ap:Words>
+  <ap:Characters>6708</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>56</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>55</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8044</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7912</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>