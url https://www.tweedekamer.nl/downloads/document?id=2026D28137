--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,4680 +1,6267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="19E146AD" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="4E9BBE40" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jaarverslag en slotwet Ministerie van Defensie 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="47DE8660" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="3ED5E4A5" w14:textId="28A8944C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="2EB16AA1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="67547069" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="2D6968C0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="3FE46A36" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Defensie heeft een aantal vragen voorgelegd aan de minister van Defensie over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Defensie (vragen aan de Regering)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36 945 X, nr. 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="38CB7900" w14:textId="7E4E87F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister heeft deze vragen beantwoord bij brief van 9 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163" w:rsidR="00B30BC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="70EDD79A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="6F7530A5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="7DD813F6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="6582C577" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paternotte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="64DE653B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="42DE8411" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="6D7D4EC6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidP="00942290" w:rsidRDefault="00942290" w14:paraId="7B43F085" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00942290" w:rsidRDefault="00942290" w14:paraId="6175A908" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Antwoorden op Feitelijke vragen rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Defensie en het Defensiematerieelbegrotingsfonds (vragen aan de Regering) (36945-K, nr. 2).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="72611836" w14:textId="77777777">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="72611836" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="11EAC6C2" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="11EAC6C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Binnen het DMF is er in totaal voor 4,3 miljard euro aan kosten vanwege fouten en onzekerheden bij aangegane verplichtingen: kunt u uitleggen hoe dit kostenplaatje is opgebouwd?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="76D7ACC2" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="76D7ACC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4B0B75BA" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4B0B75BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Defensie neemt de uitkomsten van het onderzoek serieus en neemt deze mee in de verdere uitwerking en afstemming met de Algemene rekenkamer. Zo dragen wij gezamenlijk zorg voor de nadere specificering van de onderliggende totstandkoming. Zodra deze volledig is uitgezocht en inzichtelijk is gemaakt, informeren wij uw Kamer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="11B0461A" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="11B0461A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="327E0BA5" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="327E0BA5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">3,6 miljard euro van deze 4,3 miljard euro volgt uit een onzekerheid over de rechtmatigheid bij een aantal inkoopdossiers waarbij gebruik is gemaakt van een uitzonderingsbepaling van de aanbestedingswetgeving. De betreffende inkoopdossiers zijn naar het oordeel van de Algemene Rekenkamer onvoldoende zelfdragend onderbouwd. De overige onrechtmatigheden betreffen onder meer escalatiedossiers bij verwerving (bewuste afwijking van aanbestedingsregels bij onontkoombare noodzaak tot aanbesteding) en zogenaamde geïmporteerde onrechtmatigheden doordat wordt afgeroepen op onrechtmatig gesloten </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor nu kunnen wij wel al aangeven dat 3,6 miljard euro van deze 4,3 miljard euro volgt uit een onzekerheid over de rechtmatigheid bij een aantal inkoopdossiers waarbij gebruik is gemaakt van een uitzonderingsbepaling van de aanbestedingswetgeving. De betreffende inkoopdossiers zijn naar het oordeel van de Algemene Rekenkamer onvoldoende zelfdragend onderbouwd. De overige onrechtmatigheden betreffen onder meer escalatiedossiers bij verwerving (bewuste afwijking van aanbestedingsregels bij onontkoombare noodzaak tot aanbesteding) en zogenaamde geïmporteerde onrechtmatigheden doordat wordt afgeroepen op onrechtmatig gesloten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>rijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> overbruggingsovereenkomsten door </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>inkoopuitvoeringscentra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00176974" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="28917543" w14:textId="77777777">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="28917543" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6F4C4748" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6F4C4748" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Van de 4,3 miljard euro is 3,6 miljard euro het gevolg van onvoldoende toelichting op het gebruik van uitzonderingsprocedures: heeft u een plan van aanpak om deze kosten in de toekomst te voorkomen?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="5C577AFB" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="5C577AFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2315E9B2" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2315E9B2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit kabinet staat voor deugdelijk begrotingsbeleid. Daarbij hoort ook dat we ervoor zorgen dat we geld op een nette, transparante en verantwoorde wijze besteden. De Algemene Rekenkamer heeft een aantal onvolkomenheden bij Defensie geconstateerd. Deze geconstateerde onvolkomenheden neemt Defensie serieus. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1AB30478" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1AB30478" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Op 1 juni is uw kamer hier ook over geïnformeerd. Defensie zal de aanbevelingen van de Algemene Rekenkamer om de onvolkomenheden op te lossen, overnemen. Defensie maakt hier extra capaciteit voor beschikbaar. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77808">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Defensie gaat op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A77808">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>hoogambtelijk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A77808">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> niveau in gesprek met de Algemene Rekenkamer en de Auditdienst Rijk over de onderbouwing van inkoopdossiers om nieuwe onzekerheden te voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="60BF28EA" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="60BF28EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="170"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="20917120" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="20917120" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kunt u aangeven waarom er geen beleid om fraude en corruptie te voorkomen, te ontdekken en te herstellen is en wanneer u verwacht dit beleid uit te rollen?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="06ADA37B" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="06ADA37B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val=""/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4E656AC4" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4E656AC4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val=""/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val=""/>
         </w:rPr>
-        <w:t>In juni 2026 is binnen Defensie het Beleidskader Integriteit gepubliceerd. Hierin zijn beleidsdoelen opgenomen voor het verbeteren van het frauderisicomanagement binnen de organisatie. D</w:t>
-[...58 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="23BDCD2D" w14:textId="77777777">
+        <w:t xml:space="preserve">In juni 2026 is binnen Defensie het Beleidskader Integriteit gepubliceerd. Hierin zijn beleidsdoelen opgenomen voor het verbeteren van het frauderisicomanagement binnen de organisatie. Deze beleidsdoelen dienen uiterlijk begin 2027 te zijn gerealiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="23BDCD2D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val=""/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4375075F" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4375075F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val=""/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val=""/>
         </w:rPr>
         <w:t>In het Beleidskader Inkopen en Aanbesteden staat reeds beschreven welke onderdelen en waarborgen in het inkoop- en aanbestedingsproces zijn ingericht, om misbruik en onrechtmatig gebruik te voorkomen. Voorbeelden hiervan zijn de gebruikelijke lijncontrole bij inkoopstrategie en voornemen tot gunnen, waaronder ook het laten beoordelen van risicovolle inkoopprojecten door de directeur inkoop, het vereisen van een Gedragsverklaring Aanbesteden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7BA8A10C" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7BA8A10C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val=""/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val=""/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0F374BE3" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0F374BE3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Kunt u een inschatting maken van hoeveel geld er daadwerkelijk is besteed aan militair materieel hoeveel geld er is verduisterd, aangezien volgens de Algemene Rekenkamer er een serieus risico is dat het geld voor de Oekraïnesteun niet terechtkomt bij militair materieel vanwege de hoge corruptie in Oekraïne?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="57670720" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="57670720" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2689314A" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2689314A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...57 lines deleted...]
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7834B57A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De waarde commerciële verworven militaire goederen door Defensie ten behoeven van Oekraïne bedraagt €8,9 mld. (peildatum 2 februari 2026,). Dit exclusief de bijdrage van Nederland in het NAVO UCAP fonds wat wordt geadministreerd via het Ministerie van Buitenlandse Zaken. De waarde van het geleverde materieel uit eigen voorraad betreft €2,5 mld. (zie Kamerbrief leveringen militaire goederen Oekraïne van 17 februari jl.). Het meest van deze leveringen betreft directe leveringen van fysieke goederen aan de Oekraïense generale staf of operationele eenheden. Oekraïne tekent hierbij voor de in ontvangst name van de goederen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7834B57A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1923021B" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1923021B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="340" w:firstLine="20"/>
-      </w:pPr>
-[...50 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6F149827" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een deel van de Nederlandse steun wordt besteed middels directe verwerving voor de Oekraïense krijgsmacht bij de Oekraïense industrie. volgens het “Nederlandse model”. Dat houdt in dat Nederland zelf contracten onderhandelt, en zelf over de voorwaarden gaat. Onderdeel is ook een controle van de Audit Dienst Rijk (ADR), om te kijken of winstpercentages en de interne bedrijfsfinanciën op orde zijn. Zo houdt Defensie grip op de aanbestedingen, en wordt corruptie zoveel mogelijk voorkomen. Bij de onderzoeken zijn tot noch toe geen bijzonderheden aangetroffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6F149827" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoeveel geld gaat verloren aan trajecten die vertraging oplopen, aangezien van de 84 projecten binnen Defensie er 58 uitlopen ten opzichte van de planning?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="041E01EA" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="041E01EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0E3C174C" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0E3C174C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3256754F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie heeft in toenemende mate te maken met oplopende levertijden bij fabrikanten door de mondiaal sterk toegenomen vraag naar defensiematerieel en de beperkte beschikbaarheid van kritieke grondstoffen door schaarste. Wanneer een project onverhoopt uitloopt of later van start gaat en uitgaven niet in het geplande ritme worden gerealiseerd, kan het resterende budget via een kasschuif of de (toekenning van de) 100% eindejaarsmarge op het Defensiematerieelbegrotingsfonds doorschuiven naar het volgende begrotingsjaar. Het budget blijft dan beschikbaar voor het project. Er gaat geen geld verloren. Defensie actualiseert het kasritme bij de reguliere begrotingsmomenten. Het uitlopen of later van start gaan van een project kan eventueel leiden tot hogere kosten (zie hiervoor beantwoording vraag 6). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3256754F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Verantwoordingsdag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heeft uw Kamer het Defensie Projectenoverzicht (DPO, Kamerstuk 27 830, nr. 489 van 20 mei 2026) ontvangen, dat integraal inzicht geeft in de lopende Defensie Materieel Projecten. Projecten uit het DPO waarbij een significante afwijking is opgetreden in scope, planning of budget, worden toegelicht in de artikelen van de Ontwerpbegroting 2027 van het DMF.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="39DF221B" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="39DF221B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Is er in de Defensiebegroting rekening gehouden met de eventuele stijgende kosten van projecten vanwege vertraging?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="402C2772" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="402C2772" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="78F21EBF" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="78F21EBF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7B927986" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja, wanneer veranderingen optreden in de kosten actualiseert Defensie de raming van het betreffende project en informeert uw Kamer hierover bij de reguliere begrotingsmomenten. Defensie ontvangt jaarlijks bij de Voorjaarsnota aanvullend budget voor de prijsontwikkeling in het lopende jaar en de jaren daarna. Het geld voor de vergoeding van prijsontwikkelingen wordt bepaald op basis van de geschatte prijsontwikkeling van het bbp. Op deze wijze houdt Defensie rekening met prijsstijgingen bij alle projecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7B927986" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Verantwoordingsdag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heeft uw Kamer het Defensie Projectenoverzicht (DPO, Kamerstuk 27 830, nr. 489 van 20 mei 2026) ontvangen, dat integraal inzicht geeft in de lopende DMP-projecten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3D4CF880" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3D4CF880" w14:textId="23048524">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4CE612DA" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4CE612DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...41 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bij de Regeling volledige schadevergoeding (RVS) wordt de schadevergoeding van veteranen voor 60% van de gevallen te laat afgehandeld: over hoeveel veteranen spreken we hier?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="316E128F" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="316E128F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="66CAB7DC" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="66CAB7DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De Algemene Rekenkamer heeft in het rapport ‘Focus op schadevergoedingen voor veteranen’ aangegeven dat in de periode 2014 tot en met 2024 door 1.482 veteranen een RVS-aanvraag is ingediend en dat in die periode over ongeveer 650 aanvragen een beslissing is genomen. De laatste vijf jaar is er per jaar gemiddeld door 172 veteranen een nieuwe RVS-aanvraag ingediend</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Waar in het rapport van de Algemene Rekenkamer is aangegeven dat tussen 2014 en 2024 elk jaar meer aanvragen werden geopend dan gesloten, is in 2025 een kentering te zien. Vorig jaar zijn er meer aanvragen gesloten (177) dan geopend (162).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="09FC70CE" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="09FC70CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3480484F" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3480484F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Welke benodigde investeringen in defensievastgoed zijn niet opgenomen in het Defensie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lifecycle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plan?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het Defensie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lifecycle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plan (DLP) bevat de investeringen voor de komende vijftien jaar. De totale behoeftes zijn omvangrijker dan de financiële ruimte in het DLP en daarom staan er ook projecten in het Defensie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lifecycle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Overzicht. Defensie maakt in de planning van investeringen continue de afweging tussen de benodigde investeringen, wat prioriteit heeft en de realiseerbaarheid. De benodigde investeringen in vastgoedbehoeften zijn op dit moment groter dan het realisatievermogen. Het realisatievermogen wordt beïnvloed door structurele risico’s, zoals vergunningverlening, stikstofbeperkingen, netcongestie, beperkte uitvoeringscapaciteit en afhankelijkheid van het RVB.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3862BE64" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3862BE64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3F2EC4F1" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3F2EC4F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wat zijn de uitgangspunten in het SVP dat in 2027 aan de Kamer wordt aangeboden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="00461763" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="00461763" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1BFBEF88" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1BFBEF88" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...35 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Is in het NPRD rekening gehouden met het SVP van 2023 aangezien het SVP van 2025 ontbrak? Zo ja, wat zijn de grote verschillen tussen het SVP 2023 en het aanstaande SVP 2027?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2B210196" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2B210196" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B71D33">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord vraag 9 en 10:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het Strategisch Vastgoedplan van 2 december 2022 (Kamerstuk 36 124, nr. 12) is nog steeds actueel. We kunnen niet vooruitlopen op het Strategisch Vastgoedplan dat in 2027 met uw Kamer wordt gedeeld. In ieder geval zullen de inzichten uit de Periodieke rapportage ‘Randvoorwaarden’ (infrastructuur en vastgoed), die op dit moment wordt uitgevoerd en waarover uw Kamer in het najaar wordt geïnformeerd, worden meegenomen in de verdere uitvoeringsplannen van het nieuwe Strategisch Vastgoedplan, zoals op 15 september 2025 is gemeld aan uw Kamer (Kamerstuk 31 516, nr. 49).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE4163" w:rsidRDefault="00BE4163" w14:paraId="2C469CCD" w14:textId="7F7480B4">
+      <w:pPr>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2C469CCD" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="337A764C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2BFA3EFD" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2BFA3EFD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wat zijn de onvoorziene kosten in 2025 door de prijsstijging van militair materieel?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3A4F3392" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3A4F3392" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0B7A42B5" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0B7A42B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">In algemene zin stijgen alle prijzen van aan Defensie gerelateerde goederen en diensten. Door diverse factoren kunnen onvoorzienbare prijsstijgingen plaatsvinden. Het kan voorkomen dat de kosten op dit moment door specifieke prijsstijgingen en een overspannen defensiemarkt hoger zijn dan in het verleden. Dit kunnen bijvoorbeeld ontwikkelingskosten en opstartkosten zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6C5DC4FC" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6C5DC4FC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="645AF054" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="645AF054" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De begroting van Defensie groeit mee met de ontwikkeling van het bbp. Op die manier blijft geborgd dat het percentage van Defensie-uitgaven als percentage van het bbp niet daalt. Uit de extra middelen die Defensie ontvangt, moet Defensie zelf de kosten voor de loon- en prijsontwikkeling (LPO) dekken. Op deze wijze houdt Defensie rekening met prijsstijgingen bij alle projecten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0FC2BF3A" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0FC2BF3A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3D2EDF73" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3D2EDF73" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Welke tekortkomingen in het munitiebeheer hebben volgens u prioriteit om aangepakt te worden?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4A3F0E47" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4A3F0E47" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="701388EA" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="701388EA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340" w:firstLine="20"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>In het verantwoordingsonderzoek 2025 van de Algemene Rekenkamer wordt gesteld dat het verbeterplan van Defensie concrete acties en een duidelijk tijdpad bevat en van voldoende kwaliteit is om het munitiebeheer structureel te verbeteren. Defensie richt zich op vier hoofdzaken binnen het munitiebeheer, namelijk interne regelgeving, capaciteitstekorten, verbetering van datakwaliteit in SAP en het inrichten van een centraal coördinatiepunt voor het melden van voorvallen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="38787205" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="38787205" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340" w:firstLine="20"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7FBAEAC7" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7FBAEAC7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340" w:firstLine="20"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Defensie hanteert een gefaseerde, doch overlappende aanpak. Eerst wordt de interne regelgeving geactualiseerd, daarna wordt een centraal coördinatiepunt voor de melding van voorvallen ingericht, vervolgens wordt de datakwaliteit in SAP verbeterd en tot slot worden de capaciteitstekorten aangepakt. Deze volgorde waarborgt dat iedere stap kan voortbouwen op een solide en (operationeel) fundament, waardoor de algehele veiligheid, transparantie en effectiviteit van het munitiebeheer substantieel verbetert. Door de aanpak op te delen in duidelijke deelprojecten realiseert Defensie zowel een gestructureerde voortgang als gelijktijdige resultaten op al deze kernthema’s. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="40CDC0A4" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="40CDC0A4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340" w:firstLine="20"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3064203B" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3064203B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wanneer verwacht u de E-fase van de projecten Vervanging Onderzeeboten en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GrIT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aan de Kamer aan te bieden?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De E-fase is de afrondende fase van een project waarin de eindevaluatie wordt opgesteld. De start van deze fase zal in overleg met uw Kamer worden bepaald. Artikel 15 van de Regeling Grote Projecten stelt dat de VCD de minister verzoekt de eindevaluatie op te stellen als de commissie van mening is dat het groot project als beëindigd kan worden beschouwd of de grootprojectstatus om een andere reden eerder kan worden beëindigd. In de laatst verschenen Grensverleggende IT (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GrIT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) voortgangsrapportage (Kamerstuk 35 728-25) meldt Defensie bij de macroplanning dat de uitrol eind 2030 gereed zal zijn. Conform is gemeld in de laatst verschenen voortgangsrapportage van het programma vervanging onderzeebootcapaciteit (Kamerstuk 34225-79) dat de levering van de laatste onderzeeboot plaatsvindt in het derde kwartaal van 2037. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0C354A4F" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0C354A4F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoe beoordeelt u de constatering van de Algemene Rekenkamer dat sprake is van ernstige tekortkomingen in de rechtmatigheid van verplichtingen?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="73706820" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="73706820" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3A579301" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3A579301" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Volgens de Algemene Rekenkamer is er sprake van een onzekerheid in de rechtmatigheid.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De aanbestedingsregelgeving biedt uitzonderingsmogelijkheden waarvan aanbestedende diensten, en zo ook Defensie, gebruik kunnen maken en waarvoor strenge criteria gelden. Een beroep op een uitzonderingsmogelijkheid moet worden onderbouwd en deze onderbouwing wordt als onderdeel van de verwervingsstrategie opgenomen in het inkoopdossier. Dit is ook in alle gevallen gebeurd. De Algemene Rekenkamer stelt in het VO 2025 dat de schriftelijke onderbouwing van inkoopdossiers waarbij een uitzonderingsbepaling van de Europese aanbestedingsregelgeving van toepassing is, onvoldoende is. De Algemene Rekenkamer heeft daarom de door haar gecontroleerde dossiers als onzeker in de rechtmatigheid beoordeeld.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77808">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77808">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Defensie gaat op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A77808">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>hoogambtelijk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A77808">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> niveau in gesprek met de Algemene Rekenkamer en de Auditdienst Rijk over de onderbouwing van inkoopdossiers om nieuwe onzekerheden te voorkomen.</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B71D33">
+        <w:t xml:space="preserve"> niveau in gesprek met de Algemene Rekenkamer en de Auditdienst Rijk over de onderbouwing van inkoopdossiers om nieuwe onzekerheden te voorkomen. Defensie zoekt daarbij naar een balans tussen verantwoording enerzijds en het beperken van administratieve lasten en regeldruk anderzijds.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4CAF5F1C" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4CAF5F1C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7EE09587" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7EE09587" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Hoe wordt geborgd dat de versnelling van defensie-inkoop niet leidt tot structurele verzwakking van financiële controlemechanismen?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="08D54C84" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="08D54C84" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B71D33">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
         <w:t>Defensie zet in op snel én zorgvuldig inkopen. De versnelling van de inkoopprocessen van Defensie gebeurt daarom risico gestuurd en in nauw overleg tussen inkoop en de Hoofddirectie Finance &amp; Control (HDFC), die beide zitting hebben in de Taskforce Versnellen Inkoop binnen Defensie. Eventuele effecten op de financiële controlemechanismen worden vooraf ter goedkeuring voorgelegd aan de beleidsverantwoordelijke van het financiële domein.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="79E509CA" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="79E509CA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="62B5802B" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook bij versnelling van de inkoopprocessen wordt elk voorgenomen contract conform de geldende regelgeving door de financiële lijn getoetst op doel- en rechtmatigheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="62B5802B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke gevolgen hebben de geconstateerde tekortkomingen voor toekomstige NAVO-capaciteitsdoelstellingen?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6802E023" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6802E023" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="515D9BD8" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="515D9BD8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>NAVO voert elke vier jaar het NATO-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">-planningsproces uit. Uit dit proces volgt op basis van een door de NAVO uitgevoerde survey, van iedere bondgenoot, een review. De samenvatting van deze review wordt na het zomerreces gedeeld met uw Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0F309459" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0F309459" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Mangal"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="55B7DCDE" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="55B7DCDE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoe beoordeelt u de spanning tussen de snelle groei van Defensie en beschikbare opleidingscapaciteit?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="09A115E1" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="09A115E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="03D11B6E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="03D11B6E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De spanning tussen de snelle groei van Defensie en beschikbare opleidingscapaciteit blijft een uitdaging en heeft onze permanente aandacht. Defensie heeft de afgelopen jaren meerdere maatregelen genomen om de opleidingen te optimaliseren en de opleidingscapaciteit te vergroten, om te voorkomen dat de opleidingscapaciteit van Defensie de flessenhals wordt die de groei van de organisatie belemmert. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0815F167" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0815F167" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zo rationaliseren we de opleidingsvraag (opleiden voor de taak), we flexibiliseren het onderwijs (modern, flexibel, open, transparant onderwijs) en creëren meer regie op de opleidingsketen. Daarnaast zoeken we intensief de samenwerking met publiek-private partijen. In november 2025 is hiervoor met zeven partners uit de civiele opleidingssector een intentieverklaring getekend. Daar waar mogelijk besteden we opleidingen uit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4CDAB6DD" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4CDAB6DD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7DA609D5" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7DA609D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke maatregelen worden genomen om de samenwerking met de Nederlandse defensie-industrie verder te intensiveren?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="65D43081" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="65D43081" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1855B615" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1855B615" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Defensie zet met de Defensie Strategie voor Industrie en Innovatie (D-SII) in op een intensievere samenwerking met de Nederlandse industrie, met als doel om het voortzettingsvermogen van de Nederlandse krijgsmacht te versterken. Meer orders plaatsen bij de Nederlandse industrie is een van de pijlers in de (D-SII). Dit doet Defensie concreet door vanuit de behoefte van de krijgsmacht, vaker ‘industrieversterkend in te kopen’ of ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>launching</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> customer’ te zijn. Dit betekent ook dat Defensie, in plaats van een bestaand product uit te vragen, vaker het gewenste operationele effect bij de markt uitvraagt. Hierbij kunnen bedrijven, kennisinstellingen en partners creatieve, kosteneffectieve en technologische oplossingen bedenken voor de operationele uitdagingen van de krijgsmacht. Daarnaast zet Defensie nadrukkelijk in op versterking van ecosystemen waarin Defensie, bedrijven en kennisinstellingen structureel samenwerken. Een voorbeeld hiervan is </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Defport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, waarmee wordt gewerkt aan een sterkere verbinding tussen operationele behoeften van Defensie en het innovatie- en productievermogen van de Nederlandse defensiesector. De ambitie is om via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Defport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> samenwerking te versnellen, kennis en capaciteit beter te bundelen en innovaties sneller op te schalen richting toepassing binnen de krijgsmacht. Deze werkwijze wordt in het ‘drone-domein’ al toegepast in de counterdrone </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>challenges</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> binnen het Actieplan Productiezekerheid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Onbemenste</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Systemen (APOS). Defensie onderzoekt hoe deze werkwijze vaker kan worden toegepast.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2B3708B7" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2B3708B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="79561A16" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="79561A16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kunt u per jaar een overzicht geven van het aantal personen dat is begonnen aan het dienjaar, het aantal dat vóór het einde van het dienjaar is uitgestroomd en het aantal dat na afronding van het dienjaar betrokken blijft bij Defensie, uitgesplitst naar beroepsmilitair en reservist?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7733B460" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7733B460" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="159BC6C8" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="159BC6C8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De vraag is opgedeeld in drie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>subvragen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, omdat elke </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>subvraag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> uitgaat van een andere invalshoek en/of ingangsmoment. Het eerste opkomstmoment van dienjaar was in 2023, dit is voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>subvraag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> a en b dan ook het eerste jaar dat is meegenomen. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Subvraag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> c begint bij het jaar 2024, omdat dit gaat over personen die zijn behouden voor de organisatie (dit is pas na het afronden van Dienjaar). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="14259C88" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="14259C88" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Subvraag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> a. Kunt u per jaar een overzicht geven van het aantal personen dat is begonnen aan het dienjaar? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="01F2D7E4" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="01F2D7E4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>subvraag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> is gekeken naar het aantal personen dat per jaar is ingestroomd bij het Dienjaar. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="340" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1555"/>
-        <w:gridCol w:w="740"/>
+        <w:gridCol w:w="1603"/>
+        <w:gridCol w:w="756"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="0D65D545" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="0D65D545" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="5C50E812" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="5C50E812" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="26E3D4C2" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="26E3D4C2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>136</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="75101BFB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="75101BFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="16B373C9" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="16B373C9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="7D6DB6F0" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="7D6DB6F0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>479</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="1224A229" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="1224A229" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="060E63B3" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="060E63B3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="711372B6" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="711372B6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>1.087</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="73705AA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="73705AA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="226DC40E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="226DC40E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2026 (tot juni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="680719A9" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="680719A9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>470</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3852DF4F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3852DF4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="5E4DB256" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="5E4DB256" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Subvraag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> b. Kunt u per jaar een overzicht geven van het aantal dat voor het einde van het dienjaar is uitgestroomd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="65BF88DF" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="65BF88DF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>subvraag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> is gekeken naar het aantal personen dat per jaar is uitgestroomd tijdens het dienjaar (voor afronding van het dienjaar). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="340" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1555"/>
-        <w:gridCol w:w="560"/>
+        <w:gridCol w:w="1603"/>
+        <w:gridCol w:w="576"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="1D32F276" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="1D32F276" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="7FF2C7F9" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="7FF2C7F9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="1FEE8A0E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="1FEE8A0E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="3EBCAEF5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="3EBCAEF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="468C5542" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="468C5542" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="10AFAE41" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="10AFAE41" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="18A85C58" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="18A85C58" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="6790C172" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="6790C172" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="375A2774" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="375A2774" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="3277D9B6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="3277D9B6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="0DEB4F39" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="0DEB4F39" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2026 (tot juni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="174AFA7A" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="174AFA7A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3AE7E838" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3AE7E838" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6DC482A9" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6DC482A9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Subvraag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> c. Kunt u per jaar een overzicht geven van het aantal dat na afronding van het dienjaar betrokken blijft bij Defensie, uitgesplitst naar beroepsmilitair en reservist?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="26D570D4" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="26D570D4" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>subvraag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> is gekeken aan het aantal personen dat is behouden voor Defensie, na afronding van het Dienjaar. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="340" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1555"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="827"/>
+        <w:gridCol w:w="1603"/>
+        <w:gridCol w:w="1709"/>
+        <w:gridCol w:w="1110"/>
+        <w:gridCol w:w="883"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="2946E2F2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="2946E2F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="655629FD" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="655629FD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="3595B8DC" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="3595B8DC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Beroepsmilitair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="4BE1A39E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="4BE1A39E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Reservist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="2A4EBA1E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="2A4EBA1E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Burger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="4850E3B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="4850E3B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="1F7D33C9" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="1F7D33C9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="21385FA4" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="21385FA4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="0AB9E435" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="0AB9E435" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="18747FA0" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="18747FA0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="29E6D0B8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="29E6D0B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="623C74A3" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="623C74A3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="445381E8" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="445381E8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>267</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="52AB8250" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="52AB8250" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="18B31985" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="18B31985" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="3966704F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="3966704F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="16E1EEAD" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="16E1EEAD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2026 (tot juni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="748E0F6D" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="748E0F6D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="08F2CBBA" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="08F2CBBA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="657E4D40" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="657E4D40" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="29EF5B4C" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="29EF5B4C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Mangal"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="5E8E28DB" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="5E8E28DB" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Mangal"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0EC246E2" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0EC246E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Klopt het dat dienjaarmilitairen vóór 1 januari 2026 werden aangemerkt als reservist en per 1 januari 2026 als tijdelijk beroepsmilitair worden aangesteld en ook worden meegeteld als beroepsmilitair? Zo ja, hoeveel van de nieuwe beroepsmilitairen in 2026 zijn momenteel actief als dienjaarmilitair?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4E26001A" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4E26001A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="22DEC189" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="22DEC189" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Ja. Tot 1 januari 2026 werden dienjaarmilitairen aangesteld als reservist. Sinds 1 januari 2026 worden zij aangesteld als tijdelijk beroepsmilitair en tellen zij mee in de personeelssterkte van de beroepsmilitairen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="56B3614F" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="56B3614F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3AA90AE9" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3AA90AE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Van de 2.394 beroepsmilitairen die tot en met 1 mei 2026 zijn ingestroomd, waren er op die datum 393 actief als dienjaarmilitair. Daarnaast waren op 1 mei 2026 nog 569 dienjaarmilitairen actief als reservist. In totaal waren op die datum 962 dienjaarmilitairen actief binnen Defensie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0214661D" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0214661D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="639E155D" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="639E155D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Op welk specifiek domein binnen de bedrijfsvoering van Defensie werd een formele "ernstige onvolkomenheid" vastgesteld die te maken heeft met de locaties van de krijgsmacht?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="42A67EC8" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="42A67EC8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">De ernstige onvolkomenheid werd door de Rekenkamer vastgesteld voor de fysieke beveiliging van militaire objecten binnen Defensie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="085AA204" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="085AA204" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="18062163" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="18062163" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...28 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoeveel procent van de totale verplichtingen (opdrachten) binnen het ministerie van Defensie, óf van de rijksbrede fouten en onzekerheden, betreft een directe gunning waarbij de Algemene Rekenkamer heeft vastgesteld dat de juridische onderbouwing dossier technisch tekortschoot?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3E3B93B4" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3E3B93B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0E9E37D6" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over Hoofdstuk X en het DMF tezamen, is Defensie in 2025 voor €44,2 miljard aan verplichtingen aangegaan. Volgens de Algemene Rekenkamer schoot bij € 3,6 miljard aan verplichtingen de onderbouwing van de verwervingsstrategie te kort. Dat is 8% van het totaalaantal verplichtingen van Defensie en 0,54% van het totaal percentage (1,33%) van de rijksbrede fouten en onzekerheden bij verplichtingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0E9E37D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoe verwacht u concreet op korte termijn veranderingen door te voeren en veteranen te helpen, aangezien op lange termijn het gehele stelsel van uitkeringen en voorzieningen wordt herzien, dit project al meerdere jaren loopt en u aangeeft zoveel mogelijk in de geest van het nieuwe stelsel te gaan werken?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="66D0BF3E" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="66D0BF3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="714597B2" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="714597B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Er zijn al veranderingen doorgevoerd die de zorg en ondersteuning voor veteranen direct verbeteren. Zo wordt de intake bij veteranen met een zorgvraag vaker gezamenlijk uitgevoerd door de zorgcoördinator en de maatschappelijk werker. Hierdoor hoeft de veteraan maar eenmaal zijn verhaal te vertellen en kunnen direct afspraken tussen zorgcoördinator, maatschappelijk werker en de veteraan worden gemaakt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="15D97044" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="15D97044" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="51B4AA0F" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="51B4AA0F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Naar aanleiding van de onderzoeken van de Algemene Rekenkamer en de Veteranenombudsman naar de uitvoering van de Regeling Volledige Schadevergoeding heeft Defensie erkend dat de stappen die de afgelopen jaren zijn gezet onvoldoende verandering hebben gebracht. Daarom zijn er vorig jaar zes verbetermaatregelen genomen. Een deel van die verbetermaatregelen zijn inmiddels doorgevoerd: capaciteitsuitbreiding, het werken met een behandelplan en het toepassen van een interne auditsystematiek. Aan de overige maatregelen wordt nog gewerkt, te weten de verbetering van communicatiemiddelen, de standaardisering van schadeposten en de invoering van een digitaal zaakvolgsysteem. Dit blijft een continu punt van aandacht; Defensie doet wat nodig is om de zorg voor veteranen te blijven verbeteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1AECD49F" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1AECD49F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Mangal"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0AA5A311" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0AA5A311" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wat is de totale personeelsdoelstelling van Defensie voor 2030? Kunt u daarbij een uitsplitsing geven naar beroepsmilitairen, burgerpersoneel en reservisten?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0F6D8BB6" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0F6D8BB6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="789571FF" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="789571FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Defensie streeft ernaar om in 2030 te beschikken over ruim 100.000 medewerkers, waarvan 57.000 beroepsmilitairen, 25.000 burgermedewerkers en 20.000 reservisten. Het zwaartepunt van de groei ligt bij beroepsmilitairen en reservisten, omdat deze categorieën bepalend zijn voor het operationeel vermogen en het opschalingsvermogen van de krijgsmacht. Het burgerpersoneel levert een essentiële ondersteunende bijdrage en blijft in omvang stabiel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="18433C46" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="18433C46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="666C0DFD" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="666C0DFD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Wat is de doelstelling voor het aantal beroepsmilitairen per 31 december 2026, 31 december 2027, 31 december 2028, 31 december 2029 en 31 december 2030?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="5A618477" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="5A618477" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6A23B619" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6A23B619" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="770DDA5C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Defensie werkt toe naar de volgende aantallen beroepsmilitairen. Deze groei maakt onderdeel uit van de opbouw van een volledig gevuld en schaalbaar personeelsbestand van circa 100.000 medewerkers in 2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="770DDA5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8744" w:type="dxa"/>
         <w:tblInd w:w="429" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="4075"/>
         <w:gridCol w:w="3394"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="7813F0CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="7813F0CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="697EF03C" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="697EF03C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Peildatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="45D30E87" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="45D30E87" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Doelstelling beroepsmilitairen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="4CE13DFD" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="4CE13DFD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Doelstelling Reservisten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="0AC74587" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="0AC74587" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="30098C71" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="30098C71" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>31-dec-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="795D85B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="795D85B7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>circa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 49.000</w:t>
+              <w:t>circa 49.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="13DFC64D" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="13DFC64D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>circa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 10.000</w:t>
+              <w:t>circa 10.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="01EED100" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="01EED100" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="19C2FF72" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="19C2FF72" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>31-dec-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="68CE831E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="68CE831E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>circa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 52.000</w:t>
+              <w:t>circa 52.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="5588F368" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="5588F368" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>circa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 12.500</w:t>
+              <w:t>circa 12.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="6BABF9B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="6BABF9B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="41D495E9" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="41D495E9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>31-dec-28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="1387EC3C" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="1387EC3C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>circa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 54.000</w:t>
+              <w:t>circa 54.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="607E6315" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="607E6315" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>circa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 15.000</w:t>
+              <w:t>circa 15.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="0E2D656D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="0E2D656D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="3F96C5B4" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="3F96C5B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>31-dec-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="162B7278" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="162B7278" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>circa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 55.500</w:t>
+              <w:t>circa 55.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="1BD32489" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="1BD32489" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>circa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 18.500</w:t>
+              <w:t>circa 18.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="07903F3B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="07903F3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="7E98CF46" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="7E98CF46" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>31-dec-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="4754B7FA" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="4754B7FA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>circa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 57.000</w:t>
+              <w:t>circa 57.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="1822BBED" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="1822BBED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>circa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 20.000</w:t>
+              <w:t>circa 20.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="43D65C87" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="43D65C87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="11A87353" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="11A87353" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoeveel burgerpersoneelsleden verwacht u dat Defensie in 2030 in dienst zal hebben?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="065CE72F" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="065CE72F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="351DBA1C" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="351DBA1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="50799B50" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie verwacht in 2030 te beschikken over circa 25.000 burgerpersoneelsleden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="50799B50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="64482F6A" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="64482F6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Is het kabinet voornemens te bezuinigen op het burgerpersoneel bij Defensie, en zo ja, met hoeveel fte en op welke termijn?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="404FF02A" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="404FF02A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="55BD625C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="55BD625C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nee. Het kabinet is niet voornemens te bezuinigen op het burgerpersoneel van Defensie. Burgerpersoneel blijft essentieel voor de ondersteuning en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>gereedstelling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van de krijgsmacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="5D733ADD" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="5D733ADD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="28A60927" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="28A60927" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Met hoeveel procent en in absolute aantallen is het burgerpersoneel bij Defensie gegroeid in de periode van 1 januari 2023 tot en met 31 maart 2026?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="04B9E0FB" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="04B9E0FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="69F8BF6B" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="69F8BF6B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>In de periode van 1 januari 2023 tot en met 31 maart 2026 is het aantal burgerfuncties bij Defensie met 34,9% gegroeid. Dit komt overeen met een toename van 6.853 VTE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="06D45B98" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="06D45B98" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1BCA8307" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1BCA8307" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...28 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Met hoeveel procent en in absolute aantallen is het aantal beroepsmilitairen bij Defensie gegroeid in de periode van 1 januari 2023 tot en met 31 maart 2026? Kunt u hierbij tevens een uitsplitsing maken tussen het totaal inclusief en exclusief dienjaarmilitairen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="43116ED9" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="43116ED9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0ED6435E" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0ED6435E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vanaf 1 januari 2026 worden dienjaarmilitairen aangesteld als beroepsmilitair en tellen zij mee in de personeelssterkte van de beroepsmilitairen. De groei van het aantal beroepsmilitairen in de periode van 1 januari 2023 tot en met 31 maart 2026 is als volgt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4CE31A08" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4CE31A08" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6534" w:type="dxa"/>
         <w:tblInd w:w="265" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2720"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="649848D9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="649848D9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="3F6A772E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="3F6A772E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Situatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="726AE41E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="726AE41E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Groei (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="09BE4CE3" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="09BE4CE3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Groei (aantal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="441A4AD7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="441A4AD7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="412FA95D" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="412FA95D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Inclusief dienjaarmilitairen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="5C812A47" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="5C812A47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>10,7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="623FC94C" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="623FC94C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>4.435</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="00BF0CEB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidTr="00D9135C" w14:paraId="00BF0CEB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="3FB5F8F7" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="3FB5F8F7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Exclusief dienjaarmilitairen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="431CF3EC" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="431CF3EC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>10,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="48C6768E" w14:textId="77777777">
+          <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00D9135C" w:rsidRDefault="00802483" w14:paraId="48C6768E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BE4163">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>4.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3C5F32FE" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3C5F32FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2B3406C7" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2B3406C7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Mangal"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="05F4D0B2" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="05F4D0B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoeveel personen waren er per 31 maart 2026 werkzaam bij Defensie als burgerpersoneel, uitgedrukt in hoofden en niet in voltijdsequivalenten?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1BF6EC52" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1BF6EC52" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6AD4CD58" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="6AD4CD58" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Per 1 april 2026 waren 28.037 burgers werkzaam bij Defensie, uitgedrukt in aantallen personen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="00D694B8" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="00D694B8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4314121D" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4314121D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoe reflecteert u op de bevinding van de Algemene Rekenkamer dat het fraude- en corruptiebeleid onvoldoende geborgd is, terwijl u in antwoorden op eerdere schriftelijke vragen heeft aangegeven dat dit wel op orde is?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7407B002" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7407B002" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="65F84159" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="65F84159" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> waarborgen opgenomen om fraude en corruptie tegen te gaan. Dit is benoemd in de eerdere beantwoording van vragen van de leden </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In onder meer het beleid voor inkoop en aanbesteden zijn reeds waarborgen opgenomen om fraude en corruptie tegen te gaan. Dit is benoemd in de eerdere beantwoording van vragen van de leden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Belhirch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7FEFE0A6" w14:textId="77777777">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jagtenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (beiden D66) over dit beleid in relatie tot de aanschaf van wapens en munitie (15 april 2026). De Rekenkamer stelt dat het ontbreekt aan expliciet beleid voor fraude en corruptie en dat risico’s hiervan onvoldoende duidelijk zijn en beheerst worden. Dit neem ik ter harte. Hiervoor zijn reeds specifieke beleidsdoelen opgenomen in het recent vastgestelde beleidskader integriteit. Daarnaast werken wij hard aan het oplossen van de door de Rekenkamer gestelde onvolkomenheid. Het verbeterplan hiervoor is in de tweede helft van 2026 gereed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="7FEFE0A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="308A4108" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="308A4108" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...28 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van de tien projecten die in 2025 conform het eigen verbeterplan afgerond hadden moeten zijn, zijn er slechts drie gerealiseerd: wat is de verklaring voor het uitblijven van resultaten bij de overige zeven projecten?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="42EDAC25" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="42EDAC25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Het verbeterplan wordt door een programmaorganisatie in samenwerking met de defensieonderdelen gerealiseerd. De zeven nog niet afgeronde projecten hebben vertraging opgelopen door de complexiteit en samenhang van de oorzaken. Een bijvoorbeeld hiervan is de onderlinge afhankelijkheid tussen vastgoed- en beveiligingsprocessen. Daarnaast was </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>herprioritering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> binnen de beschikbare programmacapaciteit noodzakelijk, waardoor de oorspronkelijke planning niet haalbaar bleek. Het tijdpad van de projecten is inmiddels geactualiseerd, alle projecten zijn gestart en de programmaorganisatie monitort en stuurt de voortgang. Het actualiseren van het tijdpad van de projecten heeft geen impact op de doorlooptijd van het totale verbeterprogramma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="32F1D1EC" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="32F1D1EC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="020F1358" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="020F1358" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wat is de gemiddelde aankoopprijs van een verkenningsdrone die Defensie heeft verworven of voornemens is te verwerven?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1765CAD2" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="1765CAD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3722A871" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3722A871" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="47A4D2D6" w14:textId="77777777">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Defensie verwerft verschillende typen verkenningsdrones, zoals bijvoorbeeld de PUMA-verkenningsdrone. De kosten van deze systemen verschillen sterk per capaciteit en configuratie, waarbij de meer complexe systemen zoals de MQ9 doorgaans duurder zijn dan kleine verkenningssystemen. De gemiddelde prijs laat zich daarom niet eenduidig bepalen en geeft geen representatief beeld. In het algemeen: MQ-9 kost miljoenen, gecertificeerde verkenningssystemen kosten tonnen en de kleine verkenningsdrones zitten in de duizenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="47A4D2D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="19394924" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="19394924" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoeveel middelen worden er de komende vijf jaar uitgetrokken voor de aanschaf van drones, uitgesplitst per jaar voor de jaren 2026, 2027, 2028, 2029 en 2030?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="45B7A50C" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="45B7A50C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="31439554" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="31439554" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Defensie investeert de komende jaren substantieel in de versterking van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onbemenste</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> capaciteiten, waaronder verschillende typen drones. De voor de aanschaf van drones beschikbare financiële middelen worden uitgesplitst over verschillende capaciteiten en projecten, zowel in het land-, lucht- als in het maritieme domein. Er is daarom geen integraal budget beschikbaar met betrekking tot wat Defensie investeert in de aanschaf van drones. Met de aanstaande Defensienota 2026 kondigt Defensie additionele investeringen aan in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onbemenste</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> systemen, waaronder drones.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="08C47470" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="08C47470" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="73B393A6" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="73B393A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Waarom is Defensie er niet in geslaagd een sluitende motivatie te leveren voor de toepassing van uitzonderingsbepalingen in het kader van de aanbestedingsregels?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4B343287" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="4B343287" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Het beroep op een uitzonderingsbepaling op de Europese aanbestedingsregelgeving is aan strenge criteria gebonden die in de desbetreffende wettelijke bepaling staan beschreven en/of volgen uit de jurisprudentie. Als Defensie gebruik maakt van een uitzonderingsmogelijkheid moet dat op een zorgvuldige wijze gebeuren. Dit doet Defensie door in het inkoopdossier als onderdeel van de verwervingsstrategie een onderbouwing te geven dat aan de toepassingscriteria van de uitzonderingsbepaling is voldaan. Deze onderbouwing wordt juridisch beoordeeld en de verwervingsstrategie wordt goedgekeurd in de inkooplijn. De Algemene Rekenkamer stelt in het VO 2025 dat de schriftelijke onderbouwing van inkoopdossiers waarbij een uitzonderingsbepaling van de Europese aanbestedingsregelgeving geldt, onvoldoende is. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77808">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Defensie gaat op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A77808">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>hoogambtelijk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A77808">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2C833C30" w14:textId="77777777">
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niveau in gesprek met de Algemene Rekenkamer en de Auditdienst Rijk over de onderbouwing van inkoopdossiers om nieuwe onzekerheden te voorkomen. Defensie zoekt daarbij naar een balans tussen verantwoording enerzijds en het beperken van administratieve lasten en regeldruk anderzijds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="2C833C30" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="41A8BA6E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="41A8BA6E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lopen er op dit moment juridische procedures tegen het ministerie van Defensie wegens het niet of onjuist toepassen van de geldende aanbestedingsregels? Zo ja, om hoeveel procedures gaat het en wat is de huidige stand van zaken?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0104E242" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="0104E242" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3368BEB7" w14:textId="77777777">
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="3368BEB7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="546949EC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er lopen per 1 juni 2026 vier juridische procedures tegen de Staat (ministerie van Defensie) die middels een dagvaarding aanhangig zijn gemaakt wegens het verondersteld niet of onjuist toepassen van aanbestedingsregels. Dit betreft drie procedures in kort geding bij de Rechtbank en één bodemprocedure in hoger beroep bij het Gerechtshof. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="00802483" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="546949EC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE4163" w:rsidR="004E5D09" w:rsidP="00802483" w:rsidRDefault="00802483" w14:paraId="21A9DC65" w14:textId="6645C719">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Geen van deze vier procedures heeft overigens betrekking op de uitzonderingsbepalingen in het kader van de aanbestedingsregels.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004E5D09">
+    <w:sectPr w:rsidRPr="00BE4163" w:rsidR="004E5D09">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -4690,57 +6277,50 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F000015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="243019A0"/>
     <w:lvl w:ilvl="0" w:tplc="8CD43A5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2D94E626">
       <w:start w:val="1"/>
@@ -4853,67 +6433,78 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00802483"/>
+    <w:rsid w:val="001C5236"/>
     <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00560BD8"/>
     <w:rsid w:val="005B53BC"/>
     <w:rsid w:val="00802483"/>
+    <w:rsid w:val="008F6634"/>
+    <w:rsid w:val="00906C8A"/>
+    <w:rsid w:val="00942290"/>
+    <w:rsid w:val="00A34264"/>
+    <w:rsid w:val="00B30BC1"/>
+    <w:rsid w:val="00B64BDC"/>
+    <w:rsid w:val="00BE4163"/>
+    <w:rsid w:val="00D57B66"/>
     <w:rsid w:val="00EB0495"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5916,52 +7507,51 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00802483"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6235,55 +7825,72 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>10</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>25636</ap:Characters>
+  <ap:Pages>15</ap:Pages>
+  <ap:Words>4719</ap:Words>
+  <ap:Characters>25955</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>213</ap:Lines>
-  <ap:Paragraphs>60</ap:Paragraphs>
+  <ap:Lines>216</ap:Lines>
+  <ap:Paragraphs>61</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>30236</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>30613</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>