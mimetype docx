--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,2770 +1,2382 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...652 lines deleted...]
-        <w:t xml:space="preserve">Hierbij stuur ik u, mede namens de staatssecretaris van Defensie, de antwoorden op feitelijke vragen </w:t>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="5D0296A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945 X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009A5615">
-[...4 lines deleted...]
-        <w:t>Verantwoordingsdagstukken</w:t>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009A5615">
-[...173 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Defensie 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="475A9F05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="7A93638C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="035EDECF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="699662DE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="495BDD47" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="6444C595" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Defensie heeft een aantal vragen voorgelegd aan de minister en staatssecretaris van Defensie over de brief van 20 mei 2026 inzake het jaarverslag Ministerie van Defensie 2025 (Kamerstuk 36 945 X, nr. 1).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="3D5CC856" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister en staatssecretaris hebben deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="2B7E519A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="280D49ED" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="20D9DFCB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Paternotte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="616B284A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="66F58BE7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="750501C5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Manten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="5C21CF23" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="18145333" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="5EC88B11" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="2FC1CE1D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="41CB1648" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="78C70D1F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="0A553380" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="44681195" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="6AB88468" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="300F7C5D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="18AA17FF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="240FC401" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="08D1EF62" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="3F447737" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="4E8BE637" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00403BCE" w:rsidRDefault="00403BCE" w14:paraId="7E5F089E" w14:textId="1E0918F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="67B20E5C" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00403BCE" w14:paraId="5E0EE76F" w14:textId="1561A878">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Antwoorden op feitelijke vragen Jaarverslag ministerie van Defensie 2025 (36945-X, nr. 1).</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="3B40F82F" w14:textId="77777777">
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="63E82C91" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="2A700647" w14:textId="1A6DB901">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welke concrete voortgang is in 2025 geboekt ten aanzien van de NAVO-capaciteitsdoelstellingen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="467DE47D" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="26ADAC88" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1965"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="66B358D6" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="6FC0B5F8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="09640A3F" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>In 2025 heeft Nederland de financiële verplichtingen ten opzichte van de NAVO, a 2% van het BBP gehaald. Daarbij zijn nieuwe F35 gevechtsvliegtuigen aangeschaft, is voor additionele marineschepen de verwerving in gang gezet, is voor de landmacht een derde gevechtsbataljon opgericht en is de operationele gereedheid en cyber-weerbaarheid verder uitgebouwd. Hierdoor zijn de Nederlandse bijdrage aan de collectieve NAVO-capaciteit toegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="4F11DFC2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">U bent eerder geïnformeerd over de tweejaarlijkse NATO </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Capability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Review</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00403BCE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Hierin wordt de stand van de Nederlandse krijgsmacht getoetst aan de invulling van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Capability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="5DE9DA11" w14:textId="77777777">
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Targets 2025. De uitkomst van deze review is in het bijzijn van de bondgenoten met Nederland besproken. Na de bespreking volgt vanuit de internationale staf van NAVO de definitieve versie van het (deels vertrouwelijke) rapport. Een samenvatting van dit rapport wordt zoals gebruikelijk gedeeld met uw Kamer, deze wordt verwacht na het zomerreces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="7BC1E845" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="6F5FAD71" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="58F89441" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welke operationele capaciteiten hebben de laagste gereedheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="448DBE23" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="535C5EC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="0CC428BF" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="19ABBD20" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">De gespecificeerde informatie </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>De gespecificeerde informatie aangaande de operationele gereedheid is toegelicht in de vertrouwelijke bijlage van de ‘Stand van Defensie najaar 2025’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>aangaande</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de operationele gereedheid is toegelicht in de vertrouwelijke bijlage van de ‘Stand van Defensie najaar 2025’</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="5C5BEDAB" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="6C833224" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="4DB9A17F" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="00276DCB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hoeveel personeel was ultimo 2025 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inzetgereed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> beschikbaar?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="65755FF3" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="03ABA8A4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="62EECCCF" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="6B714F47" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 80.000 </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ultimo 2025 beschikte Defensie over een personeelsbestand van circa 80.000 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>VTE’n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...35 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="7E3411BD" w14:textId="77777777">
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, verdeeld over circa 44.800 beroepsmilitairen, circa 9.300 reservisten en circa 25.800 burgermedewerkers. De kwalificatiegraad bedroeg circa 65%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="74FB4BBD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="2E99791F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="67958FC3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="50C85EAC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Operationele gereedheid en inzetgereedheid worden niet alleen bepaald door personele gereedheid maar hangen tevens samen met materiële gereedheid en geoefendheid. Voor inzetgereedheid komt hier ook nog de opleiding bij ter voorbereiding op een missie. De genoemde aantallen geven daarom uitsluitend inzicht in de personele component van de gereedheid. Personeel dat daadwerkelijk wordt ingezet, beschikt over de voor de betreffende inzet vereiste missieopleiding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="6FB920A7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="31E4C01B" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="2C268754" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welke lessen uit de oorlog in Oekraïne zijn in 2025 verwerkt in doctrine, opleiding en materieelverwerving?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="2FAA9A8F" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="5D226147" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="3EF8361E" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="0AFAD0BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Defensie volgt de ontwikkelingen rond de inzet van o.a. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>onbemenste</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> systemen en de wijze van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>command</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="5340F264" w14:textId="77777777">
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> control in Oekraïne nauwgezet en doet daar haar voordeel mee bij de inrichting van de krijgsmacht en de wijze waarop de krijgsmacht optreedt. Zo schaft Defensie bijvoorbeeld op grote schaal verschillende typen drones aan voor de oprichting van specifieke drone-eenheden bij de Koninklijke Landmacht. Daarnaast zijn observaties en lessen rondom deze ontwikkelingen belangrijke input bij het ontwikkelen van concepten en het beschrijven van onze wijze van optreden in doctrines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="5326A45F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="7D9FC9D4" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="0C7CB5D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>In 2025 zijn lessen uit de oorlog in Oekraïne verwerkt in de Nederlandse militaire opleidingen en trainingsprogramma’s. Daarbij ligt de nadruk op realistisch opleiden voor de uit te voeren taken, drone-oorlogsvoering, technologische en digitale vaardigheden en commandovoering onder hoge dreiging. Defensie past opleidings- en trainingsconcepten continu aan op basis van actuele ontwikkelingen. Daarnaast worden opleidingen waar mogelijk modulair ingericht en meer taakgericht aangeboden, zodat personeel sneller inzetbaar is voor de operationele taken die op dit moment worden gevraagd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="760ED29B" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="31B2899B" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="2757DC95" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="70B608CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welke concrete resultaten zijn zichtbaar op het gebied van Europese strategische autonomie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="2955DE8B" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="127CCE62" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="5E474F2A" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="59064FB4" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:cs="Mangal"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> de </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet zich in Europa en de NAVO in voor een sterker Europa, dat meer verantwoordelijkheid neemt voor de eigen veiligheid. Europa en de Verenigde Staten staan samen het sterkst. Deze grote Europese verantwoordelijkheid is duidelijk zichtbaar in de sterk toenemende Europese defensie-investeringen en in wetgeving zoals de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Nationaal zet Nederland stappen met de Wet Financiële Defensieverplichtingen, de Wet op de Defensiegereedheid en het Nationaal Programma Ruimte voor Defensie. Europa heeft ook negen gezamenlijke </w:t>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Readiness Omnibus. Nationaal zet Nederland stappen met de Wet Financiële Defensieverplichtingen, de Wet op de Defensiegereedheid en het Nationaal Programma Ruimte voor Defensie. Europa heeft ook negen gezamenlijke </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>capability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">-prioriteiten (Priority </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Capability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Areas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PCA’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> en counter-drone systemen, waarbij Europese landen werken aan gezamenlijke aanschaf en een Europees netwerk van Drone Technology Hubs. Voor ontwikkelen van Europese </w:t>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’) geïdentificeerd om Europese samenwerking te intensiveren. Nederland coördineert – samen met Letland, Kroatië, Spanje en Denemarken – de PCA drones en counter-drone systemen, waarbij Europese landen werken aan gezamenlijke aanschaf en een Europees netwerk van Drone Technology Hubs. Voor ontwikkelen van Europese </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Deep</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Precision Strike capaciteiten hebben Europese landen het zogenaamde European Long Range Strike Approach (ELSA) initiatief opgericht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="70B4E1D6" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="622C9EE1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:cs="Mangal"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Oekraïne vecht voor onze vrijheid. De significante Europese en Nederlandse steun aan Oekraïne draagt daarom ook bij aan onze vrijheid. Europa heeft deze steun sterk opgeschroefd, recentelijk onder andere via de Ukraine Support </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Loan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Nederland trekt ook veel lessen uit het conflict in Oekraïne, die direct bijdragen aan de versterking van de krijgsmacht zoals bij het antwoord op vraag vier nader is toegelicht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="6648B7F1" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="0EC5734B" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="64D80C8E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="4F66963A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welk percentage van het bruto binnenlands product verwacht het kabinet in de periode 2026–2030 jaarlijks aan Defensie te besteden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="47E4B673" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="2D9E0577" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="2C382814" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="22446A44" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:cs="Mangal"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="016659FE" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zoals ook reeds gemeld in de feitelijke vragen bij de Voorjaarsnota 2026, toont tabel 1 de NAVO-uitgaven op de Rijksbegroting voor de jaren 2026-2030 (stand Voorjaarsnota 2026) in miljarden euro en in percentage van het bbp op basis van het Centraal Economisch Plan 2026. Het kabinet intensiveert structureel 19,3 mld. euro in de krijgsmacht. Hiermee groeien de Nederlandse NAVO-uitgaven naar 2,8% van het bbp in 2030 en naar 3,5% van het bbp vanaf 2035.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="35AD89D8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="170" w:firstLine="170"/>
         <w:rPr>
-          <w:rFonts w:cs="Mangal"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tabel 1: NAVO-uitgaven in miljarden euro en percentage van het bbp</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="8788" w:type="dxa"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4432"/>
         <w:gridCol w:w="871"/>
         <w:gridCol w:w="871"/>
         <w:gridCol w:w="871"/>
         <w:gridCol w:w="871"/>
         <w:gridCol w:w="872"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidTr="00D9135C" w14:paraId="79636F45" w14:textId="77777777">
+      <w:tr w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidTr="00243256" w14:paraId="49D74894" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="4E9706C4" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="5D8E06D2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="12EB6E77" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="2CA8A0F3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="6CF98154" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="5C334B04" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="3AE352E6" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="36D1AFE5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="3DF0243C" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="2555BD0F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="40AAF41A" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="6542AC42" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidTr="00D9135C" w14:paraId="54C09A8D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidTr="00243256" w14:paraId="77FF7C66" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="76B0A47F" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="63081F1E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>NAVO-toerekenbare uitgaven (miljarden euro)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="71A394D8" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="499EBB6F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>27,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="2B921449" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="69895CA0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>30,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="1E210B10" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="55B35505" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>35,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="74B236C8" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="5BD1740F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>39,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="73EC8BEB" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="0D5E5C16" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>40,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidTr="00D9135C" w14:paraId="6CC4A360" w14:textId="77777777">
+      <w:tr w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidTr="00243256" w14:paraId="70B419F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="7BF5E783" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="1F544F0A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>NAVO-toerekenbare uitgaven (in % bbp)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="23BF9A0E" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="00690163" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="0885E288" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="5766E2C5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="13502DE9" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="21167510" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="05FE0775" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="7595B256" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00D9135C" w:rsidRDefault="00C51AB9" w14:paraId="7D70D5BD" w14:textId="77777777">
+          <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00243256" w:rsidRDefault="00B911C1" w14:paraId="0AE7910B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B71D33">
+            <w:r w:rsidRPr="00403BCE">
               <w:rPr>
-                <w:rFonts w:cs="Mangal"/>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="4EBC937C" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="3372CE65" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="48548001" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="6CBF8299" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Waar gingen de twee processen-verbaal over die door Team Milieuhandhaving in 2025 betreffende milieuwetgeving zijn opgemaakt, waarvan gesproken wordt in het Jaarverslag 2025 Korps Militaire Controleurs Gevaarlijke Stoffen? Kunt u een beschrijving geven van het strafbare feit, de datum, de locatie, de persoonsgegevens en eventuele getuigenverklaringen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="5664C411" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="0A02186D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="72C2B609" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="0D6FD65B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="342F2120" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beide processen-verbaal zagen op het aantreffen van scherpe munitie tussen oefenmunitie. De (informatie uit) deze processen-verbaal is niet openbaar, nu het verslagen betreft die onderdeel zijn van een (straf)dossier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="167F22D9" w14:textId="51829222">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="2668A4BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Wanneer heeft het incident plaatsgevonden waarbij een defensievoertuig in brand vloog door een defecte/beschadigde lithiumbatterij van een drone tijdens een drone-opleiding in Marnewaard, waarvan gesproken wordt in het Jaarverslag 2025 Korps Militaire Controleurs Gevaarlijke Stoffen? Is sindsdien besloten om geen gebruik te maken van lithiumbatterijen bij oefeningen tijdens extreem droge periodes?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="0F168984" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="1784D28F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="6EA64BF7" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="5D8E8101" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dit incident heeft plaatsgevonden op 27 augustus 2025. Na het incident zijn de brandweer en de terreinopzichter onmiddellijk gealarmeerd. Hierbij is vermeld dat het om een lithiumbrand ging. De brandweer was binnen 10 minuten ter plaatse en heeft de brand geblust. </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="7CBD39B7" w14:textId="77777777">
+        <w:t>Dit incident heeft plaatsgevonden op 27 augustus 2025. Na het incident zijn de brandweer en de terreinopzichter onmiddellijk gealarmeerd. Hierbij is vermeld dat het om een lithiumbrand ging. De brandweer was binnen 10 minuten ter plaatse en heeft de brand geblust. Na afloop is het aanwezige personeel in het voertuig gecontroleerd op mogelijke schadelijke rookinhalatie. Alle betrokkenen bleken in goede conditie te verkeren. Het voertuig is, nadat de brandweer het had vrijgegeven, afgesleept naar de kazerne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="3EF7E106" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00BB0A64" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="025C0C68" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="46807EF7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val=""/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dit ongeval heeft niet geleid tot een algemeen verbod op het gebruik van lithiumbatterijen en/of drones tijdens oefeningen. Veiligheidsmaatregelen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71D33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val=""/>
         </w:rPr>
-        <w:t xml:space="preserve">tijdens oefeningen worden continu beoordeeld. Het Commando Landstrijdkrachten (CLAS) heeft daarnaast een instructiekaart </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve">tijdens oefeningen worden continu beoordeeld. Het Commando Landstrijdkrachten (CLAS) heeft daarnaast een instructiekaart uitgebracht waarbij wordt uitgelegd hoe men veilig met lithium batterijen kan werken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="4A93B720" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val=""/>
         </w:rPr>
-        <w:t>uitgebracht waarbij wordt uitgelegd hoe men vei</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Stoppen met het gebruik van lithium batterijen vanwege droogte is geen optie. Nagenoeg alle elektronica dat niet in met stopcontact verbonden is bevat een lithium batterij (neem b.v. de telefoon of computer). Zorgvuldig gebruik is onder de aandacht gebracht en het rapport geeft aan dat adequaat is gereageerd, maar incidenten zoals deze zijn niet te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="1FE527F6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val=""/>
         </w:rPr>
-        <w:t xml:space="preserve">lig met lithium batterijen kan werken. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00485FDA" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="2054AD0D" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="353AB9F9" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...50 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="40C91346" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="28FD4260" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Waarom is het stuk Toezicht Defensie 2025 in vogelvlucht (bijlage bij Kamerstuk 36800-X, nr. 81) ingetrokken? Wilt u dit alsnog openbaren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="7CF54263" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="16E82A34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="6800C7A0" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="63A7D1BF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val=""/>
         </w:rPr>
         <w:t xml:space="preserve">Het stuk is tegelijk met een jaarverslag van een toezichthouder dat een gerubriceerde bijlage bevatte ingetrokken. Na de inhoud van het stuk te hebben beoordeeld op vertrouwelijkheid van informatie, deel ik het bij deze opnieuw met uw Kamer. Het document treft u aan als de bijlage bij de beantwoording van deze feitelijke vragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="00F7221D" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="382689D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
-        <w:rPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoe verwacht u concreet op korte termijn veranderingen door te voeren en veteranen te helpen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="23E475F9" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="3981F350" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="0E8E9738" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="49601C7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Er zijn al veranderingen doorgevoerd die de zorg en ondersteuning voor veteranen direct verbeteren. Zo wordt de intake bij veteranen met een zorgvraag vaker gezamenlijk uitgevoerd door de zorgcoördinator en de maatschappelijk werker. Hierdoor hoeft de veteraan maar eenmaal zijn verhaal te vertellen en kunnen direct afspraken tussen zorgcoördinator, maatschappelijk werker en de veteraan worden gemaakt. Daarnaast is de verwachting dat voor de toekenning van militaire invaliditeitspensioenen en andere aanspraken, binnenkort gewerkt kan gaan worden met een verbeterd PTSS-protocol. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="0F4C0272" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="07315B0D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B71D33" w:rsidR="00C51AB9" w:rsidP="00C51AB9" w:rsidRDefault="00C51AB9" w14:paraId="720688FE" w14:textId="77777777">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="0B7EB653" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B71D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Naar aanleiding van de onderzoeken van de Algemene Rekenkamer en de Veteranenombudsman naar de uitvoering van de Regeling Volledige Schadevergoeding zijn er vorig jaar zes verbetermaatregelen genomen. Een deel van die verbetermaatregelen zijn inmiddels doorgevoerd: capaciteitsuitbreiding, het werken met een behandelplan en het toepassen van een interne auditsystematiek. Aan de overige maatregelen wordt nog gewerkt, te weten de verbetering van communicatiemiddelen, de standaardisering van schadeposten en de invoering van een digitaal zaakvolgsysteem. Dit blijft een continu punt van aandacht; Defensie doet wat nodig is om de zorg voor veteranen te blijven verbeteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="1884CDD8" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="004E5D09">
+    <w:p w:rsidRPr="00403BCE" w:rsidR="00B911C1" w:rsidP="00B911C1" w:rsidRDefault="00B911C1" w14:paraId="17255543" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403BCE" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="0E44AD48" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00403BCE" w:rsidR="004E5D09" w:rsidSect="00B911C1">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4781983B" w14:textId="77777777" w:rsidR="00C806C2" w:rsidRDefault="00C806C2" w:rsidP="00C51AB9">
+    <w:p w14:paraId="67327B47" w14:textId="77777777" w:rsidR="00364AFF" w:rsidRDefault="00364AFF" w:rsidP="00B911C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6702B3E6" w14:textId="77777777" w:rsidR="00C806C2" w:rsidRDefault="00C806C2" w:rsidP="00C51AB9">
+    <w:p w14:paraId="024236C8" w14:textId="77777777" w:rsidR="00364AFF" w:rsidRDefault="00364AFF" w:rsidP="00B911C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CCFFBA5" w14:textId="77777777" w:rsidR="00B911C1" w:rsidRPr="00B911C1" w:rsidRDefault="00B911C1" w:rsidP="00B911C1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="500418F3" w14:textId="77777777" w:rsidR="00B911C1" w:rsidRPr="00B911C1" w:rsidRDefault="00B911C1" w:rsidP="00B911C1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2025CC88" w14:textId="77777777" w:rsidR="00B911C1" w:rsidRPr="00B911C1" w:rsidRDefault="00B911C1" w:rsidP="00B911C1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70E74B92" w14:textId="77777777" w:rsidR="00C806C2" w:rsidRDefault="00C806C2" w:rsidP="00C51AB9">
+    <w:p w14:paraId="6E2F0AFA" w14:textId="77777777" w:rsidR="00364AFF" w:rsidRDefault="00364AFF" w:rsidP="00B911C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F718FAA" w14:textId="77777777" w:rsidR="00C806C2" w:rsidRDefault="00C806C2" w:rsidP="00C51AB9">
+    <w:p w14:paraId="29F6D40A" w14:textId="77777777" w:rsidR="00364AFF" w:rsidRDefault="00364AFF" w:rsidP="00B911C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0548E298" w14:textId="77777777" w:rsidR="00C51AB9" w:rsidRPr="00485FDA" w:rsidRDefault="00C51AB9" w:rsidP="00C51AB9">
+    <w:p w14:paraId="0D1A897B" w14:textId="126CF192" w:rsidR="00B911C1" w:rsidRPr="00403BCE" w:rsidRDefault="00B911C1" w:rsidP="00B911C1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00485FDA">
+      <w:r w:rsidRPr="00403BCE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00485FDA">
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Kamerstuk 28 676, nr. 464, 5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00485FDA">
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kamerstuk</w:t>
+        <w:t>augustus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00485FDA">
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nr. 28676-464, 5 </w:t>
+        <w:t xml:space="preserve"> 2024, NAVO-rapport </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00485FDA">
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>augustus</w:t>
+        <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00485FDA">
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024, NAVO-rapport </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 2024</w:t>
+        <w:t xml:space="preserve"> Planning Capability Review over 2023 en 2024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="58298C3A" w14:textId="77777777" w:rsidR="00C51AB9" w:rsidRPr="00992DBE" w:rsidRDefault="00C51AB9" w:rsidP="00C51AB9">
+    <w:p w14:paraId="4E18E549" w14:textId="45FBCEA7" w:rsidR="00B911C1" w:rsidRPr="00403BCE" w:rsidRDefault="00B911C1" w:rsidP="00B911C1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00485FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BCE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00485FDA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk, nr. 36800-X-82, 20 mei 2026, Stand van Defensie voorjaar 2026</w:t>
+      <w:r w:rsidRPr="00403BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 800 X, nr. 82, 20 mei 2026, Stand van Defensie voorjaar 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FC28C71" w14:textId="77777777" w:rsidR="00B911C1" w:rsidRPr="00B911C1" w:rsidRDefault="00B911C1" w:rsidP="00B911C1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50E748E3" w14:textId="77777777" w:rsidR="00B911C1" w:rsidRPr="00B911C1" w:rsidRDefault="00B911C1" w:rsidP="00B911C1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D6E0E88" w14:textId="77777777" w:rsidR="00B911C1" w:rsidRPr="00B911C1" w:rsidRDefault="00B911C1" w:rsidP="00B911C1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000C08B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CE0664"/>
     <w:lvl w:ilvl="0" w:tplc="A0E4BFB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -2823,129 +2435,133 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="247888715">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C51AB9"/>
+    <w:rsidRoot w:val="00B911C1"/>
+    <w:rsid w:val="00364AFF"/>
+    <w:rsid w:val="00403BCE"/>
     <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="0053527B"/>
     <w:rsid w:val="005B53BC"/>
-    <w:rsid w:val="00C51AB9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB0495"/>
+    <w:rsid w:val="0062381F"/>
+    <w:rsid w:val="00B911C1"/>
+    <w:rsid w:val="00D224BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="56760A8C"/>
+  <w14:docId w14:val="6CA4698E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{747A69C6-40CA-48E6-B218-1D6752C47430}"/>
+  <w15:docId w15:val="{7B88F38E-3D74-4784-803D-CDC7E7D6EEEF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3280,712 +2896,708 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
-[...11 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevenskopW1-Huisstijl">
-[...39 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:rsid w:val="00C51AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B911C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="00C51AB9"/>
+    <w:rsid w:val="00B911C1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B911C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B911C1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B911C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B911C1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4259,55 +3871,69 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8820</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1592</ap:Words>
+  <ap:Characters>8762</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>73</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10403</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10334</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>