--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,123 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CB5953" w:rsidR="00F9587F" w:rsidP="00A43DC9" w:rsidRDefault="00F9587F" w14:paraId="3042E7A9" w14:textId="54BB342F">
+    <w:p w:rsidRPr="007F548F" w:rsidR="00F9587F" w:rsidP="00A43DC9" w:rsidRDefault="00F9587F" w14:paraId="3042E7A9" w14:textId="26859217">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CB5953">
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F548F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Staten-Generaal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB5953">
+      <w:r w:rsidRPr="007F548F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CB5953">
+      <w:r w:rsidRPr="007F548F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CB5953">
+      <w:r w:rsidRPr="007F548F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CB5953">
+      <w:r w:rsidRPr="007F548F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CB5953">
+      <w:r w:rsidRPr="007F548F" w:rsidR="007F548F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CB5953">
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>AN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F548F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CB5953">
+      <w:r w:rsidRPr="007F548F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CB5953">
+      <w:r w:rsidRPr="007F548F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F548F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:tab/>
         <w:t>1/2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F9587F" w:rsidRDefault="00F9587F" w14:paraId="11BDFEB0" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F9587F" w:rsidRDefault="00F9587F" w14:paraId="40E05392" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007670A0" w:rsidR="00F9587F" w:rsidP="00F9587F" w:rsidRDefault="0040295D" w14:paraId="78F2D344" w14:textId="7DE8B812">
@@ -738,101 +767,89 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000501EE" w:rsidR="000501EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000501EE" w:rsidR="000501EE">
         <w:t>Shekerinska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000501EE" w:rsidR="000501EE">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ging</w:t>
       </w:r>
       <w:r w:rsidRPr="000501EE" w:rsidR="000501EE">
         <w:t xml:space="preserve"> in op de verslechterde veiligheidssituatie in Europa en de noodzaak van verdere versterking van de collectieve verdediging van het bondgenootschap. “In een steeds gevaarlijkere en instabielere wereld zullen alle bondgenoten moeten investeren in hun veiligheid, hun defensiecapaciteiten moeten versterken en dit zullen we gezamenlijk moeten doen,” aldus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000501EE" w:rsidR="000501EE">
         <w:t>Shekerinska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000501EE" w:rsidR="000501EE">
-        <w:t xml:space="preserve">. In haar bijdrage sprak zij over het daadwerkelijk vertalen van de tijdens de NAVO-top in Den Haag afgesproken verhoging van de defensie-uitgaven naar concrete resultaten. Ook </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ze het belang van steun aan Oekraïne, omdat dat de veiligheid van Oekraïne direct verbonden is met die van de NAVO.  </w:t>
+        <w:t xml:space="preserve">. In haar bijdrage sprak zij over het daadwerkelijk vertalen van de tijdens de NAVO-top in Den Haag afgesproken verhoging van de defensie-uitgaven naar concrete resultaten. Ook onderstreepte ze het belang van steun aan Oekraïne, omdat dat de veiligheid van Oekraïne direct verbonden is met die van de NAVO.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000501EE" w:rsidR="0040295D" w:rsidP="000501EE" w:rsidRDefault="00BE7156" w14:paraId="2DC765FB" w14:textId="42510905">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE7156">
         <w:t xml:space="preserve">Via een videoverbinding sprak de Oekraïense viceminister van Defensie, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE7156">
         <w:t>Mstyslav</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE7156">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE7156">
         <w:t>Banik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE7156">
         <w:t xml:space="preserve">, over de oorlog in Oekraïne. Volgens </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE7156">
         <w:t>Banik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE7156">
         <w:t xml:space="preserve"> stellen digitale systemen en data-analyse het leger in staat sneller en effectiever op te treden.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7156">
-        <w:t xml:space="preserve">Verder verzocht hij de militaire steun aan Oekraïne te intensiveren, met bijzondere </w:t>
-[...3 lines deleted...]
-        <w:t>aandacht voor luchtverdediging, artilleriemunitie en de productie van Oekraïense drones en raketten, en wees hij op de sterke groei van de Oekraïense drone-industrie, die dankzij een marktgerichte aanpak ruimte biedt aan startups, kleine bedrijven en nieuwe ingenieurs</w:t>
+        <w:t>Verder verzocht hij de militaire steun aan Oekraïne te intensiveren, met bijzondere aandacht voor luchtverdediging, artilleriemunitie en de productie van Oekraïense drones en raketten, en wees hij op de sterke groei van de Oekraïense drone-industrie, die dankzij een marktgerichte aanpak ruimte biedt aan startups, kleine bedrijven en nieuwe ingenieurs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0040295D" w:rsidR="0040295D">
         <w:t xml:space="preserve">Klaver </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wilde weten of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Banik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0040295D" w:rsidR="0040295D">
         <w:t>mogelijkheden</w:t>
       </w:r>
       <w:r w:rsidR="009B018F">
         <w:t xml:space="preserve"> ziet voor </w:t>
       </w:r>
       <w:r w:rsidRPr="0040295D" w:rsidR="0040295D">
@@ -1114,55 +1131,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A0BF7">
         <w:t>Kristupas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001A0BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A0BF7">
         <w:t>Vaitiekanus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001A0BF7">
         <w:t>, over financiering van veiligheid: uitdagingen en mogelijke oplossingen.</w:t>
       </w:r>
       <w:r w:rsidR="00B85D65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A0BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85D65" w:rsidR="00B85D65">
-        <w:t xml:space="preserve">Tijdens de hoorzitting over trans-Atlantische energieveiligheid en de impact daarvan op defensie werd gesproken over de kwetsbaarheid van energievoorzieningen voor geopolitieke ontwikkelingen. Daarbij kwam aan de orde hoe de energievoorziening en kritieke infrastructuur kunnen worden versterkt door investeringen, publiek-private samenwerking, uitbreiding van strategische reserves en het verminderen van de afhankelijkheid van Rusland en China. Daarnaast gingen experts in op het strategische belang van kritieke grondstoffen voor defensie en nieuwe technologieën. Zij wezen op de risico’s van de sterke afhankelijkheid van een beperkt aantal landen, met name China, voor de verwerking en levering van deze </w:t>
-[...3 lines deleted...]
-        <w:t>grondstoffen. De weerbaarheid van toeleveringsketens kan volgens hen worden vergroot door diversificatie van leveranciers, investeringen in eigen productie- en verwerkingscapaciteit, samenwerking tussen bondgenoten en het aanleggen van strategische voorraden.</w:t>
+        <w:t>Tijdens de hoorzitting over trans-Atlantische energieveiligheid en de impact daarvan op defensie werd gesproken over de kwetsbaarheid van energievoorzieningen voor geopolitieke ontwikkelingen. Daarbij kwam aan de orde hoe de energievoorziening en kritieke infrastructuur kunnen worden versterkt door investeringen, publiek-private samenwerking, uitbreiding van strategische reserves en het verminderen van de afhankelijkheid van Rusland en China. Daarnaast gingen experts in op het strategische belang van kritieke grondstoffen voor defensie en nieuwe technologieën. Zij wezen op de risico’s van de sterke afhankelijkheid van een beperkt aantal landen, met name China, voor de verwerking en levering van deze grondstoffen. De weerbaarheid van toeleveringsketens kan volgens hen worden vergroot door diversificatie van leveranciers, investeringen in eigen productie- en verwerkingscapaciteit, samenwerking tussen bondgenoten en het aanleggen van strategische voorraden.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0047244F" w:rsidP="000501EE" w:rsidRDefault="0047244F" w14:paraId="1F5ADC63" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001A0BF7" w:rsidP="000501EE" w:rsidRDefault="004F1807" w14:paraId="4AB50302" w14:textId="1A1C09B0">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In de politieke commissie sprak op 30 mei de minister van Buitenlandse Zaken van Litouwen, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AC52C6">
         <w:t>Kęstutis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Budrys</w:t>
@@ -1199,59 +1212,51 @@
         <w:t xml:space="preserve"> Er waren drie hoorzitting met experts over de onderwerpen van de rapporten: </w:t>
       </w:r>
       <w:r w:rsidR="00C76EE7">
         <w:t xml:space="preserve">bijdrage van Europese bondgenoten aan defensie: het mogelijk maken van lastenverschuiving binnen de NAVO; </w:t>
       </w:r>
       <w:r w:rsidR="00DB1988">
         <w:t xml:space="preserve">samenwerking met India: strategische belangen van de NAVO en de rol van de parlementaire diplomatie; en </w:t>
       </w:r>
       <w:r w:rsidR="0080439A">
         <w:t xml:space="preserve">het hoge Noorden in focus: strategische </w:t>
       </w:r>
       <w:r w:rsidR="007B0038">
         <w:t xml:space="preserve">noodzakelijkheden voor de trans-Atlantische gemeenschap. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00387371" w:rsidP="000501EE" w:rsidRDefault="00387371" w14:paraId="061F20B0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="000501EE" w:rsidR="00387371" w:rsidP="000501EE" w:rsidRDefault="00387371" w14:paraId="7097DF80" w14:textId="7623938B">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De commissie </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> wetenschap en technologie ontving op </w:t>
+        <w:t xml:space="preserve">De commissie inzake wetenschap en technologie ontving op </w:t>
       </w:r>
       <w:r w:rsidR="001E450D">
         <w:t xml:space="preserve">30 mei de </w:t>
       </w:r>
       <w:r w:rsidR="009B55C5">
         <w:t xml:space="preserve">Litouwse </w:t>
       </w:r>
       <w:r w:rsidR="001E450D">
         <w:t xml:space="preserve">minister van Economie en Innovatie, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B55C5">
         <w:t>Edvinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009B55C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B55C5">
         <w:t>Gr</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA538E" w:rsidR="00BA538E">
         <w:t>ikšas</w:t>
       </w:r>
@@ -1399,85 +1404,70 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>situational</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B85D65" w:rsidR="00B85D65">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> awareness</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85D65" w:rsidR="00B85D65">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> om de afschrikking en verdediging te waarborgen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00760CAC" w:rsidR="00760CAC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ook werd stilgestaan bij het belang van technologische innovatie voor de NAVO, waarbij werd </w:t>
-[...6 lines deleted...]
-        <w:t>benadrukt dat obstakels op het gebied van financiering, aanbesteding en de snelle invoering van nieuwe technologieën moeten worden weggenomen. Daarnaast werd aandacht besteed aan de bescherming van ruimte-infrastructuur en kritieke onderzeese voorzieningen, zoals datakabels en energieverbindingen, die steeds vaker doelwit zijn van sabotage, spionage en hybride dreigingen. Tot slot werd gesproken over de personele uitdagingen binnen de krijgsmachten van bondgenoten, waaronder problemen met werving en behoud van personeel, en de noodzaak om de weerbaarheid en inzetbereidheid van militairen te versterken.</w:t>
+        <w:t>Ook werd stilgestaan bij het belang van technologische innovatie voor de NAVO, waarbij werd benadrukt dat obstakels op het gebied van financiering, aanbesteding en de snelle invoering van nieuwe technologieën moeten worden weggenomen. Daarnaast werd aandacht besteed aan de bescherming van ruimte-infrastructuur en kritieke onderzeese voorzieningen, zoals datakabels en energieverbindingen, die steeds vaker doelwit zijn van sabotage, spionage en hybride dreigingen. Tot slot werd gesproken over de personele uitdagingen binnen de krijgsmachten van bondgenoten, waaronder problemen met werving en behoud van personeel, en de noodzaak om de weerbaarheid en inzetbereidheid van militairen te versterken.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00482BA7" w:rsidP="00BA4038" w:rsidRDefault="00482BA7" w14:paraId="47ED385F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C66C6" w:rsidP="001A2C07" w:rsidRDefault="008042E3" w14:paraId="71F2C49A" w14:textId="3C7F8828">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00917ECA">
-        <w:t xml:space="preserve">e commissie </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> democratie en veiligheid </w:t>
+        <w:t xml:space="preserve">e commissie inzake democratie en veiligheid </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">begon </w:t>
       </w:r>
       <w:r w:rsidR="00917ECA">
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidR="00387371">
         <w:t>31 mei</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00482BA7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">met een rondetafelgesprek over weerbaarheid tegen Russische hybride oorlogvoering. </w:t>
       </w:r>
       <w:r w:rsidR="00760CAC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Ook hier hadd</w:t>
       </w:r>
@@ -1880,51 +1870,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00A1409E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Defence and Security Committee</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A1409E" w:rsidR="000210E4" w:rsidP="00765F9A" w:rsidRDefault="00643391" w14:paraId="5994FAD8" w14:textId="5B9C7D69">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="2844"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1409E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Strengthening NATO’s Capabilities in the Northern Flank: An Imperative for Credible Collective Defence, rapporteur Rebecca PATTERSON (Canada)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A1409E" w:rsidR="00643391" w:rsidP="00765F9A" w:rsidRDefault="00602461" w14:paraId="700CEAD9" w14:textId="184E494A">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="2844"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1409E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Sub-Committee on Transatlantic Defence and Security Cooperation</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A1409E" w:rsidR="00602461" w:rsidP="00765F9A" w:rsidRDefault="00602461" w14:paraId="7684C277" w14:textId="6AEB4F7E">
@@ -2817,82 +2806,66 @@
         </w:rPr>
         <w:t>Yehor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A1409E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> CHERNIEV (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A1409E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Oekraïne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A1409E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t>) en Marko MIHKELSON (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A1409E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>en</w:t>
+        <w:t>Slovenië</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A1409E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Marko MIHKELSON (</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000237CD" w:rsidR="00B86E5B" w:rsidP="003B1A2D" w:rsidRDefault="00B86E5B" w14:paraId="4DE3D03B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2484" w:firstLine="708"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="000237CD" w:rsidR="0067094D" w:rsidP="00765F9A" w:rsidRDefault="003B1A2D" w14:paraId="078F9945" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2124" w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="000237CD">
         <w:t xml:space="preserve">De voorzitter van de delegatie, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000237CD" w:rsidR="003B1A2D" w:rsidP="00765F9A" w:rsidRDefault="00540382" w14:paraId="52543FB8" w14:textId="3F8D80BF">
       <w:pPr>
         <w:ind w:left="2124" w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="000237CD">
         <w:t>Klaver</w:t>
@@ -2902,73 +2875,73 @@
     <w:p w:rsidRPr="000237CD" w:rsidR="003B1A2D" w:rsidP="00765F9A" w:rsidRDefault="003B1A2D" w14:paraId="4EF1707B" w14:textId="48B59907">
       <w:pPr>
         <w:ind w:left="2124" w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="000237CD">
         <w:t>De griffier van de delegatie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000237CD" w:rsidR="003B1A2D" w:rsidP="00765F9A" w:rsidRDefault="0082724E" w14:paraId="1F74FDB2" w14:textId="013CA5FA">
       <w:pPr>
         <w:ind w:left="2124" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>Christiaanse</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000237CD" w:rsidR="000C41D3" w:rsidP="00B542B6" w:rsidRDefault="009C103C" w14:paraId="6635556D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3195"/>
       </w:pPr>
       <w:r w:rsidRPr="000237CD">
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="000237CD" w:rsidR="000C41D3" w:rsidSect="006031C0">
-      <w:footerReference w:type="even" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29E1F661" w14:textId="77777777" w:rsidR="00154801" w:rsidRDefault="00154801">
+    <w:p w14:paraId="1DEF8998" w14:textId="77777777" w:rsidR="00D923A2" w:rsidRDefault="00D923A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="419DBD62" w14:textId="77777777" w:rsidR="00154801" w:rsidRDefault="00154801">
+    <w:p w14:paraId="4F9FD052" w14:textId="77777777" w:rsidR="00D923A2" w:rsidRDefault="00D923A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3079,58 +3052,58 @@
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="50E03910" w14:textId="77777777" w:rsidR="00FB7148" w:rsidRDefault="00FB7148" w:rsidP="00F9587F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19331FAC" w14:textId="77777777" w:rsidR="00154801" w:rsidRDefault="00154801">
+    <w:p w14:paraId="48221114" w14:textId="77777777" w:rsidR="00D923A2" w:rsidRDefault="00D923A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="587B0044" w14:textId="77777777" w:rsidR="00154801" w:rsidRDefault="00154801">
+    <w:p w14:paraId="40F93B21" w14:textId="77777777" w:rsidR="00D923A2" w:rsidRDefault="00D923A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6854908C" w14:textId="3CB5986F" w:rsidR="009D6089" w:rsidRDefault="009D6089">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De verklaring is als bijlage bij dit verslag opgenomen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5760,56 +5733,57 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="780222958">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="852493085">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1926576109">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1674451199">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="185364110">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1272469131">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A00804"/>
     <w:rsid w:val="00002B35"/>
     <w:rsid w:val="000030B7"/>
     <w:rsid w:val="00003D6A"/>
     <w:rsid w:val="00015C53"/>
     <w:rsid w:val="00020A47"/>
     <w:rsid w:val="00020D27"/>
     <w:rsid w:val="000210E4"/>
@@ -6005,50 +5979,51 @@
     <w:rsid w:val="00220D34"/>
     <w:rsid w:val="00223F8E"/>
     <w:rsid w:val="002254C9"/>
     <w:rsid w:val="002322A7"/>
     <w:rsid w:val="00232765"/>
     <w:rsid w:val="00232FC4"/>
     <w:rsid w:val="00234446"/>
     <w:rsid w:val="00234A94"/>
     <w:rsid w:val="002377CB"/>
     <w:rsid w:val="002403CA"/>
     <w:rsid w:val="00241422"/>
     <w:rsid w:val="00243CB0"/>
     <w:rsid w:val="00244FB3"/>
     <w:rsid w:val="00246439"/>
     <w:rsid w:val="00246625"/>
     <w:rsid w:val="00246934"/>
     <w:rsid w:val="00252AE2"/>
     <w:rsid w:val="00253762"/>
     <w:rsid w:val="002552A0"/>
     <w:rsid w:val="0025759F"/>
     <w:rsid w:val="00257C24"/>
     <w:rsid w:val="00261A9D"/>
     <w:rsid w:val="00261E7E"/>
     <w:rsid w:val="00262063"/>
     <w:rsid w:val="002646D6"/>
+    <w:rsid w:val="00264CA7"/>
     <w:rsid w:val="00265F0E"/>
     <w:rsid w:val="002706A2"/>
     <w:rsid w:val="00272A3C"/>
     <w:rsid w:val="002739F0"/>
     <w:rsid w:val="00273A43"/>
     <w:rsid w:val="002749E1"/>
     <w:rsid w:val="0027780C"/>
     <w:rsid w:val="00277C87"/>
     <w:rsid w:val="00281582"/>
     <w:rsid w:val="00281C45"/>
     <w:rsid w:val="00282AE9"/>
     <w:rsid w:val="002830EC"/>
     <w:rsid w:val="00283A26"/>
     <w:rsid w:val="00287636"/>
     <w:rsid w:val="00292669"/>
     <w:rsid w:val="002926F6"/>
     <w:rsid w:val="002A129A"/>
     <w:rsid w:val="002A1E5D"/>
     <w:rsid w:val="002A23C3"/>
     <w:rsid w:val="002A277C"/>
     <w:rsid w:val="002A2AA2"/>
     <w:rsid w:val="002A3B9D"/>
     <w:rsid w:val="002A3C9E"/>
     <w:rsid w:val="002A41FC"/>
     <w:rsid w:val="002A712A"/>
@@ -6513,50 +6488,51 @@
     <w:rsid w:val="007B7510"/>
     <w:rsid w:val="007B7E82"/>
     <w:rsid w:val="007C14E5"/>
     <w:rsid w:val="007C19B5"/>
     <w:rsid w:val="007C5138"/>
     <w:rsid w:val="007C5F41"/>
     <w:rsid w:val="007C740A"/>
     <w:rsid w:val="007C7BD7"/>
     <w:rsid w:val="007D0B3D"/>
     <w:rsid w:val="007D1AB8"/>
     <w:rsid w:val="007D1CF8"/>
     <w:rsid w:val="007D513D"/>
     <w:rsid w:val="007D7752"/>
     <w:rsid w:val="007E1A7F"/>
     <w:rsid w:val="007E2C54"/>
     <w:rsid w:val="007F0BE8"/>
     <w:rsid w:val="007F0C95"/>
     <w:rsid w:val="007F0D68"/>
     <w:rsid w:val="007F1233"/>
     <w:rsid w:val="007F182E"/>
     <w:rsid w:val="007F1CC6"/>
     <w:rsid w:val="007F2FCF"/>
     <w:rsid w:val="007F3B5B"/>
     <w:rsid w:val="007F4012"/>
     <w:rsid w:val="007F486F"/>
+    <w:rsid w:val="007F548F"/>
     <w:rsid w:val="007F7037"/>
     <w:rsid w:val="007F7C60"/>
     <w:rsid w:val="00800B56"/>
     <w:rsid w:val="00801E67"/>
     <w:rsid w:val="00802400"/>
     <w:rsid w:val="008042E3"/>
     <w:rsid w:val="0080439A"/>
     <w:rsid w:val="00807CBE"/>
     <w:rsid w:val="00807F5E"/>
     <w:rsid w:val="0081073F"/>
     <w:rsid w:val="0081096F"/>
     <w:rsid w:val="0081119F"/>
     <w:rsid w:val="00812BB2"/>
     <w:rsid w:val="0081304C"/>
     <w:rsid w:val="0081339C"/>
     <w:rsid w:val="00814E9B"/>
     <w:rsid w:val="008157B1"/>
     <w:rsid w:val="00815AD8"/>
     <w:rsid w:val="00816D57"/>
     <w:rsid w:val="00817047"/>
     <w:rsid w:val="00820051"/>
     <w:rsid w:val="008205E7"/>
     <w:rsid w:val="00821AF8"/>
     <w:rsid w:val="0082235D"/>
     <w:rsid w:val="00824688"/>
@@ -7057,50 +7033,51 @@
     <w:rsid w:val="00D475C5"/>
     <w:rsid w:val="00D54D1C"/>
     <w:rsid w:val="00D60A89"/>
     <w:rsid w:val="00D61E34"/>
     <w:rsid w:val="00D61FC8"/>
     <w:rsid w:val="00D62759"/>
     <w:rsid w:val="00D63448"/>
     <w:rsid w:val="00D67360"/>
     <w:rsid w:val="00D67DDE"/>
     <w:rsid w:val="00D70AB1"/>
     <w:rsid w:val="00D71BED"/>
     <w:rsid w:val="00D71E96"/>
     <w:rsid w:val="00D72D85"/>
     <w:rsid w:val="00D74E35"/>
     <w:rsid w:val="00D7668D"/>
     <w:rsid w:val="00D76847"/>
     <w:rsid w:val="00D775DA"/>
     <w:rsid w:val="00D8237A"/>
     <w:rsid w:val="00D837BD"/>
     <w:rsid w:val="00D85485"/>
     <w:rsid w:val="00D85C56"/>
     <w:rsid w:val="00D86C37"/>
     <w:rsid w:val="00D8708F"/>
     <w:rsid w:val="00D909AB"/>
     <w:rsid w:val="00D91942"/>
+    <w:rsid w:val="00D923A2"/>
     <w:rsid w:val="00D95E2C"/>
     <w:rsid w:val="00D973FC"/>
     <w:rsid w:val="00DA0297"/>
     <w:rsid w:val="00DA06C8"/>
     <w:rsid w:val="00DA0E2B"/>
     <w:rsid w:val="00DA1505"/>
     <w:rsid w:val="00DA1FF2"/>
     <w:rsid w:val="00DB0D54"/>
     <w:rsid w:val="00DB162E"/>
     <w:rsid w:val="00DB1988"/>
     <w:rsid w:val="00DB41EA"/>
     <w:rsid w:val="00DB568F"/>
     <w:rsid w:val="00DB7519"/>
     <w:rsid w:val="00DC0E57"/>
     <w:rsid w:val="00DC152B"/>
     <w:rsid w:val="00DC1B08"/>
     <w:rsid w:val="00DC44FE"/>
     <w:rsid w:val="00DC4A89"/>
     <w:rsid w:val="00DC61A2"/>
     <w:rsid w:val="00DC648D"/>
     <w:rsid w:val="00DD0292"/>
     <w:rsid w:val="00DD0ED6"/>
     <w:rsid w:val="00DD35F3"/>
     <w:rsid w:val="00DD3E2C"/>
     <w:rsid w:val="00DD43BB"/>
@@ -7727,51 +7704,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00A43DC9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
@@ -8325,51 +8301,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1584416840">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8613,150 +8589,91 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...60 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
   <ap:Words>2320</ap:Words>
-  <ap:Characters>12762</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Characters>12764</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>106</ap:Lines>
   <ap:Paragraphs>30</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Staten-Generaal</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15052</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15054</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2022-09-07T15:33:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>32b23af0-bde8-4a02-9bb2-f9a238dfd576</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>