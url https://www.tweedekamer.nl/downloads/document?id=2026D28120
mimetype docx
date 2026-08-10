--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,4998 +1,2582 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EF5788" w14:paraId="12F6D171" w14:textId="77777777"/>
-[...231 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="7EC74AE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...188 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>32 847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...27 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Integrale visie op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="117423A5" w14:textId="33D8004D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="2FB7911A" w14:textId="77777777">
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nr. 1488</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D" w:rsidR="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="77693D17" w14:textId="42D30DAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="16661789" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="06B3F688" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="00BD5D5D" w:rsidP="00BD5D5D" w:rsidRDefault="00BD5D5D" w14:paraId="147EC160" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="31F2A6D9" w14:textId="7D3591D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Volkshuisvesting en Ruimtelijke Ordening heeft een aantal vragen en opmerkingen voorgelegd aan de minister van Volkshuisvesting en Ruimtelijke Ordening over de brief van 7 april 2026 inzake wijzigingen van het Besluit toegelaten instellingen volkshuisvesting 2015 in verband met de introductie van de beleidswaarde (Kamerstuk 32847, nr. 1427).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="4457CD20" w14:textId="15775657">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De vragen en opmerkingen zijn op 13 mei 2026 aan de minister van Volkshuisvesting en Ruimtelijke Ordening voorgelegd. Bij brief van 9 juni 2026 zijn de vragen beantwoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="44F7A734" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="6BD63D98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="1505E9E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="1EEB1C29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:firstLine="706"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="3CA4112F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="7D340C11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De Vos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="1628CB56" w14:textId="50BFD9C4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="58F9752D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="4C352318" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="75112566" w14:textId="478ECC01">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="517F2FD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de D66-fractie zijn positief over de voorgestelde wijziging van het Besluit in verband met de introductie van de beleidswaarde. De regeldrukvermindering die deze wijziging met zich meebrengt kan de corporatiesector mogelijk jaarlijks miljoenen aan lasten besparen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="175A2A76" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="791BB9EB" w14:textId="1E381695">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze leden lezen in de nota naar aanleiding van het verslag inzake Wijziging van de Woningwet in verband met het vervangen van de actuele waarde door de beleidswaarde (Kamerstuk 36886, nr. 6) dat actualisatie van het Handboek beleidswaarde niet jaarlijks voorzien is, maar dat deze naar aanleiding van praktijkervaringen aanpast kan worden. Op welke termijn verwacht de minister de Kamer te kunnen informeren over de ervaringen met de nieuwe werkwijze en de daadwerkelijk gerealiseerde lastenverlichting?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="37B87065" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="39BCAEA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het Handboek beleidswaarde wordt voor het eerst toegepast ten behoeve van de jaarrekening over 2026, die door woningcorporaties vóór 1 juli 2027 moet worden vastgesteld. Na dat eerste boekjaar zal ik met de Autoriteit woningcorporaties (Aw) in gesprek gaan om te horen over eventuele signalen over de werking van het handboek. Ik verwacht in het najaar van 2027 de eerste indrukken over het nieuwe handboek met uw Kamer te kunnen delen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="16842B76" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="67840097" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De verwachte lastenverlichting zoals toegelicht in de memorie van toelichting bij het wetsvoorstel tot wijziging van de Woningwet in verband met het vervangen van de actuele waarde door de beleidswaarde volgt op het vervallen van de verplichting voor corporaties om de marktwaarde te bepalen en te verantwoorden in de jaarrekening. Dit staat los van de methodiek voor de bepaling van de beleidswaarde, die maar beperkt wordt gewijzigd. Ten aanzien van het eerste punt is geen evaluatie voorzien om de daadwerkelijke vermindering van administratieve lasten te meten. Wel blijft het onderwerp regeldruk een belangrijk thema dat ik periodiek met de sector bespreek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="4E179FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="7B5F700F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="175AE04B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie hebben kennisgenomen van de wijzigingen. Deze leden hebben geen verdere vragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="00BD5D5D" w:rsidP="00BD5D5D" w:rsidRDefault="00BD5D5D" w14:paraId="4800DE9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="145B6601" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de CDA-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="6943FC13" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De leden van de CDA-fractie hebben kennisgenomen van het ontwerpbesluit houdende wijzigingen van het Besluit toegelaten instellingen volkshuisvesting 2015 in verband met de introductie van de beleidswaarde. Deze leden onderschrijven het belang van vermindering van administratieve lasten voor woningcorporaties en een jaarrekening die beter aansluit bij de maatschappelijke taak van corporaties. Zij hebben over de uitwerking van het ontwerpbesluit nog enkele vragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00230445" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="30466086" w14:textId="77777777">
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="702A50CC" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="16F1B280" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="226A9188" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...31 lines deleted...]
-    <w:p w:rsidRPr="00230445" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="5159865B" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie hebben over de nieuwe centrale waarderingsmethodiek enkele vragen. In de toelichting wordt aangegeven dat de marktwaarde relevant blijft voor borging door het Waarborgfonds Sociale Woningbouw en toezicht door de Autoriteit woningcorporaties, en dat hiervoor een nieuwe centrale waarderingsmethodiek wordt ontwikkeld. Tevens wordt aangegeven dat deze methodiek niet wettelijk wordt verankerd. Deze leden vragen hoe de minister in dat geval waarborgt dat woningcorporaties, accountants en toezichthouders beschikken over een voldoende stabiel, controleerbaar en consistent kader voor de toepassing van deze methodiek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="6D5DC5C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="4179460C" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00AB097C" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="72843130" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het Waarborgfonds Sociale Woningbouw (WSW) heeft het initiatief genomen voor de ontwikkeling van het nieuwe centrale marktwaardesysteem. Als borgingsinstituut heeft WSW immers een groot belang bij een betrouwbaar en objectief systeem dat inzicht geeft in de onderpandswaarde. Voor de uitvoering van het centrale waarderingsmodel heeft WSW een openbare inkoopprocedure doorlopen en inmiddels zijn twee partijen geselecteerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het centrale marktwaardesysteem wordt ingebed in de reguliere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van WSW, bestaande uit onder meer de deelnemersraad, de samenwerking met de Aw en de reguliere gesprekken met het Rijk in het kader van de achtervang. Op die manier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan controle worden uitgeoefend op het waarderingsproces en wordt de benodigde transparantie geboden aan de sector en de toezichthouder. Dit bestaande systeem van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>checks and balances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biedt voldoende waarborgen om te zorgen dat de waarderingsmethodiek bruikbaar is en blijft. Daarnaast wordt een validatie van de uitkomsten door een onafhankelijke partij ingebouwd in het waarderingssysteem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="648123C8" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...156 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="5460005D" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aangezien de marktwaarde niet meer hoeft te worden verantwoord in de jaarrekening is hierop geen accountscontrole meer nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="49469F4D" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00230445" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="01FAC86E" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="355A192D" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="0CE7D2DF" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kan de minister toelichten welke onderdelen van de methodiek worden vastgelegd in regelgeving, handboeken of andere formele kaders, en welke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ruimte daarbij bestaat voor nadere wijzigingen of aanpassingen in de praktijk?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="5C84A2C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="67654E15" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00230445" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="34915D40" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De methodiek wordt niet vastgelegd in regelgeving, handboeken of andere formele kaders. Zoals genoemd in het vorige antwoord, wordt het centrale marktwaardesysteem ingebed in de reguliere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van WSW. Binnen dat stelsel is er ruimte voor eventuele aanpassingen aan de praktijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="347178C3" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="47B33F79" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="0032915B" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...43 lines deleted...]
-    <w:p w:rsidRPr="00CA105F" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="4296F0BE" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze leden vragen voorts hoe wordt gewaarborgd dat de nieuwe centrale waarderingsmethodiek daadwerkelijk leidt tot vermindering van administratieve lasten voor woningcorporaties. In de toelichting wordt gesteld dat zoveel mogelijk gebruik zal worden gemaakt van bestaande vastgoeddata en bestaande datastructuren. Zij vragen welke aanvullende gegevenslevering desondanks nog van corporaties wordt gevraagd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="2EFF1299" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="0A793674" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="339E7AD9" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WSW heeft haar deelnemers in oktober 2025 geïnformeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de contouren van het nieuwe waarderingsmodel en de gegevensuitwisseling met corporaties. WSW vraagt alleen de gegevens van de vastgoedcategorieën die voor het onderpand het meest relevant zijn, te weten: woningen en zorgvastgoed. De gegevens die corporaties voor de centrale marktwaardering dienen aan te leveren over woningen en zorgvastgoed zijn vrijwel dezelfde als de afgelopen jaren bij de modelmatige marktwaarde. Per saldo gaat het uiteindelijk, omdat geen gegevens meer hoeven te worden aangeleverd over ander vastgoed, om aanzienlijk minder gegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="672AAAD9" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="61DB97CB" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="6AE93533" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00A66DE7" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="405B3318" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tevens vragen de leden van de CDA-fractie op welke wijze in de komende jaren inzichtelijk wordt gemaakt of de beoogde vermindering van administratieve lasten in de praktijk ook daadwerkelijk optreedt. Wordt daarbij voorzien in een vorm van periodieke evaluatie of vergelijking met de huidige systematiek?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="0FAAD4B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="27AF85F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In de memorie van toelichting bij het wetsvoorstel tot wijziging van de Woningwet in verband met het vervangen van de actuele waarde door de beleidswaarde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de verwachte regeldrukvermindering toegelicht. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is onder sectorpartijen (corporaties, de Aw, WSW, accountants) geen twijfel dat met de gekozen richting een sterke vereenvoudiging en kostenbesparing zal worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bereikt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een evaluatie om de daadwerkelijke vermindering van administratieve lasten te meten is niet voorzien. Wel blijft het onderwerp regeldruk een belangrijk thema dat ik periodiek met de sector bespreek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="13B31685" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="5873B239" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00A66DE7" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="05C3EC39" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze leden vragen daarnaast hoe de minister verwacht dat woningcorporaties de vrijvallende capaciteit die ontstaat door vermindering van administratieve lasten in de praktijk zullen inzetten. Wordt gevolgd in hoeverre deze wijziging bijdraagt aan de volkshuisvestelijke opgave van corporaties, bijvoorbeeld ten aanzien van nieuwbouw, onderhoud of verduurzaming?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="6989209A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="4CB4A35D" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="484A0BA4" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WSW verwacht haar deelnemers op korte termijn te kunnen informeren over de kosten van het centraal waarderingsmodel. Gelet op het financiële tekort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waar de corporatiesector mee te maken heeft om de afgesproken investeringsopgave te realiseren, ligt het voor de hand dat corporaties iedere bespaarde euro zullen inzetten voor deze investeringsopgave. Het verminderen van regeldruk is bovendien in de Nationale Prestatieafspraken (NPA) opgenomen als randvoorwaarde voor het realiseren van de opgave. Ik acht het daarom niet noodzakelijk en niet effectief om specifiek te monitoren hoe corporaties een besparing in de vastgoedwaardering precies inzetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="48EC0472" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="21736534" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="5BAD709D" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie hebben ook over de vergelijkbaarheid van beleidswaardes tussen woningcorporaties enkele vragen. In de toelichting wordt aangegeven dat de beleidswaarde rekening houdt met maatschappelijke keuzes van corporaties ten aanzien van onder meer betaalbaarheid, onderhoud en doorexploitatie. Deze leden vragen hoe wordt voorkomen dat hierdoor grote verschillen ontstaan tussen corporaties in de wijze waarop beleidswaardes worden vastgesteld. Op welke wijze wordt geborgd dat beleidswaardes binnen de sector voldoende vergelijkbaar blijven voor toezicht, beoordeling en onderlinge vergelijking?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="62FE42EC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="4F5A3911" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...132 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="36267D0C" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie hebben daarnaast over de toepassing van de beleidswaarde in de praktijk enkele vragen. Deze leden vragen hoe wordt gewaarborgd dat verschillen in beleidskeuzes tussen corporaties niet leiden tot grote verschillen in financiële waardering die moeilijk vergelijkbaar of uitlegbaar zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="534C1924" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="296D5D5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beleidswaarde is een reeds bestaand waardebegrip in de corporatiesector waar de Aw en WSW al geruime tijd ervaring mee hebben. Met de invoering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van de beleidswaarde als grondslag voor de jaarrekening wordt beoogd om beleidskeuzes van individuele woningcorporaties tot uitdrukking te brengen in de financiële positie. Daarmee zullen de beleidswaardes per definitie uiteenlopen binnen de sector. Tegelijkertijd is het wel van belang dat de bepaling van de beleidswaarde binnen de gestelde kaders gebeurt om te zorgen voor vergelijkbaarheid. De Aw wijst corporaties hier ook op vanuit haar rol als toezichthouder. De kaders voor het berekenen van de beleidswaarde liggen nu nog vast in het Handboek marktwaardering. Dit handboek zal met ingang van het wetsvoorstel tot wijziging van de Woningwet in verband met het vervangen van de actuele waarde door de beleidswaarde en voorliggend besluit worden vervangen door het Handboek beleidswaarde, dat eind maart op de website van de Aw is gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naar aanleiding van signalen van corporaties, accountants en vastgoedpartijen is bij het opstellen van het Handboek beleidswaarde in het bijzonder aandacht besteed aan verduidelijking van formuleringen om de consistentie tussen corporaties te bevorderen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="63A35FBF" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00230445" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="7D97FBB7" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tevens vragen zij welke rol accountants, de Autoriteit woningcorporaties en het Waarborgfonds Sociale Woningbouw krijgen bij het bevorderen van een consistente toepassing van de nieuwe systematiek binnen de sector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="0D9D0D9D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="5D1FF0BD" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="4AA08AD3" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De taak van accountants is om de getrouwheid van de beleidswaarde in de jaarrekening te controleren. Accountants toetsen daarbij ook aan de kaders van het Handboek beleidswaarde. Voor Aw en WSW geldt dat de beleidswaarde een belangrijke rol speelt in het gezamenlijk beoordelingskader ten behoeve van de beoordeling van de financiële positie. In dit beoordelingskader worden de solvabiliteitsratio en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>loan-to-value</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebaseerd op de beleidswaarde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="2D635F0C" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...72 lines deleted...]
-    <w:p w:rsidRPr="00230445" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="0BFA977F" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="584227C6" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="2792AA9F" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zij vragen daarnaast hoe wordt beoordeeld of de verduidelijking van formuleringen in het nieuwe Handboek beleidswaarde voldoende is om inconsistenties tussen corporaties te voorkomen. Wordt voorzien in evaluatie of monitoring van verschillen in toepassing tussen corporaties, accountants en toezichthouders?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="7CFCBDA7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="0704B0FF" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="006A78FB" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="40A8542D" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het nieuwe Handboek beleidswaarde, inclusief genoemde verduidelijkingen, is tot stand gekomen in nauwe afstemming met vertegenwoordigers van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>partijen die er in de praktijk mee te maken hebben. De bepaling van de beleidswaarde betreft een continuering van de bestaande praktijk. Ervaringen uit het verleden zijn meegenomen in de verdere verduidelijking en doorontwikkeling. In hoeverre de verduidelijkingen voldoende zijn zal in de praktijk moeten blijken. Na het eerste boekjaar zal ik met de Aw in gesprek gaan om te horen over de eerste praktijkervaringen met het handboek beleidswaarde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="5A06EDE4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="56E13A10" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="14B227F4" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het ministerie van BZK is ook vertegenwoordigd in sectoroverleggen van accountants die werkzaam zijn in de corporatiesector. Via die overleggen kunnen accountants alsook corporaties vroegtijdig signalen delen over het functioneren van het Handboek beleidswaarde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="197D69C8" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="006A78FB" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="11B37ACF" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="7B4FDBB2" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...178 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="650A785F" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie hebben voorts over de positie van woningcorporaties die niet zijn aangesloten bij het Waarborgfonds Sociale Woningbouw enkele vragen. In de toelichting wordt ingegaan op de ontwikkeling van een centrale waarderingsmethodiek voor de marktwaarde ten behoeve van borging en toezicht. Deze leden vragen hoe voor corporaties die buiten het Waarborgfonds Sociale Woningbouw vallen wordt voorzien in een werkbare en vergelijkbare systematiek voor waardering en toezicht. Kan de minister toelichten welke uitgangspunten daarbij worden gehanteerd en wat op dit moment de stand van zaken is van de uitwerking hiervan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="41AC24CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="040C2D3B" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="006A78FB" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="5DB8B6D1" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De praktische oplossing die de Aw voor deze taken gaat inrichten wordt op dit moment nog uitgewerkt. Hierbij wordt nadrukkelijk rekening gehouden met de administratieve lasten voor corporaties door in beginsel geen aanvullende informatie op te vragen, tenzij dit in uitzonderlijke gevallen noodzakelijk is voor de uitoefening van het toezicht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="622FEDB9" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="006A78FB" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="124A55C2" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie hebben ook over de effecten voor verschillende typen woningmarktregio’s enkele vragen. Deze leden vragen in hoeverre is onderzocht of de overgang van marktwaarde naar beleidswaarde in de praktijk verschillend kan uitwerken voor corporaties in regio’s met uiteenlopende marktomstandigheden, waaronder regio’s met relatief lage marktwaardes. Kan de minister toelichten welke inzichten hierover op dit moment beschikbaar zijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="63BFC25F" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...43 lines deleted...]
-    <w:p w:rsidRPr="006A78FB" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="48C8A12F" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De overgang van marktwaarde naar beleidswaarde ziet enkel op een wijziging van de waarderingsgrondslag voor de jaarrekening. Er wordt geen wijziging voorgesteld in het financiële beoordelingskader van de Aw en WSW. Er is dan ook geen sprake van een effect op de financiële positie van corporaties. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Derhalve zal de overgang van marktwaarde naar beleidswaarde niet verschillend uitwerken in verschillende regio’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="4E90B37E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="2042C1B7" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="53DC5A45" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zij hebben ook over de uitvoerbaarheid en tijdigheid van de nieuwe systematiek enkele vragen. In de toelichting wordt aangegeven dat de uitwerking van de centrale waarderingsmethodiek en het Handboek beleidswaarde op schema liggen om gereed te zijn voor de jaarrekening over 2026. Deze leden vragen welke concrete randvoorwaarden nog moeten worden ingevuld voordat woningcorporaties, accountants en toezichthouders daadwerkelijk met deze systematiek kunnen werken. Tevens vragen de leden van de CDA-fractie welke gevolgen het heeft indien onderdelen van de methodiek of het handboek niet tijdig gereed zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="3C0E5442" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="0CC34C75" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="477FECDF" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WSW heeft na een openbare inkoopprocedure inmiddels twee partijen geselecteerd voor de uitvoering van de centrale marktwaardering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de komende maanden werken zij het waarderingsmodel uit conform de door WSW gestelde criteria en randvoorwaarden. Gelet op de ervaring die de gecontracteerde partijen hebben is er voldoende vertrouwen dat het haalbaar is om begin 2027 de waardering over boekjaar 2026 uit te voeren. Daarnaast is het van belang dat corporaties tijdig en adequaat hun vastgoedgegevens aanleveren met behulp van het template dat op de website van WSW te vinden is. Aangezien de gegevens de afgelopen jaren vrijwel allemaal al aangeleverd moesten worden voor de modelmatige marktwaarde is de verwachting dat hier geen problemen op zullen treden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="3B58EE3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="5DB84372" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="11AEFEC2" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het Handboek beleidswaarde is eind maart gepubliceerd op de website van de Aw.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit handboek zal nog formeel worden bekrachtigd als bijlage bij de Regeling toegelaten instellingen volkshuisvesting 2015 (Rtiv) middels een wijziging van die regeling die ik voorbereid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="0100497B" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...508 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="030F97BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de ChristenUnie-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00230445" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="5DBBE072" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="1375E717" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de ChristenUnie-fractie hebben met belangstelling kennisgenomen van de Wijzigingen van het Besluit toegelaten instellingen volkshuisvesting 2015 in verband met de introductie van de beleidswaarde. Deze leden staan positief tegenover deze wijzigingen en zijn blij met de regeldrukvermindering in deze sector. Zij hebben nog wel enkele vragen over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het Handboek beleidswaarde. Dit handboek moet nog officieel verschijnen, maar staat al wel op de website van de Autoriteit woningcorporaties. Dit handboek omvat onder andere een gewijzigde berekening van de beleidswaarde van bedrijfsonroerend goed (BOG), maatschappelijk onroerend goed (MOG), intramuraal zorgvastgoed (ZOG) en parkeren, en de verplichting om vanaf verslagjaar 2026 de volledige meerjarenonderhoudsbegroting (MJOB) tot 60 in plaats van 15 jaar in te rekenen. Kan de minister toezeggen nauwgezet te monitoren in hoeverre woningcorporaties uit de voeten kunnen met het Handboek beleidswaarde, en ook zo snel mogelijk de uitvoerbaarheid en regeldrukeffecten van het nieuwe handboek te evalueren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="2D2F22CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="04565A0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals ik in de antwoorden op voorgaande vragen heb aangegeven, zal ik na het eerste boekjaar met de Aw in gesprek gaan om te horen over de eerste praktijkervaringen met het nieuwe handboek beleidswaarde. Mochten praktijkervaringen daar aanleiding toe geven dan kunnen er aanpassingen in het handboek worden doorgevoerd. Regeldruk en de uitvoerbaarheid van regelgeving blijven onverminderd belangrijke thema’s die ik regelmatig met de sector bespreek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="7FC9872D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="7153BD1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...108 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00230445" w:rsidR="0011232A" w:rsidP="0011232A" w14:paraId="6679C955" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de Groep Markuszower</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="348ACD70" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="font-claude-response-body"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...90 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De leden van Groep Markuszower hebben kennisgenomen van het ontwerpbesluit tot wijzigingen van het Besluit toegelaten instellingen volkshuisvesting 2015 in verband met de introductie van de beleidswaarde en hebben voor nu geen vragen en/of opmerkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006519AD" w:rsidP="00BD5D5D" w:rsidRDefault="006519AD" w14:paraId="1E687267" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD5D5D" w:rsidR="006F53E6" w:rsidP="00BD5D5D" w:rsidRDefault="006F53E6" w14:paraId="27F9A7CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BD5D5D" w:rsidR="006F53E6" w:rsidSect="0024558C">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="22CC1220" w14:textId="77777777" w:rsidR="00F27CA5" w:rsidRDefault="00F27CA5" w:rsidP="006519AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="76D4CD8F" w14:textId="77777777" w:rsidR="00F27CA5" w:rsidRDefault="00F27CA5" w:rsidP="006519AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00EF5788" w14:paraId="456BFF3A" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7357C30C" w14:textId="77777777" w:rsidR="006519AD" w:rsidRPr="006519AD" w:rsidRDefault="006519AD" w:rsidP="006519AD">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75D5693B" w14:textId="77777777" w:rsidR="00AC5D31" w:rsidRPr="006519AD" w:rsidRDefault="00AC5D31" w:rsidP="006519AD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CC284BE" w14:textId="77777777" w:rsidR="006519AD" w:rsidRPr="006519AD" w:rsidRDefault="006519AD" w:rsidP="006519AD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="11999B99" w14:textId="77777777" w:rsidR="00F27CA5" w:rsidRDefault="00F27CA5" w:rsidP="006519AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="217FA3A3" w14:textId="77777777" w:rsidR="00F27CA5" w:rsidRDefault="00F27CA5" w:rsidP="006519AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="2D19527A" w14:textId="77777777" w:rsidR="006519AD" w:rsidRPr="00BD5D5D" w:rsidRDefault="006519AD" w:rsidP="006519AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00134EB1">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00134EB1">
+        <w:r w:rsidRPr="00BD5D5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>www.wsw.nl/corporaties/marktwaarde-1/centraal-marktwaardesysteem-cms</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00134EB1">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="3F7DEFFB" w14:textId="77777777" w:rsidR="006519AD" w:rsidRPr="00BD5D5D" w:rsidRDefault="006519AD" w:rsidP="006519AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00134EB1">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00134EB1">
+        <w:r w:rsidRPr="00BD5D5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>www.wsw.nl/over-wsw/nieuws-publicaties/laatste-nieuws/nieuwsdetail/wijzigingen-in-relatie-tot-marktwaarde</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00134EB1">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="5D6C4BF8" w14:textId="77777777" w:rsidR="006519AD" w:rsidRPr="00BD5D5D" w:rsidRDefault="006519AD" w:rsidP="006519AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 886, nr. 2. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="0011232A" w:rsidRPr="00134EB1" w:rsidP="0011232A" w14:paraId="3F31ED14" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1EAB567E" w14:textId="77777777" w:rsidR="006519AD" w:rsidRPr="00BD5D5D" w:rsidRDefault="006519AD" w:rsidP="006519AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00134EB1">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 886, nr. 2. </w:t>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2025/26, 29 453, nr. 582.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="0011232A" w:rsidRPr="00134EB1" w:rsidP="0011232A" w14:paraId="7960F8D8" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2E21DABE" w14:textId="77777777" w:rsidR="006519AD" w:rsidRPr="00BD5D5D" w:rsidRDefault="006519AD" w:rsidP="006519AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00134EB1">
-[...32 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie : </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00134EB1">
+        <w:r w:rsidRPr="00BD5D5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.ilent.nl/documenten/autoriteit-woningcorporaties/publicaties-cijfers-en-wetgeving/publicaties/handboek-beleidswaarde</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00134EB1">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="63D182FD" w14:textId="77777777" w:rsidR="006519AD" w:rsidRPr="00BD5D5D" w:rsidRDefault="006519AD" w:rsidP="006519AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00134EB1">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="003C0D4E">
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00BD5D5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>www.wsw.nl/corporaties/marktwaarde-1/centraal-marktwaardesysteem-cms</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="779B0730" w14:textId="77777777" w:rsidR="006519AD" w:rsidRPr="00BD5D5D" w:rsidRDefault="006519AD" w:rsidP="006519AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00134EB1">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="003C0D4E">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00BD5D5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>www.ilent.nl/documenten/autoriteit-woningcorporaties/publicaties-cijfers-en-wetgeving/publicaties/handboek-beleidswaarde</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD5D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...204 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00B930D4" w14:textId="77777777" w:rsidR="006519AD" w:rsidRPr="006519AD" w:rsidRDefault="006519AD" w:rsidP="006519AD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00EF5788" w:rsidP="000418C9" w14:paraId="2267B700" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C334F5D" w14:textId="77777777" w:rsidR="00AC5D31" w:rsidRPr="006519AD" w:rsidRDefault="00AC5D31" w:rsidP="006519AD">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1253 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19F8EC34" w14:textId="77777777" w:rsidR="00AC5D31" w:rsidRPr="006519AD" w:rsidRDefault="00AC5D31" w:rsidP="006519AD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF5788"/>
-[...66 lines deleted...]
-    <w:rsid w:val="00F20757"/>
+    <w:rsidRoot w:val="006519AD"/>
+    <w:rsid w:val="0024558C"/>
+    <w:rsid w:val="006519AD"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007477D2"/>
+    <w:rsid w:val="00812B9D"/>
+    <w:rsid w:val="00894927"/>
+    <w:rsid w:val="009E1467"/>
+    <w:rsid w:val="00AC5D31"/>
+    <w:rsid w:val="00B64BDC"/>
+    <w:rsid w:val="00BD5D5D"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F27CA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="2691EA81"/>
-  <w15:docId w15:val="{54333E5F-905D-4B6B-9278-3D8EFD45C3F9}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2FA961DB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E93E1BCF-96FB-45E2-80C5-A7BEEECF692B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5001,77 +2585,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5096,75 +2680,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5199,55 +2783,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5310,732 +2894,793 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006519AD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="006519AD"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006519AD"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006519AD"/>
     <w:pPr>
-      <w:numPr>
-[...65 lines deleted...]
-      <w:spacing w:before="120"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font-claude-response-body">
+    <w:name w:val="font-claude-response-body"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006519AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...50 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006519AD"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006519AD"/>
     <w:rPr>
-      <w:b/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
-[...248 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F735C"/>
+    <w:rsid w:val="006519AD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F735C"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="006519AD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F735C"/>
+    <w:rsid w:val="006519AD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F735C"/>
-[...10 lines deleted...]
-    <w:rsid w:val="0011232A"/>
+    <w:rsid w:val="006519AD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD5D5D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...52 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wsw.nl/corporaties/marktwaarde-1/centraal-marktwaardesysteem-cms" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wsw.nl/over-wsw/nieuws-publicaties/laatste-nieuws/nieuwsdetail/wijzigingen-in-relatie-tot-marktwaarde" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilent.nl/documenten/autoriteit-woningcorporaties/publicaties-cijfers-en-wetgeving/publicaties/handboek-beleidswaarde" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ilent.nl/documenten/autoriteit-woningcorporaties/publicaties-cijfers-en-wetgeving/publicaties/handboek-beleidswaarde" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilent.nl/documenten/autoriteit-woningcorporaties/publicaties-cijfers-en-wetgeving/publicaties/handboek-beleidswaarde" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wsw.nl/over-wsw/nieuws-publicaties/laatste-nieuws/nieuwsdetail/wijzigingen-in-relatie-tot-marktwaarde" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wsw.nl/corporaties/marktwaarde-1/centraal-marktwaardesysteem-cms" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ilent.nl/documenten/autoriteit-woningcorporaties/publicaties-cijfers-en-wetgeving/publicaties/handboek-beleidswaarde" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wsw.nl/corporaties/marktwaarde-1/centraal-marktwaardesysteem-cms" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6092,51 +3737,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6200,65 +3845,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6279,85 +3924,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15565</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2775</ap:Words>
+  <ap:Characters>15264</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>129</ap:Lines>
+  <ap:Lines>127</ap:Lines>
   <ap:Paragraphs>36</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18359</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18003</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>