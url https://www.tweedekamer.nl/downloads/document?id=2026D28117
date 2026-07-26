--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,547 +1,885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009F4DDA" w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="799E9FB2" w14:textId="5D9C096D">
-[...39 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="43D6F4E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:t>Jaarverslag en slotwet Koninkrijksrelaties en het BES-fonds 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="287D0D7E" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="607B7117" w14:textId="596F42F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Lijst van vragen en antwoorden</w:t>
-[...120 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      </w:r>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F4DDA">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00973A5F" w:rsidR="00B84FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIJST </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HOUDENDE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973A5F" w:rsidR="00B84FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EEN VRAAG EN </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EEN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973A5F" w:rsidR="00B84FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANTWOORD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="7AAE62C8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F4DDA">
-[...27 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...73 lines deleted...]
-        <w:tab/>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="0F109449" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="0A15714A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="73A7E345" w14:textId="1D60C16F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Koninkrijksrelaties heeft een vra</w:t>
+      </w:r>
+      <w:r w:rsidR="0069736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorgelegd aan de minister van Binnenlandse Zaken en Koninkrijksrelaties over de brief van 20 mei 2026 inzake het rapport Resultaten verantwoordingsonderzoek 2025 bij Koninkrijksrelaties en het BES-fonds (Kamerstuk 36 945 IV, nr. 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="0AC6C189" w14:textId="7949A40A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister heeft de vraag beantwoord bij brief van 9 juni 2026. Vraag en antwoord zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="05FB54CD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="15F10083" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="59AD525E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biekman </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="693DC380" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="01820029" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="734CE5A1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Hessing-Puts</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="15EAEAF3" w14:textId="77777777">
-[...18 lines deleted...]
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="7A334A3D" w14:textId="77777777">
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="68124F4B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="2178D4BA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="3385AD4D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="4E26FE05" w14:textId="00C294E6">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Vraag:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="1CB4040B" w14:textId="77777777">
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="48EBED84" w14:textId="45041EC9">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="410BD377" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke concrete maatregelen neemt het kabinet om de economische zelfstandigheid van Caribisch Nederland te vergroten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="1E03C9C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="7DBC6248" w14:textId="458498A7">
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="1260B58E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vanuit de gezamenlijke economische agenda van ministeries BZK en EZK werkt het kabinet samen met de eilanden aan economische zelfstandigheid van Caribisch Nederland. Dit vindt plaats via vijf lijnen, namelijk:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="3F134D22" w14:textId="77777777">
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="2321CF65" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>- Bancaire dienstverlening, toegang tot financiering en bevorderen ondernemingsklimaat;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="6282D742" w14:textId="77777777">
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="631E221E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>- Connectiviteit en infrastructuren;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="5088EADF" w14:textId="77777777">
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="160FBD3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>- Transportkosten en regeldruk;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="2FA75C6E" w14:textId="77777777">
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="74DB3C39" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>- Functioneren arbeidsmarkt: tewerkstellingsvergunningen en aansluiting onderwijs en arbeidsmarkt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="4291C59F" w14:textId="77777777">
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="19A254F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>- Digitalisering en beschikbaarheid van data voor beleid en uitvoering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4DDA" w:rsidP="009F4DDA" w14:paraId="7D3E8FB1" w14:textId="4B8E9491">
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="03A23DC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Concrete maatregelen naar aanleiding van deze agenda betreffen onder meer het laten vervallen van een vestigingsvereiste voor bancaire dienstverlening bovenwinds (met als gevolg het verkennen van de ING om bovenwinds dienst te leveren), het plaatsen van bankautomaten bovenwinds en het aanbieden van het wetsvoorstel publieke dienstverlening luchtvaart aan de Tweede Kamer. Daarnaast gaat het ook om investeringen voor de operationele kosten ferry verbinding bovenwindse eilanden, investeringen voor de infrastructuur (wegen) op Bonaire en de bouw van een nieuwe zeehaven op Saba.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770B80" w14:paraId="735F11CE" w14:textId="038D0389"/>
-    <w:sectPr>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="00973A5F" w:rsidP="00973A5F" w:rsidRDefault="00973A5F" w14:paraId="0227ED88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00973A5F" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="50D03AC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00973A5F" w:rsidR="004E5D09" w:rsidSect="007A2976">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="40F4B96E" w14:textId="77777777" w:rsidR="006A690C" w:rsidRDefault="006A690C" w:rsidP="00973A5F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="04006294" w14:textId="77777777" w:rsidR="006A690C" w:rsidRDefault="006A690C" w:rsidP="00973A5F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E80C0A7" w14:textId="77777777" w:rsidR="00973A5F" w:rsidRPr="00973A5F" w:rsidRDefault="00973A5F" w:rsidP="00973A5F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79581D1E" w14:textId="77777777" w:rsidR="00973A5F" w:rsidRPr="00973A5F" w:rsidRDefault="00973A5F" w:rsidP="00973A5F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="503D51FB" w14:textId="77777777" w:rsidR="00973A5F" w:rsidRPr="00973A5F" w:rsidRDefault="00973A5F" w:rsidP="00973A5F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="41ADC65D" w14:textId="77777777" w:rsidR="006A690C" w:rsidRDefault="006A690C" w:rsidP="00973A5F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="04C181E3" w14:textId="77777777" w:rsidR="006A690C" w:rsidRDefault="006A690C" w:rsidP="00973A5F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E8780E3" w14:textId="77777777" w:rsidR="00973A5F" w:rsidRPr="00973A5F" w:rsidRDefault="00973A5F" w:rsidP="00973A5F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="100DFDFF" w14:textId="77777777" w:rsidR="00973A5F" w:rsidRPr="00973A5F" w:rsidRDefault="00973A5F" w:rsidP="00973A5F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F3126F3" w14:textId="77777777" w:rsidR="00973A5F" w:rsidRPr="00973A5F" w:rsidRDefault="00973A5F" w:rsidP="00973A5F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009F4DDA"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00EC7000"/>
+    <w:rsidRoot w:val="00973A5F"/>
+    <w:rsid w:val="000177CA"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0069736D"/>
+    <w:rsid w:val="006A690C"/>
+    <w:rsid w:val="007A2976"/>
+    <w:rsid w:val="00812287"/>
+    <w:rsid w:val="008F2822"/>
+    <w:rsid w:val="00973A5F"/>
+    <w:rsid w:val="00A634EC"/>
+    <w:rsid w:val="00B76909"/>
+    <w:rsid w:val="00B84FA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="4E04A75E"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="246C32F5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B15DA613-DC04-40D9-9964-A3797D888206}"/>
+  <w15:docId w15:val="{4742642B-376F-4703-829B-653814FAB0DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -887,646 +1225,796 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:rsid w:val="00973A5F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:widowControl/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading4">
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:snapToGrid/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading5">
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading6">
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:widowControl/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:snapToGrid/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading7">
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:widowControl/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading8">
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:widowControl/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:snapToGrid/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading9">
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:widowControl/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading5"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading6"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading7"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading8"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading9"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+    <w:rsid w:val="00973A5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
-[...13 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
-    <w:pPr>
+    <w:rsid w:val="00973A5F"/>
+    <w:pPr>
+      <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-    </w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:snapToGrid/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-[...13 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
-[...1 lines deleted...]
-      <w:spacing w:before="160"/>
+    <w:rsid w:val="00973A5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:snapToGrid/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
-[...11 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
-    <w:pPr>
+    <w:rsid w:val="00973A5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:snapToGrid/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
-    <w:pPr>
+    <w:rsid w:val="00973A5F"/>
+    <w:pPr>
+      <w:widowControl/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:before="360" w:after="360"/>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:snapToGrid/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
-[...11 lines deleted...]
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p">
     <w:name w:val="p"/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="220" w:line="220" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
       <w:kern w:val="3"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="header-h1">
     <w:name w:val="header-h1"/>
     <w:basedOn w:val="p"/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="20"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="section-title-1">
     <w:name w:val="section-title-1"/>
-    <w:rsid w:val="009F4DDA"/>
+    <w:rsid w:val="00973A5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="227" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="009EE0"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="text-title">
-[...4 lines deleted...]
-      <w:sz w:val="24"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973A5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:snapToGrid/>
+      <w:kern w:val="2"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00973A5F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973A5F"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:snapToGrid/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00973A5F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1803,52 +2291,63 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>291</ap:Words>
-  <ap:Characters>1601</ap:Characters>
+  <ap:Words>292</ap:Words>
+  <ap:Characters>1608</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>13</ap:Lines>
   <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1889</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1897</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...4 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>