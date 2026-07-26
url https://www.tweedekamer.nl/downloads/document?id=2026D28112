--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,1028 +1,1922 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="2DD2D292" w14:textId="798ED37E">
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="1369929613699296" w:id="0"/>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidRDefault="009F1301" w14:paraId="7DC2F22D" w14:textId="760D6C72">
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>36945 IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="00DD3CCC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Koninkrijksrelaties en het BES-fonds 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="00DD3CCC" w:rsidP="00DD3CCC" w:rsidRDefault="00DD3CCC" w14:paraId="4B0E58C7" w14:textId="3AD1985E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="0070B465" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="7EC541F5" w14:textId="44AE8411">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VERSLAG HOUDENDE EEN LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="708047D7" w14:textId="754220F2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:t>10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="045107CF" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="33A537B0" w14:textId="4659E6F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste commissie voor Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="00DD3CCC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de daarop gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:t>antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="64562A36" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="009F1301" w:rsidRDefault="002D3580" w14:paraId="589E3A33" w14:textId="30F3AA14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="00FE484A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:t>27 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="00716217">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>voorgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="003B5BD2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:t>minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:t>9 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045" w:rsidR="009F1301">
+        <w:t xml:space="preserve">minister van Binnenlandse Zaken en Koninkrijksrelaties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="492B9589" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="28148EE6" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="37BAD723" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="67A7FCAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="32956233" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Biekman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="27E500D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="175E086E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="002D3580" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="57F7CF97" w14:textId="0D763304">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Hessing-Puts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5045" w:rsidP="005F5045" w:rsidRDefault="009F1301" w14:paraId="57304364" w14:textId="558B0A01">
+      <w:r w:rsidRPr="005F5045">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5045" w:rsidP="009F1301" w:rsidRDefault="005F5045" w14:paraId="28DCA178" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F5045" w:rsidP="009F1301" w:rsidRDefault="005F5045" w14:paraId="24320CDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F5045" w:rsidP="009F1301" w:rsidRDefault="005F5045" w14:paraId="1F5785D3" w14:textId="2C836EA3">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="text-title"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5045" w:rsidP="009F1301" w:rsidRDefault="005F5045" w14:paraId="068CE922" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="28CBD44B" w14:textId="48E5DE7F">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="2E9C055B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wanneer is de verwachting dat het contract voor de nieuwe gevangenis op Sint Maarten alsnog getekend zal worden? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="3286522B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="660B1ADA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In november 2024 hebben het United Nations Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project Services (UNOPS), het ministerie van Justitie van Sint Maarten en het ministerie van Binnenlandse Zaken en Koninkrijksrelaties van Nederland (BZK) een overeenkomst getekend voor de bouw van een nieuwe gevangenis op Sint Maarten. Ter aanvulling op deze overeenkomst is voor de transitiefase naar de nieuwe gevangenis in februari 2026 een aanvullende overeenkomst getekend tussen de United Nations Office on Drugs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Crime (UNODC), Sint Maarten en BZK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="78384CA6" w14:textId="43F8DA38">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="22E16582" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke gevolgen heeft de vertraging voor de planning van de nieuwe gevangenis op Sint Maarten? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="3BFFE09A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="62584C82" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations Office on Drugs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Crime (UNODC) is op basis van een eerdere bijdrage vanuit Sint Maarten in 2025 al gestart met haar meerjarige programma. Doordat UNODC al een start heeft gemaakt met haar programma heeft de vertraging van de ondertekening met alle drie de partijen geen gevolgen voor de planning van de bouw van de nieuwe gevangenis op Sint Maarten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="61E0FC8C" w14:textId="79CCD850">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="0F457515" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat gebeurt er met de €3 miljoen die in 2025 niet tot uitputting is gekomen? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="76A96185" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="5B0F22AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanvankelijk was voorzien dat de opdracht aan United Nations Office on Drugs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Crime (UNODC) in 2025 getekend zou worden. Hiertoe was voorzien in de verplichtingenruimte. Echter is de overeenkomst begin 2026 getekend en daarmee de verplichting ook in 2026 ingesteld. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onderuitputting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betreft dus alleen het verplichtingenbudget in 2025, dit heeft geen invloed op het kasbudget voor de opdracht aan UNODC dat verdeeld is over de jaren 2026 ‒ 2029.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="44A7FA12" w14:textId="43BD0AEA">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="7B316F29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waarom is het pand van de Vertegenwoordiging op Curaçao uiteindelijk niet aangekocht? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="328263F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="4F40EBB1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De partijen zijn het onderling niet eens geworden over de koopsom en daartoe is de Vertegenwoordiging niet overgegaan tot aankoop van het pand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="4E84A953" w14:textId="75289821">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="5260BC41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat gebeurt er met de gereserveerde €2,3 miljoen voor de aankoop van het pand op Curaçao? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="6422E10D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="2920AEF4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De middelen die niet zijn besteed in 2025 zijn eind 2025 teruggevloeid naar het generale beeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5045" w:rsidRDefault="005F5045" w14:paraId="188D6E67" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...183 lines deleted...]
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="26829875" w14:textId="77777777">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="0BA04661" w14:textId="30967EDB">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="7B1F8F8D" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="1EB8C098" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoeveel ondernemers hebben zich tot nu toe aangemeld voor de borgstellingsregeling? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: 4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="04D30644" w14:textId="77777777">
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="30C15A64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="2EA423DD" w14:textId="77777777">
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="04B579A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="354E6730" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aanvragen om gebruik te maken van de borgstelling lopen via geaccrediteerde financiers naar RVO. Er zijn op dit moment zeven borgstellingen verstrekt op basis van de BMKB-ACS regeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="6B9CF6D8" w14:textId="7B0C4635">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="1BD9765B" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="7FB6B51A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe hoog was de oorspronkelijke lening aanvraag van Curaçao en welke investeringen zouden met deze lening worden gefinancierd? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: 4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="009E3357" w14:textId="77777777">
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="1F4E915F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="50243F83" w14:textId="77777777">
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="242BA4C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="7675527E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De oorspronkelijk aangevraagde lening van Curaçao was XCG 147,7 mln. (circa € 70 mln.). Op 23 juli 2025 adviseerde het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat Curaçao op grond van artikel 16 van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kon overgaan tot het aantrekken van de, conform de Begroting 2025 van Curaçao, voorgenomen lening via de lopende inschrijving, ter waarde van XCG 115,7 mln. (circa € 55 mln.). De overige XCG 32 mln. (circa € 15 mln.) was niet opgenomen in de Begroting 2025 van Curaçao, waardoor een begrotingswijziging nodig was voordat ook dit bedrag beschikbaar kon worden gesteld door Nederland. Dit is niet tijdig gebeurd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="395D5A22" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Curaçao voorzag investeringen in onder andere de verbouwing van het Stadhuis, de nieuwbouw van een crisiscentrum, een digitaliseringstraject, onderhoud van de wegeninfrastructuur en de aanschaf van materialen t.b.v. scholen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="353489A1" w14:textId="0B2C1198">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="0DEAA7DC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="3B90C2A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waarom zijn geraamde personele uitgaven niet gerealiseerd in 2025? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>blz</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: 4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="7E364E9A" w14:textId="77777777">
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="3B87457F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="0472662E" w14:textId="77777777">
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="4F81FD04" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De niet gerealiseerde uitgaven hebben te maken met diverse oorzaken bij de verschillende onderdelen zoals onder andere meevallers bij salariskosten van lokaal personeel, uitgezonden personeel en restitutie van pensioenpremies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="16A05284" w14:textId="10B9DA36">
+      <w:pPr>
+        <w:pStyle w:val="header-h1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="1F8A45A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welke gevolgen heeft de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>onderuitputting</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="67D3C63E" w14:textId="77777777">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnen het BES-fonds voor Bonaire, Sint Eustatius en Saba? Wat gebeurt er met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onderuitputting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="169EFE3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="000F2D61" w:rsidP="000F2D61" w14:paraId="42693761" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="6C8C83E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...304 lines deleted...]
-    <w:sectPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alle bedragen die verschuldigd waren aan de Openbare Lichamen zijn in 2025 verstrekt. De bedragen die worden verstrekt aan de Openbare Lichamen worden verstrekt in Amerikaanse dollars. Het BES-fonds (H64)is opgesteld in euro’s. Gedurende het jaar wordt er gerekend met een vaste omrekenkoers tussen USD en EUR. Over 2025 was er sprake van een positieve koersontwikkeling ten opzichte van de vaste omrekenkoers. Met het Ministerie van Financiën bestaat de afspraak dat zij de koerseffecten dragen. Dit houdt in dat wanneer er een positief koerseffect is dat dit terugvloeit naar het generale beeld. Wanneer er sprake is van een negatieve koersontwikkeling zal het Ministerie van Financiën dit tekort dekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009F1301" w:rsidP="009F1301" w:rsidRDefault="009F1301" w14:paraId="65AD775B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005F5045" w:rsidR="009E7070" w:rsidRDefault="009E7070" w14:paraId="61A4E041" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="005F5045" w:rsidR="009E7070">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...5 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F2D61"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EC7000"/>
+    <w:rsidRoot w:val="009F1301"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rsid w:val="003B5BD2"/>
+    <w:rsid w:val="0046608A"/>
+    <w:rsid w:val="005F5045"/>
+    <w:rsid w:val="006A33A4"/>
+    <w:rsid w:val="00716217"/>
+    <w:rsid w:val="0086435E"/>
+    <w:rsid w:val="009E7070"/>
+    <w:rsid w:val="009F1301"/>
+    <w:rsid w:val="00A54391"/>
+    <w:rsid w:val="00AC31AE"/>
+    <w:rsid w:val="00DD3CCC"/>
+    <w:rsid w:val="00FE484A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="61F7B270"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{3DFB1B16-72A4-4BA1-9853-88114651F6FE}"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="289E461A"/>
+  <w15:docId w15:val="{41BB0AD4-0523-477C-8083-5A2AA8BE83B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1171,1109 +2065,500 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000F2D61"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...264 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="000F2D61"/>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
-[...5 lines deleted...]
-    <w:rsid w:val="000F2D61"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:link w:val="Ballontekst"/>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...307 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p">
     <w:name w:val="p"/>
-    <w:rsid w:val="000F2D61"/>
+    <w:rsid w:val="009F1301"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="220" w:line="220" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
       <w:kern w:val="3"/>
       <w:sz w:val="17"/>
-      <w:szCs w:val="20"/>
-      <w14:ligatures w14:val="none"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="header-h1">
     <w:name w:val="header-h1"/>
     <w:basedOn w:val="p"/>
-    <w:rsid w:val="000F2D61"/>
+    <w:rsid w:val="009F1301"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="20"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="section-title-1">
     <w:name w:val="section-title-1"/>
-    <w:rsid w:val="000F2D61"/>
+    <w:rsid w:val="009F1301"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="227" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="227"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="009EE0"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w14:ligatures w14:val="none"/>
-[...26 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\LAMS0610\OneDrive%20-%20Tweede%20Kamer%20der%20Staten-Generaal\Dienst%20GPBW%20-%20GRI\07%20Griffie%20-%20Publicatie\Voorkantjes\Verslag%20houdende%20een%20lijst%20van%20vragen%20en%20antwoorden.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4424</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>840</ap:Words>
+  <ap:Characters>4622</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>36</ap:Lines>
+  <ap:Lines>38</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5218</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5452</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:creator/>
+  <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2013-11-04T08:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-  <lastModifiedBy/>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
-  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>