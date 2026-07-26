--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,3248 +1,1176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00516FDB" w14:paraId="70DD1D9A" w14:textId="77777777"/>
-[...93 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="5FE971A7" w14:textId="4F3A6096">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2188</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="250ADC4F" w14:textId="650F0534">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
         <w:t>2026Z07507</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005713C3" w:rsidR="00221D18" w:rsidP="00221D18" w14:paraId="103553E6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Vragen van het lid Schilder (Groep Markuszower) aan de minister van Binnenlandse Zaken en</w:t>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="2A64F487" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="30B527FB" w14:textId="11FCC50E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Heerma (Binnenlandse Zaken en Koninkrijksrelaties) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="5A8CA527" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="453F5ED3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00221D18" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="19B9FD52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221D18">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="0F37EA9D" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Heeft u kennisgenomen van berichtgeving dat scanauto’s jaarlijks honderdduizenden onterechte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>Koninkrijksrelaties en de minister en staatssecretaris van Justitie en Veiligheid over onterechte</w:t>
+        <w:t>parkeerboetes opleggen?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="6F3048DF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00221D18" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="2A6889ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="078006C4" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="5590537C" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="1CDFA46D" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="4AB39E0C" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Hoe beoordeelt u het feit dat naar schatting circa een half miljoen parkeerboetes per jaar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>parkeerboetes door scanauto’s</w:t>
+        <w:t>onterecht wordt opgelegd en deelt u de opvatting dat dit aantal wijst op een structureel probleem</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>(ingezonden 9 april 2026)</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00221D18" w:rsidR="00221D18" w:rsidP="00986D71" w14:paraId="02D15666" w14:textId="77777777">
+        <w:t>in de wijze waarop gemeenten scanauto’s en geautomatiseerde handhaving inzetten? Zo nee,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C3">
+        <w:t>waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="67C311E4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00221D18" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="4192485F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221D18">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vraag </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00221D18">
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="23EF379C" w14:textId="77777777">
+      <w:r>
+        <w:t>Het is natuurlijk nooit goed als naheffingen onterecht worden opgelegd. Dit betreft echter in de eerste plaats een vraagstuk voor het lokaal bestuur. Of er parkeerbelasting wordt geheven, hoe hoog die parkeerbelasting is en op welke wijze wordt gecontroleerd of deze wordt betaald is aan het gemeentebestuur zelf gelaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="2B352002" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="3019B961" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="65E9911B" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Welke eisen gelden er momenteel voor de inzet van geautomatiseerde systemen en algoritmes</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>parkeerboetes opleggen?</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve">bij handhaving door gemeenten en in hoeverre wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C3">
+        <w:lastRenderedPageBreak/>
+        <w:t>vooraf en achteraf gecontroleerd of deze</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C3">
+        <w:t>systemen correct functioneren en geen onterechte besluiten genereren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="4C70B4F7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="1ADB40BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65F43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="684FB122" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Bij het gebruik van scanauto’s voor handhavingsdoeleinden kan er in gevallen sprake  zijn van verwerking van persoonsgegevens, in die gevallen is de Algemene Verordening Gegevensbescherming (AVG) van toepassing. Op grond van de AVG is in bepaalde situaties een beoordeling van het effect op persoonsgegevens (een DPIA) verplicht. Ook moet een gemeente een Functionaris Gegevensbescherming (FG) aanwijzen. Deze FG moet bij het uitvoeren van een DPIA adviseren. Daarnaast is het op grond van de AVG in principe niet toegestaan om volledig geautomatiseerde besluiten te nemen. Uit het onderzoek van de Autoriteit Persoonsgegevens (AP), waar het aangehaalde nieuwsbericht naar verwijst, blijkt dat de onderzochte gemeenten de resultaten van de scanauto’s door een mens laten controleren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="544B45B5" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="66BE2138" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Wanneer er sprake is van het gebruik van Artificiële Intelligentie (AI) bij handhaving door gemeenten, is de AI-verordening van toepassing. Welke regels uit de AI-verordening van toepassing zijn is afhankelijk van de risicoclassificatie van het AI-systeem. Zo bepalen de regels dat bij reguliere AI-systemen die bij handhaving worden gebruikt door gemeenten, gebruikers van het systeem onder meer voldoende op de hoogte moeten zijn van de risico’s van AI (‘AI-geletterdheid’). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="270D53D6" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="45560133" w14:textId="77777777">
+      <w:r>
+        <w:t>Tot slot kan ik wijzen op de Algemene wet bestuursrecht (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Awb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Awb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> verplicht overheidsorganisaties besluiten zorgvuldig voor te bereiden en te voorzien van een deugdelijke motivering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="0F78CDCF" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="287C2E3B" w14:textId="77777777">
+      <w:r>
+        <w:t>Overheidsorganisaties die geautomatiseerde systemen en algoritmes inzetten in hun processen, zijn zelf verantwoordelijk voor de kwaliteit hiervan. Interne processen moeten een zorgvuldige werking en inbedding waarborgen. De AP houdt toezicht op de naleving van de AVG. In een thans ter consultatie gepubliceerd wetsvoorstel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-      <w:r w:rsidR="00221D18">
+      <w:r>
+        <w:t xml:space="preserve"> wordt een structuur voor toezicht op naleving van de AI-verordening voorgesteld, waarin ook de AP een rol speelt. Rekenkamers doen onderzoek naar het handelen van gemeenten. Tot slot is het mogelijk om besluiten van bestuursorganen aan te vechten bij de bestuursrechter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005713C3" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="3F065178" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="70703FBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65F43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="1D49F2A7" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Hoe waarborgt u dat de inzet van scanauto’s niet leidt tot een situatie waarin burgers feitelijk</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>onterecht wordt opgelegd en deelt u de opvatting dat dit aantal wijst op een structureel probleem</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00221D18">
+        <w:t>worden geconfronteerd met een handhavingspraktijk die primair gericht is op het genereren van</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>in de wijze waarop gemeenten scanauto’s en geautomatiseerde handhaving inzetten? Zo nee,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00221D18">
+        <w:t>inkomsten, met name als er ieder jaar drie tot vijf miljoen parkeerboetes worden opgelegd? Kunt u</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>waarom niet?</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidR="00E65F43">
+        <w:t>inzicht geven in de ontwikkeling van de inkomsten uit parkeerboetes bij gemeenten vóór en na de</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>bij handhaving door gemeenten en in hoeverre wordt vooraf en achteraf gecontroleerd of deze</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E65F43">
+        <w:t>invoering van scanauto’s?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="38EEC51D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="3B0CB836" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="7203BED0" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dat overzicht is mij niet bekend. De inzet van scanauto’s is als gezegd een lokale aangelegenheid waarbij het Rijk niet betrokken is. Het is mij dan ook niet bekend welke gemeenten hier gebruik van maken en dus ook niet wanneer hiertoe eventueel zou zijn overgegaan. Dat maakt een vergelijking niet mogelijk, los van de vraag of een vergelijking steun zou geven aan de vooronderstelling dat gemeenten een handhavingspraktijk zouden inrichten als verdienmodel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="14BC318B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="12C55E44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="38BE1618" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Deelt u de zorg dat burgers in de praktijk vaak zelf moeten aantonen dat een boete onterecht is,</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>systemen correct functioneren en geen onterechte besluiten genereren?</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>terwijl de fout bij de overheid ligt? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="6F6263D1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="2C9C459C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="02272EBE" w14:textId="77777777">
+      <w:r>
+        <w:t>Het vraagt soms inderdaad actie van een burger om de overheid op eigen fouten of vergissingen te wijzen. Hoewel alles er uiteraard op gericht dient te zijn dat fouten zo veel mogelijk voorkomen worden. In alle gevallen staat bezwaar open tegen een boete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="3438E3ED" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="058CB7B9" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005713C3" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="0270D64E" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Hoe beoordeelt u de toegankelijkheid en effectiviteit van bezwaarprocedures tegen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="3DDA1440" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>parkeerboetes, met name voor ouderen en minder digitaal vaardige burgers? In hoeverre is het</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C3">
+        <w:t>wenselijk dat bezwaarprocedures tegen dit soort boetes grotendeels geautomatiseerd verlopen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="7247B1A4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="4376E1FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Antwoord 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="42C82855" w14:textId="77777777">
+      <w:r>
+        <w:t>Het is altijd mogelijk dat een burger schriftelijk bezwaar aantekent tegen een beslissing waarmee deze het niet eens is. Een digitaal proces kan dit vergemakkelijken, maar een burger kan dus ook een bezwaarschrift per post versturen. Ook beroep bij de rechter kan door natuurlijke personen schriftelijk worden ingesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="13C03008" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="4EFF4CA4" w14:textId="77777777">
       <w:r w:rsidRPr="00E65F43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Antwoord 3</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidR="00781352">
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="332C1016" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Deelt u de mening dat bij een dergelijk hoog foutpercentage een verplichting tot menselijke</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    <w:p w:rsidRPr="00E65F43" w:rsidR="00E65F43" w:rsidP="00986D71" w14:paraId="56A7AA83" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>controle vooraf noodzakelijk is? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="3C71F409" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="7AABC127" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="2A1DE4BD" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Uit het onderzoek van de AP blijkt dat de gemeenten die daaraan hebben meegewerkt, nadat geautomatiseerd is geconstateerd dat een voertuig geen parkeerrecht heeft, een mens de situatie laten beoordelen. Menselijke controle geeft dan ook niet de garantie dat er geen fouten worden gemaakt. In het rapport van de AP worden technische en organisatorische maatregelen benoemd, die kunnen bijdragen aan het tegengaan van fouten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="57DCEBF8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="5155639B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="53DB1B55" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Welke maatregelen worden genomen om het aantal onterechte boetes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C3">
+        <w:t>substantieel terug te</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C3">
+        <w:t>dringen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="17B4668C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="7ECEB417" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005713C3" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="5ADFCF23" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Welke maatregelen het gemeentebestuur neemt om het foutpercentage te verminderen is in de eerste plaats aan het gemeentebestuur zelf. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="571A6A6C" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="2B71A2FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="41862052" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Bent u bereid gemeenten aan te spreken op hun verantwoordelijkheid en hun wijze van</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C3">
+        <w:t>handhaving? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="5192B8EA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="04CCBBA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="3D47DCEB" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het aanspreken van gemeenten suggereert een algemene hiërarchische verhouding die er niet is. Binnen de kaders van de wet zijn gemeenten ten aanzien van de heffing van belastingen en de handhaving hiervan zelf verantwoordelijk en aanspreekbaar. Dit betreft ook geen vorm van medebewind waarin het gemeentebestuur optreedt als uitvoerder van landelijke regelingen. Binnen de autonome ruimte van het gemeentebestuur is het niet goed voorstelbaar dat ik als minister mij bemoei met een lokale uitvoeringspraktijk, ook niet wanneer uit berichtgeving als deze blijkt dat er zorgen zijn over de wijze waarop die uitvoering uitpakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="08F308C1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="6EA37E5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="1133ED70" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Kan worden uitgesloten dat burgers financieel worden benadeeld doordat zij onterecht</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005713C3">
+        <w:t>opgelegde boetes (tijdelijk) moeten betalen of kosten moeten maken om hun gelijk te halen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="10289CF6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="011A307C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="64C2B17A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Een onterecht opgelegde naheffing is natuurlijk erg vervelend. Voor de invordering hiervan gelden regels die rekening houden met financiële gevolgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="1C1F8A83" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="011185D5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E65F43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 4</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidR="00E65F43">
+        <w:t xml:space="preserve">Vraag 11 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="1847DF60" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Deelt u de opvatting dat het vertrouwen in de overheid verder wordt geschaad wanneer</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>worden geconfronteerd met een handhavingspraktijk die primair gericht is op het genereren van</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E65F43">
+        <w:t>burgers op grote schaal onterecht worden beboet? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="185112B0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E65F43" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="79469A60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005713C3" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="249D526B" w14:textId="77777777">
+      <w:r>
+        <w:t>Het is niet bevorderlijk voor het vertrouwen in de overheid wanneer op een bepaald vraagstuk een groot foutpercentage lijkt te bestaan. Ik ga er van uit dat in gemeenten waarin dit aan de orde zou is, dit gesprek serieus wordt gevoerd. In mijn ervaring werken gemeenten continu aan het versterken van dit vertrouwen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="426FA691" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003766DB" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="5055DE65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003766DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="09419ABE" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>In hoeverre zijn er signalen dat ook andere geautomatiseerde of op algoritmes gebaseerde</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>inkomsten, met name als er ieder jaar drie tot vijf miljoen parkeerboetes worden opgelegd? Kunt u</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E65F43">
+        <w:t>processen binnen gemeenten leiden tot fouten of onterechte besluiten richting burgers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="34DA1A87" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003766DB" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="2E388D07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005713C3" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="4A87132B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik heb die signalen niet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="3AF7395B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003766DB" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="39601EA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="37845777" w14:textId="77777777">
+      <w:r w:rsidRPr="005713C3">
+        <w:t>Bent u bereid te onderzoeken of compensatie of herstelmaatregelen nodig zijn voor burgers die</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005713C3">
-        <w:t>inzicht geven in de ontwikkeling van de inkomsten uit parkeerboetes bij gemeenten vóór en na de</w:t>
-[...491 lines deleted...]
-      <w:r w:rsidRPr="005713C3">
         <w:t>onterecht zijn beboet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003766DB" w:rsidP="00986D71" w14:paraId="6F8A7D1F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="003766DB" w:rsidR="003766DB" w:rsidP="00986D71" w14:paraId="2EEF0194" w14:textId="77777777">
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="6B1C3A8F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003766DB" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="34FF60FB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00986D71" w:rsidP="00986D71" w14:paraId="221C5339" w14:textId="77777777">
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="44385FB7" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Wanneer een naheffing onterecht wordt opgelegd, wordt de naheffing in bezwaar of in beroep vernietigd en blijft er geen betalingsverplichting over. Eventueel eerder betaalde bedragen worden dan teruggestort. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005713C3" w:rsidR="003766DB" w:rsidP="00986D71" w14:paraId="33B17DFC" w14:textId="77777777"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00516FDB" w14:paraId="6B344A34" w14:textId="77777777">
+    <w:p w:rsidRPr="005713C3" w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="41BCC3DA" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="01B249E8" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="2FC9F63D" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="71F85B66" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="5FD755B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00516FDB" w14:paraId="500FA78C" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:sectPr>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="62FFF21E" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="0FF86249" w14:textId="77777777"/>
+    <w:p w:rsidR="00932C59" w:rsidP="00932C59" w:rsidRDefault="00932C59" w14:paraId="46DF47E3" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="7ED5A03C" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00932C59">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="264AC5AA" w14:textId="77777777" w:rsidR="00A44782" w:rsidRDefault="00A44782" w:rsidP="00932C59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="668A9EA2" w14:textId="77777777" w:rsidR="00A44782" w:rsidRDefault="00A44782" w:rsidP="00932C59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="KIX Barcode">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B22678B" w14:textId="77777777" w:rsidR="00932C59" w:rsidRPr="00932C59" w:rsidRDefault="00932C59" w:rsidP="00932C59">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54E9D689" w14:textId="77777777" w:rsidR="00A44782" w:rsidRPr="00932C59" w:rsidRDefault="00A44782" w:rsidP="00932C59">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AA4B73C" w14:textId="77777777" w:rsidR="00932C59" w:rsidRPr="00932C59" w:rsidRDefault="00932C59" w:rsidP="00932C59">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="18670D29" w14:textId="77777777" w:rsidR="00A44782" w:rsidRDefault="00A44782" w:rsidP="00932C59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="30CD156C" w14:textId="77777777" w:rsidR="00A44782" w:rsidRDefault="00A44782" w:rsidP="00932C59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="4E1728D4" w14:textId="77777777" w:rsidR="00932C59" w:rsidRPr="00E65F43" w:rsidRDefault="00932C59" w:rsidP="00932C59">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E65F43">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>AD, 9 april 2026, 'Scanauto’s leggen massaal onterechte boetes op: half miljoen missers per jaar volgens privacywaakhond' (</w:t>
+        <w:t xml:space="preserve">AD, 9 april 2026, 'Scanauto’s leggen massaal onterechte boetes op: half miljoen missers per jaar volgens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E65F43">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>privacywaakhond</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E65F43">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>' (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00E65F43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.ad.nl/binnenland/scanautos-leggen-massaalonterechte-boetes-op-half-miljoen-missers-per-jaarvolgens-privacywaakhond~acbe76ba/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E65F43">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="69862B0C" w14:textId="77777777" w:rsidR="00932C59" w:rsidRDefault="00932C59" w:rsidP="00932C59">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00164235">
         <w:t>https://www.internetconsultatie.nl/uaiv/b1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...384 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01139A14" w14:textId="77777777" w:rsidR="00932C59" w:rsidRPr="00932C59" w:rsidRDefault="00932C59" w:rsidP="00932C59">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1185 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D952537" w14:textId="77777777" w:rsidR="00A44782" w:rsidRPr="00932C59" w:rsidRDefault="00A44782" w:rsidP="00932C59">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64020CAD" w14:textId="77777777" w:rsidR="00A44782" w:rsidRPr="00932C59" w:rsidRDefault="00A44782" w:rsidP="00932C59">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00516FDB"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00FC7C98"/>
+    <w:rsidRoot w:val="00932C59"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00932C59"/>
+    <w:rsid w:val="00A44782"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="6A84420B"/>
-  <w15:docId w15:val="{948024C6-0293-41A2-B529-428BFC44D62A}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7D480FEC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FC2C8C88-AB87-475D-8EE9-C3A560D01783}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3251,77 +1179,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3346,75 +1274,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3449,55 +1377,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3560,802 +1488,830 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00932C59"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...99 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
     <w:name w:val="Kix Barcode"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...79 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...102 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...103 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00932C59"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00986D71"/>
+    <w:rsid w:val="00932C59"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00986D71"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00932C59"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00986D71"/>
+    <w:rsid w:val="00932C59"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00986D71"/>
-[...139 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00932C59"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00932C59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ad.nl/binnenland/scanautos-leggen-massaalonterechte-boetes-op-half-miljoen-missers-per-jaarvolgens-privacywaakhond~acbe76ba/" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ad.nl/binnenland/scanautos-leggen-massaalonterechte-boetes-op-half-miljoen-missers-per-jaarvolgens-privacywaakhond~acbe76ba/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4412,51 +2368,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4520,65 +2476,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4599,100 +2555,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7327</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1260</ap:Words>
+  <ap:Characters>6933</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>57</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8642</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8177</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>