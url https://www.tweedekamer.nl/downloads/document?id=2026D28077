--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -1,3416 +1,1468 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="7A1F094F" w14:textId="77777777">
-[...31 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00345684" w:rsidR="00345684" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="69D25838" w14:textId="66B9424B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684" w:rsidR="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>532</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684" w:rsidR="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00345684" w:rsidR="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Voedingsbeleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="00345684" w:rsidP="00345684" w:rsidRDefault="00345684" w14:paraId="251E7A31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684" w:rsidR="005E6CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>307</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="00345684" w:rsidP="00345684" w:rsidRDefault="00345684" w14:paraId="50AFE7C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="00345684" w14:paraId="013F0EC4" w14:textId="73495AA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684" w:rsidR="005E6CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00345684" w:rsidR="005E6CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het terugdringen van voedselverspilling is een wezenlijk onderdeel van de transitie naar een toekomstgericht voedselsysteem. Minder verspilling draagt bij aan een duurzamer voedselsysteem, versterkt de voedselzekerheid en helpt huishoudens en bedrijven kosten te besparen. De Nederlandse beleidsdoelstelling is daarom helder: Halveren van de voedselverspilling in de gehele keten in 2030 ten opzichte van 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="6B26181E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="2F782977" w14:textId="3BEBCD93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 4 september jl. informeerde mijn voorganger uw Kamer over de stand van zaken rond voedselverspilling in de gehele voedselketen (Kamerstuk 31 352, nr. 299). Vandaag verschijnt de monitor van het Voedingscentrum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voedselverspilling bij consumenten thuis in Nederland in 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00744007">
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (zie bijlage). Dit rapport brengt de ontwikkeling van voedselverspilling bij huishoudens in beeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="537F0F83" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="2FDB9545" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="15FA4625" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voedselverspilling bij huishoudens in 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="573835AA" w14:textId="7CD86D98">
-[...40 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="3D61B742" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de nieuwe monitor “Voedselverspilling bij consumenten thuis in Nederland in 2025” van het Voedingscentrum blijkt dat Nederlanders gemiddeld 25,5 kilogram voedsel per persoon per jaar verspilden. Dit staat gelijk aan ongeveer 55 grote maaltijden per jaar. De financiële waarde van de voedselverspilling in huishoudens is gemiddeld gelijk aan 100 euro per persoon per jaar. Dit kan voor heel Nederland een besparing opleveren van 1,8 miljard euro per jaar. De meest verspilde productgroepen, net als eerdere jaren, zijn brood, groente, fruit, aardappelen en zuivel. Er is in 2025 een reductie van 29% gevonden ten opzichte van 2015. Dit is een enorme reductie maar hiermee liggen we nog niet volledig op schema om de doelstelling te behalen. Voedselverspilling is een complex probleem dat verder reikt dan consumentengedrag alleen. Toch hebben huishoudens een aanzienlijk aandeel in de totale voedselverspilling (ca. 37%) en is gedragsverandering bij consumenten een onmisbaar deel van de oplossing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="68C03332" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="3078E54C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blijvende gedragsverandering bij consumenten vraagt om meer dan kennisoverdracht en bewustwording. De omgeving waarin consumenten keuzes maken, moet het makkelijker maken om minder te verspillen en overconsumptie tegen te gaan. Een effectieve aanpak vraagt daarom om samenwerking tussen consumenten, producenten, horeca en catering, winkeliers en overheden, met als gezamenlijk doel om niets verspillen de norm te maken. Uit de monitor Voedselverspilling bij consumenten thuis blijkt dat een effectieve aanpak vraagt om een combinatie van structurele aandacht via campagnes (zoals de Verspillingsvrije Week van het Voedingscentrum en Stichting Samen Tegen Voedselverspilling), educatie en praktische ondersteuning, bijvoorbeeld door duidelijke houdbaarheidsinformatie, hulpmiddelen in de supermarkt en passende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>portiegroottes. Intensivering is nodig om het doel te behalen. In deze brief ga ik in op mijn inzet om voedselverspilling bij huishoudens verder terug te dringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="2901702C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="3739207A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Niets verspillen als norm </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="7A3CC1AA" w14:textId="77777777">
-      <w:r w:rsidRPr="00744007">
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="259FAFA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het kabinet zet erop in dat ‘niets verspillen’ de norm wordt. Consumenten spelen hierin een belangrijke rol. Bewustwording alleen leidt doorgaans niet tot blijvende verandering, maar is wel een essentiële voorwaarde om het belang van voedselverspilling te onderkennen. Om gedragsverandering te realiseren, is het noodzakelijk dat kernboodschappen en handelingsperspectief op de juiste momenten worden herhaald. Ik blijf daarom inzetten op effectieve communicatie en interventies die consumenten ondersteunen in het maken van keuzes bij het voorkomen van verspilling, zoals de jaarlijkse Verspillingsvrije Week: de week bereikt doorgaans 30 tot 50% van de Nederlanders en onderscheidt zich door de brede, gelijktijdige inzet van partijen uit de gehele voedselketen. Deze gezamenlijke aanpak en eenduidige boodschap richting de consument versterken de effectiviteit van de campagne.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="07DEA221" w14:textId="77777777">
-      <w:r w:rsidRPr="00744007">
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="7A227082" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="02FE79C6" w14:textId="77777777">
-      <w:r w:rsidRPr="00744007">
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="16431913" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarnaast richt ik mij op het versterken van handelingsperspectief in het dagelijks leven. Het dagelijks leven vraagt om flexibiliteit in voedselroutine, bijvoorbeeld houdbare producten achter de hand houden om een maaltijd op te schalen of te verkleinen of pas op het laatste moment boodschappen doen. Niet voor niets is "flexibiliteit" dan ook het thema van de Verspillingsvrije Week dit jaar van 7 t/m 13 september. Flexibiliteit is het vermogen om je gedrag aan te passen aan de situatie, zodat je toch een goede maaltijd op tafel zet zonder voedsel te verspillen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="779253BA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="2725AC78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="6B5644C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Slim omgaan met de houdbaarheidsdatum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77F68" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="67340F2E" w14:textId="3B712600">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00744007">
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="679916DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een belangrijke oorzaak van voedselverspilling bij huishoudens is onduidelijkheid over houdbaarheidsdatums. Naar schatting is circa 10% van de voedselverspilling gerelateerd aan de houdbaarheidsdatums. Dit komt overeen met ongeveer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="770E8893" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">46 miljoen kilogram voedsel per jaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="5575C81A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00744007">
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="039A7860" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="5808AFD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ik zet daarom in op het vergroten van kennis en het bieden van duidelijke handelingsperspectieven voor consumenten. Samen met producenten, supermarkten en maatschappelijke organisaties ondersteun ik de inzet van de Coalitie Houdbaarheid binnen de stichting Samen Tegen Voedselverspilling (STV). Via deze coalitie worden iconen zoals ‘kijk-ruik-proef’ (ter verduidelijking van de ‘ten minste houdbaar tot’ -datum) en het handje (ter verduidelijking van de ‘te gebruiken tot’ -datum) op verpakkingen ingezet om consumenten te helpen bij het beoordelen van producten. Inmiddels zijn deze iconen op meer dan </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00520590" w14:paraId="228A79B8" w14:textId="6785EA2B">
-[...21 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="604F01C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.500 producten te vinden, en dit aantal groeit nog steeds. Onderzoek van STV door Motivaction toont aan dat Nederlanders positief tegenover houdbaarheidsiconen en de gezamenlijke inzet van bedrijven binnen de Coalitie Houdbaarheid staan. Deze coalitie is daarom van belangrijke waarde en de organisaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00744007" w:rsidR="00744007">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die hierbinnen samenwerken kunnen echt impact hebben. Mijn oproep aan bedrijven en organisaties is duidelijk: sluit u aan bij de Coalitie Houdbaarheid en zet concrete stappen om voedselverspilling terug te dringen. Veel consumenten beschikken nog </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>niet over voldoende kennis om houdbaarheidsdatums consequent en correct toe te passen. Bovendien blijkt dat kennis niet altijd wordt omgezet in het juiste gedrag. Daarom blijft gerichte inzet nodig en start, met financiering van LVVN, vanaf juni een gezamenlijke consumentencampagne van het Voedingscentrum en STV, gericht op het juiste gebruik van houdbaarheidsdatums. De campagne helpt consumenten voedselverspilling te verminderen, waarbij voedselveiligheid voorop staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="5204295A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="04B3376B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Portiegrootte als hefboom</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="5C1259E8" w14:textId="3CC2E0DB">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="6A61AF8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een krachtig maar nog onvoldoende benut aangrijpingspunt in de aanpak van voedselverspilling bij consumenten is het sturen op portiegrootte. Te grote porties kunnen bijdragen aan verspilling. Er zijn al goede voorbeelden van te gebruiken instrumenten, zoals het Eetmaatje van het Voedingscentrum. Dit is een maatbeker waarmee consumenten nauwkeurig de juiste hoeveelheid pasta, rijst of couscous kunnen afmeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00744007">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Ook supermarkten dragen bij door het aanbieden van eenpersoonsverpakkingen en duidelijke portie informatie op etiketten. In de horeca wordt gewerkt aan het stimuleren van meenemen van restjes en sommige cateraars stemmen porties en inkoop slimmer af via bestel- of dynamische prijssystemen. Door dergelijke initiatieven breder toe te passen, creëren we een omgeving waarin niets verspillen de norm wordt en dragen we bij aan minder verspilling en het bespaart kosten. De komende periode wil ik benutten om te verkennen hoe dit thema verder kan worden versterkt binnen de bestaande aanpak tegen voedselverspilling in samenwerking met ketenpartijen, op vrijwillige basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="4098B074" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="3CB63220" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Versterk de lokale aanpak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="1A201460" w14:textId="77777777">
-      <w:r w:rsidRPr="00744007">
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="34ADC340" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Gemeenten hebben, door hun directe verbinding met inwoners en lokale partijen, een sleutelrol in het terugdringen van voedselverspilling bij consumenten. In opdracht van LVVN laat onderzoek van het Voedingscentrum (2023–2025) zien dat zij deze rol effectief kunnen vervullen met de juiste kennis en instrumenten. Deze instrumenten zijn inmiddels beschikbaar. In opdracht van de provincie Gelderland en in samenwerking met onder andere STV en Wageningen University &amp; Research (WUR) is een bouwstenenplan ontwikkeld met stappen, informatie, tools en voorbeelden waarmee iedere gemeente een eigen aanpak kan creëren om inwoners te stimuleren minder te verspillen, maar ook bedrijven en andere organisaties.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00744007">
-        <w:rPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00744007">
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Hiermee is veel winst te behalen. Daarnaast is de urgentie voor afvalpreventie groot: voedselverspilling is een van de grootste afvalstromen (circa 1,5 miljoen kilo per gemeente per jaar) en effectieve maatregelen kunnen aanzienlijke kostenbesparingen opleveren.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00744007">
-        <w:rPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00744007">
-[...23 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een sterke lokale aanpak is daarmee randvoorwaardelijk voor het behalen van nationale doelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="09284EFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="6A6AE021" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een aantal gemeenten is zelf al actief bezig met het terugdringen van voedselverspilling, onder meer door het ontwikkelen van beleid, het verbinden van lokale partijen en het uitvoeren van gerichte interventies. Het is positief dat een cluster van twaalf gemeenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00744007">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00744007">
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, onder leiding van STV, hierin gezamenlijk optrekt om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kennis en ervaringen te delen en de aanpak verder te versnellen. Ook diverse provincies zien het belang van de lokale aanpak en ondersteunen gemeenten actief. Een voorbeeld hiervan is de provincie Utrecht, die sinds 2026 een subsidie aan gemeenten beschikbaar stelt voor het ontwikkelen van voedselbeleid, waaronder het terugdringen van voedselverspilling en de verwaarding van reststromen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="21252FE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="2AAA6EB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De komende tijd ga ik verkennen hoe ik gemeenten actief kan ondersteunen bij het toepassen van bewezen effectieve interventies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="405D3FF3" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="6765D06C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="47F9A1B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744007" w:rsidR="00744007" w:rsidP="00744007" w:rsidRDefault="00744007" w14:paraId="2E2A372D" w14:textId="7A6118A7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="4EBCD0B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...75 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voedselverspilling bij huishoudens is sinds 2015 met 29% gedaald. Dit laat zien dat beleid, ketensamenwerking en gedragsverandering werken. Samen met het bedrijfsleven, overheden, kennisinstellingen, maatschappelijke organisaties en de consument is de halvering in 2030 haalbaar. Ik blijf mij hier onverminderd voor inzetten en zal de Kamer blijven informeren over de voortgang. In het najaar van 2026 informeer ik de Kamer over de stand van zaken van voedselverspilling over de gehele keten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="3C9F5538" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="00345684" w:rsidP="00345684" w:rsidRDefault="00345684" w14:paraId="58916F04" w14:textId="7C5EF06E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="005E6CEB" w:rsidP="00345684" w:rsidRDefault="005E6CEB" w14:paraId="74C3BCDC" w14:textId="22C07ADF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684" w:rsidR="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="004E5D09" w:rsidP="00345684" w:rsidRDefault="004E5D09" w14:paraId="015AD243" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00345684" w:rsidR="00345684" w:rsidP="00345684" w:rsidRDefault="00345684" w14:paraId="42932375" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00345684" w:rsidR="00345684" w:rsidSect="007B0DFF">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E93AEA8" w14:textId="77777777" w:rsidR="00085B7E" w:rsidRDefault="00085B7E">
+    <w:p w14:paraId="30E14B17" w14:textId="77777777" w:rsidR="0072142B" w:rsidRDefault="0072142B" w:rsidP="005E6CEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A05B25" w14:textId="77777777" w:rsidR="00085B7E" w:rsidRDefault="00085B7E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F17F6A9" w14:textId="77777777" w:rsidR="00085B7E" w:rsidRDefault="00085B7E">
+    <w:p w14:paraId="03BEE388" w14:textId="77777777" w:rsidR="0072142B" w:rsidRDefault="0072142B" w:rsidP="005E6CEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555EB6C4" w14:textId="77777777" w:rsidR="00085B7E" w:rsidRDefault="00085B7E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71B181E7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="301FF436" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="005E6CEB" w:rsidRDefault="005E6CEB" w:rsidP="005E6CEB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="16540367" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="77D4B107" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="005E6CEB" w:rsidRDefault="005E6CEB" w:rsidP="005E6CEB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="30134C67" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45741322" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="005E6CEB" w:rsidRDefault="005E6CEB" w:rsidP="005E6CEB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="433C4D63" w14:textId="77777777" w:rsidR="00085B7E" w:rsidRDefault="00085B7E">
+    <w:p w14:paraId="7D031E35" w14:textId="77777777" w:rsidR="0072142B" w:rsidRDefault="0072142B" w:rsidP="005E6CEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7198FE" w14:textId="77777777" w:rsidR="00085B7E" w:rsidRDefault="00085B7E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F5AE5C3" w14:textId="77777777" w:rsidR="00085B7E" w:rsidRDefault="00085B7E">
+    <w:p w14:paraId="6104D8AF" w14:textId="77777777" w:rsidR="0072142B" w:rsidRDefault="0072142B" w:rsidP="005E6CEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2D3CB7" w14:textId="77777777" w:rsidR="00085B7E" w:rsidRDefault="00085B7E"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4F1D9F87" w14:textId="77777777" w:rsidR="00744007" w:rsidRDefault="00744007" w:rsidP="00744007">
+    <w:p w14:paraId="1DC4C72D" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="00345684" w:rsidRDefault="005E6CEB" w:rsidP="00345684">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00345684">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Coalitie Houdbaarheid | Samen Tegen Voedselverspilling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3E7DDAF4" w14:textId="77777777" w:rsidR="00744007" w:rsidRDefault="00744007" w:rsidP="00744007">
+    <w:p w14:paraId="2119CA77" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="00345684" w:rsidRDefault="005E6CEB" w:rsidP="00345684">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00345684">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Informatie eetmaatje | Voedingscentrum NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7D45A578" w14:textId="77777777" w:rsidR="00744007" w:rsidRDefault="00744007" w:rsidP="00744007">
+    <w:p w14:paraId="7578F049" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="00345684" w:rsidRDefault="005E6CEB" w:rsidP="00345684">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00345684">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Documenten Gemeente Aanpak | Samen Tegen Voedselverspilling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="73E9DCD5" w14:textId="77777777" w:rsidR="00744007" w:rsidRDefault="00744007" w:rsidP="00744007">
+    <w:p w14:paraId="3BA719CB" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="00345684" w:rsidRDefault="005E6CEB" w:rsidP="00345684">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00345684">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Afval- en kostenbesparing door afvalpreventie | RWS en Milieu Centraal, 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6DC9DB7A" w14:textId="77777777" w:rsidR="00744007" w:rsidRDefault="00744007" w:rsidP="00744007">
+    <w:p w14:paraId="149546F5" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="00345684" w:rsidRDefault="005E6CEB" w:rsidP="00345684">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345684">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00345684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cluster gemeente: Alkmaar, Altena, Amsterdam, Deventer, Haarlem, ’s-Hertogenbosch, Maastricht, Meierijstad, Oss, Rotterdam, Scherpenzeel en Wageningen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="22EAE635" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="30EA3B9D" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="005E6CEB" w:rsidRDefault="005E6CEB" w:rsidP="005E6CEB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...527 lines deleted...]
-  <w:p w14:paraId="4C01471D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3431632F" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="005E6CEB" w:rsidRDefault="005E6CEB" w:rsidP="005E6CEB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31899C9E" w14:textId="77777777" w:rsidR="005E6CEB" w:rsidRPr="005E6CEB" w:rsidRDefault="005E6CEB" w:rsidP="005E6CEB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...617 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="005E6CEB"/>
+    <w:rsid w:val="00345684"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rsid w:val="006A22EA"/>
+    <w:rsid w:val="0072142B"/>
+    <w:rsid w:val="007B0DFF"/>
+    <w:rsid w:val="00861403"/>
+    <w:rsid w:val="00904970"/>
+    <w:rsid w:val="00AA38F9"/>
+    <w:rsid w:val="00B517AF"/>
+    <w:rsid w:val="00EF7274"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4DC1E580"/>
+  <w14:docId w14:val="67D203EB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7B67FD5C-0BFA-42FF-9B57-844DA8D3B9ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3432,74 +1484,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3648,1161 +1701,1211 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E6CEB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E6CEB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E6CEB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E6CEB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E6CEB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E6CEB"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6CEB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6CEB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E6CEB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E6CEB"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="005E6CEB"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00744007"/>
+    <w:rsid w:val="005E6CEB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...71 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00345684"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samentegenvoedselverspilling.nl/verspillingsvrije-gemeente/documenten" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voedingscentrum.nl/nl/thema/kopen-koken-bewaren/eten-bereiden/wat-is-het-eetmaatje.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samentegenvoedselverspilling.nl/coalitie-houdbaarheid" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/87ed17e3-1880-4754-a580-56985c9b0c63/file" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8382</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1547</ap:Words>
+  <ap:Characters>8514</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>69</ap:Lines>
-  <ap:Paragraphs>19</ap:Paragraphs>
+  <ap:Lines>70</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9886</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10041</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>