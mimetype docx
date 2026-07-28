--- v0 (2026-06-09)
+++ v1 (2026-07-28)
@@ -1,4392 +1,2379 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00581659" w:rsidP="002424E3" w:rsidRDefault="00000000" w14:paraId="58960BA0" w14:textId="1D85F79B">
-[...159 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7E19E774" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk199684739" w:id="0"/>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945 I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jaarverslag en slotwet van de Koning 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="42D1494C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="71F5C1B2" w14:textId="144BB4D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E" w:rsidR="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7C14C8BD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 9 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="4465FD43" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="17B1BDE5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="18CEC9C5" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de Minister-President over de brief van 20 mei 2026 over het Jaarverslag van de Koning 2025 (Kamerstuk 36 945 I, nr. 1).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="501F3A4C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Minister-President heeft deze vragen beantwoord bij brief van 9 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="590C4422" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="469EB3FA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="516B5FAD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kisteman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="1F42523B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="4E5967DE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="56F27F99" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Honsbeek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="3015E328" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="52B82F73" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7F013846" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="3DDF7BE5" w14:textId="5020318E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="41A0C93F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunt u toelichten waarom in het jaarverslag zelf een totaal van 60,7 miljoen euro aan gerealiseerde uitgaven wordt gepresenteerd, terwijl in de extracomptabele bijlagen aanvullende uitgaven op andere begrotingen worden verantwoord? Hoe verhouden deze bedragen zich tot elkaar?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="5055538C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7472FDA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het bedrag van € 60,7 miljoen betreft de gerealiseerde uitgaven behorende tot de begroting hoofdstuk I (De Koning). Dit zijn de uitgaven voor de grondwettelijke uitkeringen voor de leden van het Koninklijk Huis, de functionele uitgaven die samenhangen met het koningschap en de doorbelaste uitgaven van andere begrotingen die ten laste zijn gebracht van hoofdstuk I (communicatie Koninklijk Huis, het Kabinet van de Koning en het Militair Huis). De extracomptabele bijlage bevat de uitgaven die verband houden met de uitvoering van het koningschap, maar op de begroting van andere ministeries staan en verantwoord worden. Deze zijn opgenomen in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Vragen en antwoorden over het </w:t>
-[...43 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">extracomptabele bijlage ten behoeve van de inzichtelijkheid van de totale kosten voor het Koninklijk Huis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7A799055" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:noProof w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00D112D4" w:rsidP="00DE4BA1" w:rsidRDefault="00DE4BA1" w14:paraId="76C0132A" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="24A31493" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="1F592372" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00D112D4" w:rsidR="00DE4BA1" w:rsidP="00DE4BA1" w:rsidRDefault="00D112D4" w14:paraId="6AE26566" w14:textId="256699BB">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="39B1904D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:bCs/>
-[...13 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunt u aangeven wat het totaalbedrag is van alle uitgaven die in 2025 direct of indirect samenhangen met het koningschap, inclusief de uitgaven voor huisvesting, staatsbezoeken, beveiliging, de Groene Draeck en Kroondomein Het Loo?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE4BA1" w:rsidP="00DE4BA1" w:rsidRDefault="00DE4BA1" w14:paraId="1220EC2E" w14:textId="77777777">
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="6BF9A32D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="008C7052" w:rsidR="00D112D4" w:rsidP="00DE4BA1" w:rsidRDefault="008C7052" w14:paraId="33E03351" w14:textId="2198B065">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="62F5E0F1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:bCs/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="002C740E" w:rsidR="00DE4BA1" w:rsidP="00DE4BA1" w:rsidRDefault="00DE4BA1" w14:paraId="10EBBAAB" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Alle gerealiseerde uitgaven zijn opgenomen in het jaarverslag van de Koning, inclusief de uitgaven die verantwoord zijn op andere begrotingen en vermeld zijn in de extracomptabele bijlage. Vanwege veiligheidsrisico’s worden de uitgaven voor beveiliging niet nader toegerekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="0DC37776" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:noProof w:val="0"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00D112D4" w:rsidP="002A77C1" w:rsidRDefault="00DE4BA1" w14:paraId="4C646FD4" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="1ECAB1A7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="002A77C1" w:rsidR="00DE4BA1" w:rsidP="002A77C1" w:rsidRDefault="00D112D4" w14:paraId="424CD349" w14:textId="7363CCCA">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="610E0797" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunt u uiteenzetten welke criteria worden gehanteerd om te bepalen of uitgaven “functioneel samenhangen met het koningschap”?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="72462756" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="085FF546" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="6451289D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het jaarverslag van de Koning worden de functionele uitgaven die samenhangen met het koningschap verantwoord in artikel 2. Het betreft hier de uitgaven van de Dienst Koninklijk Huis (DKH). Deze uitgaven worden namens de Koning door DKH gedeclareerd bij de minister-president. De declaratie wordt voorzien van een verklaring van een externe accountant en gecontroleerd door de Auditdienst Rijk en de Algemene Rekenkamer. Vanwege het recht van de Koning om zijn eigen huis in te richten (artikel 41 van de Grondwet) is de declaratie niet openbaar en wordt geen nadere informatie verstrekt over de inhoud ervan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="188FF2FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De personele uitgaven hebben betrekking op de personeelsinzet van 240 fte. De materiële uitgaven hebben betrekking op onder andere de kosten voor het wagenpark, de bedrijfsvoering, de ICT, het faunabeheer en de inzet van luchtvaartuigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="6569B996" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk199152208" w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="24019BFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kunt u aangeven of er uitgaven zijn die verband houden met het koningschap, maar niet zijn opgenomen in de begroting van de Koning of de extracomptabele bijlagen? Zo ja, om welke uitgaven gaat het?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="6CCA1359" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="1F552064" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk198888714" w:id="2"/>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="1FC854E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Alleen de kosten voor beveiliging zijn, gelet op de veiligheidsrisico’s, niet opgenomen. Deze kosten worden, zonder nadere specificatie, verantwoord op de begroting van het ministerie van Justitie en Veiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="636DDAB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="086C6C2F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:bCs/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00DE4BA1" w:rsidP="00DE4BA1" w:rsidRDefault="00DE4BA1" w14:paraId="18526E84" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230849420" w:id="3"/>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="427F0869" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00ED1723" w:rsidR="00D112D4" w:rsidP="00DE4BA1" w:rsidRDefault="00C90C1D" w14:paraId="75BE5E01" w14:textId="13F94958">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunt u toelichten welke concrete uitgaven worden bekostigd uit de B-component van de grondwettelijke uitkering aan de Koning, nu deze component in 2025 6,104 miljoen euro bedroeg?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="1E728CF9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:noProof w:val="0"/>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="002C740E" w:rsidR="00DE4BA1" w:rsidP="00DE4BA1" w:rsidRDefault="00DE4BA1" w14:paraId="4D70C243" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="2B96E45B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="56C33DDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De B-component heeft betrekking op personele en materiele uitgaven. Zoals aangegeven in het jaarverslag, hebben de personele uitgaven met name betrekking op de hofhouding en een aantal andere personeelsleden die rechtstreeks werkzaam zijn voor de uitkeringsgerechtigde leden van het Koninklijk huis. Tot de hofhouding behoren het management van de Dienst van het Koninklijk huis en adviseurs. De materiële uitgaven hebben betrekking op activiteiten met een hoog representatief karakter die samenhangen met de functie van de Kroondrager. De B-component van het inkomen van de Koning is nader toegelicht in een adviesrapport van de Raad van State van 5 juli 2023 met kenmerk W01.22.00147/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="1B293A14" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D112D4" w:rsidP="00DE4BA1" w:rsidRDefault="00DE4BA1" w14:paraId="610DA971" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="17A5CF3C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
-[...181 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="4F0BEC97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunt u nader specificeren welke materiële uitgaven onder de B-component vallen en hoe deze zich onderscheiden van de functionele uitgaven op artikel 2?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="178034C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="2C745FB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="0788277A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De materiële uitgaven van de B-component hebben betrekking op activiteiten met een hoog representatief karakter die samenhangen met de functie van de Kroondrager. De B-component van het inkomen van de Koning is nader toegelicht in een adviesrapport van de Raad van State van 5 juli 2023 met kenmerk W01.22.00147/1. De materiële kosten die vallen binnen de functionele uitgaven van artikel 2 hebben betrekking op de kosten van de Dienst Koninklijk Huis. Deze kosten betreffen onder meer de kosten voor het wagenpark, de bedrijfsvoering, de ICT, het faunabeheer en de inzet van luchtvaartuigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="0D5F37CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="18ECB46D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="4BD2843A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kunt u aangeven welke langetermijninvesteringen worden bekostigd uit de bestemmingsreserves van de Dienst van het Koninklijk Huis?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="66277B9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="13BE0802" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Vraag 4</w:t>
-[...445 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>Antwoord op vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7C46039F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De Dienst van het Koninklijk Huis heeft bestemmingsreserves voor lange termijninvesteringen. Door te reserveren kan de Dienst een planmatig financieel beleid voeren en worden incidentele hoge uitgaven bij langetermijninvesteringen voorkomen. Op de onderliggende plannen wordt toezicht uitgeoefend door achtereenvolgens de Thesaurier van Z.M. de Koning, de externe accountant, de directeur Financieel Economische Zaken van het ministerie van Algemene Zaken, de Accountantsdienst Rijk en de Algemene Rekenkamer. Vanwege het recht van de Koning om zijn eigen huis in te richten (artikel 41 Grondwet) wordt geen nadere informatie verstrekt over de inhoud van de investeringsplannen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="2505F53B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="709DA5AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="6AEA0ED3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kunt u de onttrekkingen van 3,419 miljoen euro en dotaties van 3,550 miljoen euro aan de bestemmingsreserves in 2025 nader specificeren per investering of project?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B90CE9" w:rsidP="005D7927" w:rsidRDefault="00B90CE9" w14:paraId="61C3DC39" w14:textId="77777777">
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="3047B65B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="4A2B84B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="028F6183" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De Dienst van het Koninklijk Huis heeft bestemmingsreserves voor lange termijninvesteringen. Door te reserveren kan de Dienst een planmatig financieel beleid voeren en worden incidentele hoge uitgaven bij langetermijninvesteringen voorkomen. Op de onderliggende plannen wordt toezicht uitgeoefend door achtereenvolgens de Thesaurier van Z.M. de Koning, de externe accountant, de directeur Financieel Economische Zaken van het ministerie van Algemene Zaken, de Accountantsdienst Rijk en de Algemene Rekenkamer. Vanwege het recht van de Koning om zijn eigen huis in te richten (artikel 41 Grondwet) wordt geen nadere informatie verstrekt over de inhoud van de investeringsplannen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE42F4" w:rsidP="002A77C1" w:rsidRDefault="00BE42F4" w14:paraId="1FBAB81D" w14:textId="77777777">
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="519C89D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7D603613" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="6F076040" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kunt u nader specificeren waaruit de uitgaven voor luchtvaartuigen van 710.000 euro in 2025 bestaan, uitgesplitst naar gebruik van de PH-GOV, de Gulfstream van de Koninklijke Luchtmacht, civiele helikopters en civiele luchtvaartuigen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D112D4" w:rsidR="00D112D4" w:rsidP="00D112D4" w:rsidRDefault="00D112D4" w14:paraId="21A1CED8" w14:textId="77777777">
-[...30 lines deleted...]
-        <w:t>9</w:t>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="09046014" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="07E6973E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 9</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5540" w:type="dxa"/>
+        <w:tblW w:w="5917" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1090"/>
+        <w:gridCol w:w="1462"/>
         <w:gridCol w:w="1090"/>
-        <w:gridCol w:w="1090"/>
-        <w:gridCol w:w="1090"/>
+        <w:gridCol w:w="1095"/>
         <w:gridCol w:w="1180"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidTr="00DC731E" w14:paraId="5269332B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidTr="00B0730E" w14:paraId="4624C638" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="49123DB5" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="3444CCF0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC731E">
+            <w:r w:rsidRPr="00B0730E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>PH-</w:t>
+              <w:t>PH-Gov</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1090" w:type="dxa"/>
+            <w:tcW w:w="1462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="5BD62A62" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="4E76DB7E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="4224E571" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="40CF557A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="1C82F2D9" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="6D0F07F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="66AB3DA8" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="74B10549" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC731E">
+            <w:r w:rsidRPr="00B0730E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> € 190.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidTr="00DC731E" w14:paraId="020A8A57" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidTr="00B0730E" w14:paraId="6EFDAF07" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="28DCC9FF" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="0BD52033" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC731E">
+            <w:r w:rsidRPr="00B0730E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Gulfstream   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="393DF927" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="0A40ED71" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="198C2BE1" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="77E1C244" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="317C20FE" w14:textId="3F70A687">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="2AE6B014" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC731E">
+            <w:r w:rsidRPr="00B0730E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> €    - </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidTr="00DC731E" w14:paraId="58149DC7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidTr="00B0730E" w14:paraId="4FC8FA4E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4360" w:type="dxa"/>
+            <w:tcW w:w="4737" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="6969EBD1" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="15308F7D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC731E">
+            <w:r w:rsidRPr="00B0730E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>civiele helikopters en civiele luchtvaartuigen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="1F88A452" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="02FD7047" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC731E">
+            <w:r w:rsidRPr="00B0730E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> € 520.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidTr="00DC731E" w14:paraId="6EB9D1AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidTr="00B0730E" w14:paraId="58644990" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="29F5B9C7" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="6C376A1D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="24EEBAF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="52E4E301" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="75878D3D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="31E583CB" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="6C42527F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...25 lines deleted...]
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC731E" w:rsidR="00DC731E" w:rsidP="00DC731E" w:rsidRDefault="00DC731E" w14:paraId="3E020655" w14:textId="77777777">
+          <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="4763BD5C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC731E">
+            <w:r w:rsidRPr="00B0730E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> € 710.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00D112D4" w:rsidR="00D112D4" w:rsidP="002A77C1" w:rsidRDefault="00D112D4" w14:paraId="31283559" w14:textId="117F1C77">
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00B0730E" w:rsidP="00484B33" w:rsidRDefault="00B0730E" w14:paraId="75AE40F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="1A66FCAC" w14:textId="18C5C1F3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7BF80069" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kunt u aangeven hoeveel vluchten in 2025 zijn gemaakt door uitkeringsgerechtigde leden van het Koninklijk Huis met het regeringsvliegtuig en andere luchtvaartuigen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D112D4" w:rsidR="002A77C1" w:rsidP="002A77C1" w:rsidRDefault="002A77C1" w14:paraId="16574629" w14:textId="77777777">
-[...90 lines deleted...]
-        <w:r w:rsidRPr="00232D2A">
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7434C99B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="28273D1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="04605A7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Elk kwartaal worden de vluchtgegevens van het regeringsvliegtuig over de afgelopen drie maanden gepubliceerd, met gegevens over vluchtdata, bestemmingen, gevlogen uren, passagiersaantallen en de aanvrager. De vluchtgegevens van het gebruik van het regeringsvliegtuig door het Koninklijk Huis worden niet gedeeld. Dit wordt aangegeven middels een witregel. Voor nadere informatie kan de volgende site worden geraadpleegd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7F7BC518" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="4A453490" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="00B0730E">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Vluchtgegevens regeringsvliegtuig PH-GOV | Publicatie | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BE42F4" w:rsidP="002A77C1" w:rsidRDefault="00BE42F4" w14:paraId="4F097FC8" w14:textId="3B15DF4F">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="5BFE421E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vluchtgegevens van het bij Defensie (de Gulfstream) in gebruik zijnde luchtvaartuig worden, voorzover het Koninklijk Huis betreft, om veiligheidsredenen niet bekend gemaakt. Dit geldt ook voor vluchten met civiele luchtvaartuigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="443B4F84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="326653E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="1AAD42F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kunt u aangeven waarom de onderhoudskosten voor de Groene Draeck in de periode 2021 tot en met 2025 met 434.999 euro vrijwel exact het maximumbedrag van € 435.000 hebben bereikt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="03EF0894" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="0428B923" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="29531D01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De in het jaarverslag aangegeven kosten zijn de kosten die voor rekening zijn gekomen van het rijk. De meerkosten in de planperiode boven de € 435.000 voor het onderhoud aan de Groene Draeck komen voor rekening van de eigenaresse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="748C660F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="49343E37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7443AC0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kunt u aangeven welke nieuwe verplichting in 2025 is aangegaan voor het onderhoud van de Groene Draeck voor de periode 2026 tot en met 2031?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="632C7A63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="3C6017FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="4D84E73A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231293675" w:id="4"/>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toen de Nederlandse bevolking De Groene Draeck in 1957 aan toenmalig Kroonprinses Beatrix schonk, gaf de Staat daarbij ook het onderhoud van de Groene Draeck als geschenk. De kosten voor het reguliere onderhoud aan de Groene Draeck worden verantwoord bij het ministerie van Defensie zolang Prinses Beatrix gebruikmaakt van het schip. Het betreft een museaal schip met historische waarde. Het onderhoud is specialistisch en de kosten zijn voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">veiligheidsredenen niet bekend gemaakt. Dit geldt ook voor vluchten met civiele luchtvaartuigen. </w:t>
-[...293 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>zo'n klassiek schip marktconform. Het onderhoud wordt (via de Dienst van het Koninklijk Huis) uitbesteed aan een specialistische werf met inzet van meerdere gespecialiseerde partijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7EA77D40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7A7CF0A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tussen het Ministerie van Algemene Zaken en het Ministerie van Defensie zijn afspraken gemaakt over het onderhoud aan de Groene Draeck. In de planperiode 2026 t/m 2030 is maximaal € 435.000 (5 maal € 87.000) beschikbaar voor onderhoud, waarbij de daadwerkelijke uitgaven kunnen fluctueren over de jaren heen. Er wordt gestuurd op het niet overschrijden van het totaalbedrag van € 435.000 per vijfjaarsperiode. De meerkosten in de planperiode boven de € 435.000 voor het onderhoud aan de Groene Draeck komen voor rekening van de eigenaresse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="2628AF1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="01D2451A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Deze kosten worden in verband met inzichtelijkheid genoemd in de extracomptabele bijlage maar worden verantwoord op de begroting van het ministerie van Defensie.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidR="00C90C1D" w:rsidP="002A77C1" w:rsidRDefault="00C90C1D" w14:paraId="689ED128" w14:textId="77777777">
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7AB1A2F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="0BC54070" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="2945D258" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kunt u aangeven welke controle plaatsvindt op de besteding van de subsidie van 745.000 euro voor Kroondomein Het Loo in 2025?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C90C1D" w:rsidP="005D7927" w:rsidRDefault="00C90C1D" w14:paraId="5441BFC3" w14:textId="77777777">
-[...88 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="76A342A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7040BB7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7E657483" w14:textId="025210C2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De subsidie wordt verstrekt op basis van de Kaderwet EZK- en LNV-subsidies. De voorwaarden komen inhoudelijk overeen met de voorwaarden van de provincie Gelderland en volgen de voorwaarden zoals deze eerder op 8 september 2021 aan uw Kamer zijn verstuurd door de minister van LNV (Kamerstukken II 2020-2021, 35 570 I, nr. 16).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="1533B828" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Alle gecertificeerde natuurbeheerders in Nederland kunnen subsidie aanvragen voor het beheer en behoud van natuurgebied. Natuursubsidies zijn een bijdrage in de kosten voor het beheer, zij dekken niet alle kosten. Dit is per 2022 maximaal 84% van de gemiddelde (landelijke norm) kosten. Volgens de voorwaarden die het ministerie van LNV voor verstrekking heeft gesteld, gelden voor het Kroondomein dezelfde voorwaarden als voor elk ander natuurgebied in Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D112D4" w:rsidR="00D112D4" w:rsidP="00D112D4" w:rsidRDefault="00D112D4" w14:paraId="7196F2D0" w14:textId="77777777">
-[...19 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="7C2CA607" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="00484B33" w:rsidP="00484B33" w:rsidRDefault="00484B33" w14:paraId="57EA5008" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0730E" w:rsidR="004E5D09" w:rsidP="00484B33" w:rsidRDefault="004E5D09" w14:paraId="530D158D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B0730E" w:rsidR="004E5D09" w:rsidSect="00484B33">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58B47DFA" w14:textId="77777777" w:rsidR="005F362B" w:rsidRDefault="005F362B">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="057D6B25" w14:textId="77777777" w:rsidR="00712A79" w:rsidRDefault="00712A79" w:rsidP="00484B33">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CE1FEDB" w14:textId="77777777" w:rsidR="005F362B" w:rsidRDefault="005F362B">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="63850625" w14:textId="77777777" w:rsidR="00712A79" w:rsidRDefault="00712A79" w:rsidP="00484B33">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana-Bold">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...229 lines deleted...]
-  <w:p w14:paraId="63FF25ED" w14:textId="77777777" w:rsidR="00995BB8" w:rsidRDefault="00995BB8"/>
+  <w:p w14:paraId="30F314B3" w14:textId="77777777" w:rsidR="00484B33" w:rsidRPr="00484B33" w:rsidRDefault="00484B33" w:rsidP="00484B33">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...229 lines deleted...]
-  <w:p w14:paraId="72419139" w14:textId="77777777" w:rsidR="00995BB8" w:rsidRDefault="00995BB8"/>
+  <w:p w14:paraId="2A937F48" w14:textId="77777777" w:rsidR="00484B33" w:rsidRPr="00484B33" w:rsidRDefault="00484B33" w:rsidP="00484B33">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B1ED9CA" w14:textId="77777777" w:rsidR="00484B33" w:rsidRPr="00484B33" w:rsidRDefault="00484B33" w:rsidP="00484B33">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="487E790F" w14:textId="77777777" w:rsidR="005F362B" w:rsidRDefault="005F362B">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="0C3D7E0F" w14:textId="77777777" w:rsidR="00712A79" w:rsidRDefault="00712A79" w:rsidP="00484B33">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA421CA" w14:textId="77777777" w:rsidR="005F362B" w:rsidRDefault="005F362B">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2AAD3B39" w14:textId="77777777" w:rsidR="00712A79" w:rsidRDefault="00712A79" w:rsidP="00484B33">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...224 lines deleted...]
-  <w:p w14:paraId="1C80A620" w14:textId="77777777" w:rsidR="00E764DE" w:rsidRPr="00A600B7" w:rsidRDefault="00E764DE" w:rsidP="00A600B7">
+  <w:p w14:paraId="5905D8BB" w14:textId="77777777" w:rsidR="00484B33" w:rsidRPr="00484B33" w:rsidRDefault="00484B33" w:rsidP="00484B33">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A62EEC0" w14:textId="77777777" w:rsidR="00A600B7" w:rsidRPr="000F04FD" w:rsidRDefault="00000000" w:rsidP="00A600B7">
-[...118 lines deleted...]
-  <w:p w14:paraId="306E16A4" w14:textId="77777777" w:rsidR="00A600B7" w:rsidRPr="000F04FD" w:rsidRDefault="00A600B7" w:rsidP="00A600B7">
+  <w:p w14:paraId="684BB72D" w14:textId="77777777" w:rsidR="00484B33" w:rsidRPr="00484B33" w:rsidRDefault="00484B33" w:rsidP="00484B33">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0A6751B8" w14:textId="77777777" w:rsidR="00A600B7" w:rsidRPr="000F04FD" w:rsidRDefault="00A600B7" w:rsidP="00A600B7">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06F4C8AD" w14:textId="77777777" w:rsidR="00484B33" w:rsidRPr="00484B33" w:rsidRDefault="00484B33" w:rsidP="00484B33">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...638 lines deleted...]
-      <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006F1591"/>
-[...291 lines deleted...]
-    <w:rsid w:val="00FF4877"/>
+    <w:rsidRoot w:val="00484B33"/>
+    <w:rsid w:val="004279FB"/>
+    <w:rsid w:val="00484B33"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00712A79"/>
+    <w:rsid w:val="00791D75"/>
+    <w:rsid w:val="00B0730E"/>
+    <w:rsid w:val="00E330BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A3188A4"/>
+  <w14:docId w14:val="512B0191"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{736193B8-EF39-4C7E-9AE7-9616FE33851D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4395,50 +2382,51 @@
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4463,156 +2451,161 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="Medium List 2 Accent 1"/>
-[...81 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4682,681 +2675,917 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006F1591"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...17 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00484B33"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00484B33"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00484B33"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00484B33"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...27 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00484B33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00484B33"/>
+    <w:rPr>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-[...35 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00D10A12"/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-KopjeChar">
     <w:name w:val="Huisstijl-Kopje Char"/>
-    <w:basedOn w:val="Huisstijl-GegevenCharChar"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Huisstijl-Kopje"/>
     <w:locked/>
-    <w:rsid w:val="00D10A12"/>
+    <w:rsid w:val="00484B33"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
-    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-KopjeChar"/>
-    <w:rsid w:val="00D10A12"/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
-[...23 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
-      <w:bCs/>
-      <w:smallCaps/>
+      <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
-    <w:name w:val="Huisstijl-Paginanummering"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00430860"/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster1">
     <w:name w:val="Tabelraster1"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:next w:val="Tabelraster"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00A600B7"/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardgeenafstand">
     <w:name w:val="Standaard (geen afstand)"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00EC4FC1"/>
+    <w:rsid w:val="00484B33"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00484B33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00484B33"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/publicaties/2023/01/10/vluchtgegevens-regeringsvliegtuig-ph-gov" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/publicaties/2023/01/10/vluchtgegevens-regeringsvliegtuig-ph-gov" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Verdana (Min AZ)">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Verdana"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Verdana"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5374,65 +3603,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5453,80 +3682,93 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>1720</ap:Words>
-  <ap:Characters>9464</ap:Characters>
+  <ap:Words>1743</ap:Words>
+  <ap:Characters>9590</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>78</ap:Lines>
+  <ap:Lines>79</ap:Lines>
   <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11162</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11311</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>