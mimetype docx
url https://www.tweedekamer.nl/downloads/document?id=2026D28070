--- v0 (2026-06-08)
+++ v1 (2026-08-09)
@@ -1,2342 +1,1338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001D7911" w:rsidRDefault="00DD3B6E" w14:paraId="01954376" w14:textId="77777777">
-[...101 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00D537E7" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="094DB3B2" w14:textId="12A51E59">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7" w:rsidR="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7" w:rsidR="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Europese Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00D537E7" w:rsidP="00D537E7" w:rsidRDefault="00D537E7" w14:paraId="5EF8E54A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7" w:rsidR="00622BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2403</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00D537E7" w14:paraId="63CCD07D" w14:textId="0FA32118">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00D537E7" w:rsidP="00D537E7" w:rsidRDefault="00D537E7" w14:paraId="327D2088" w14:textId="69B61E3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="6A401510" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="2BFB9767" w14:textId="43673A9B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u, mede namens de minister-president en de minister van Buitenlandse Handel en Ontwikkelingssamenwerking, de geannoteerde agenda aan voor de Europese Raad van 18 en 19 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="6DEC022A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00D537E7" w:rsidP="00D537E7" w:rsidRDefault="00D537E7" w14:paraId="30433FA3" w14:textId="0BAE0CCE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00D537E7" w:rsidP="00D537E7" w:rsidRDefault="00D537E7" w14:paraId="1EED275C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="786183C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="50096FB7" w14:textId="1426A4E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="472547E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Geannoteerde Agenda Europese Raad van 18 en 19 juni 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="7C435921" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="3EBF3163" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Introductie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="47D67A1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 18 en 19 juni a.s. vindt de Europese Raad (ER) plaats in Brussel. Op de agenda staan Russische agressie tegen Oekraïne, het Midden-Oosten, het Meerjarig Financieel Kader (MFK), mondiale economische uitdagingen, Europese veiligheid en defensie, migratie, illegale drugs en georganiseerde drugscriminaliteit. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231381835" w:id="1"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Daarnaast zal de ER stilstaan bij het Europees semester en de ontwikkelingen omtrent de recente Ebola uitbraak in de Democratie Republiek Congo en Oeganda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>. De minister-president is voornemens deel te nemen aan de ER. Voorafgaand aan de ER zal de minister-president deelnemen aan een ontbijtsessie over migratie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="0A17412B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="392BBC8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Russische agressie tegen Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="5DED5453" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ER staat stil bij de voortdurende Russische agressieoorlog tegen Oekraïne. Naar verwachting spreekt de Raad hierbij over de urgentie van brede steun aan Oekraïne en het belang om de druk op Rusland op te voeren, onder meer door middel van sancties. Ook spreekt de ER over de actuele ontwikkelingen, onder meer in het vredesproces. Nederland blijft Oekraïne actief en meerjarig steunen. Juist nu is het van belang om koers te houden met voortgezette steun voor Oekraïne en verhoogde druk op Rusland, om het te bewegen tot betekenisvolle onderhandelingen over te gaan. Het kabinet zal in dit kader het belang benadrukken van de voorspoedige implementatie van de steunlening voor Oekraïne en de steun via de Europese Vredesfaciliteit, evenals voorspoedig werk aan ambitieuze aanvullende sanctiemaatregelen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231548307" w:id="2"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Daarnaast zal het kabinet andere lidstaten oproepen om meer bilaterale militaire en niet-militaire steun aan Oekraïne te leveren, omdat de noden in Oekraïne urgent en hoog blijven en de EU-sporen voor steun aan Oekraïne niet al deze noden dekken.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verder zal het kabinet oproepen tot de formele opening van de onderhandelingsclusters in het toetredingsproces van Oekraïne en Moldavië, te beginnen met Cluster 1, als deze opening zich niet reeds heeft voorgedaan. In dat geval zal het kabinet deze stap van harte verwelkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="74C8CB97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="56375F15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231307283" w:id="3"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="254792F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ER zal spreken over de situatie in het Midden-Oosten en daarbij naar verwachting ingaan op Iran en de situatie in de Straat van Hormuz, Libanon, Israël en de Palestijnse Gebieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="45DD6AD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="5A57950A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal pleiten voor een actieve Europese rol ter ondersteuning van de diplomatieke inzet om te komen tot een akkoord tussen de VS en Iran. Het is belangrijk dat hierbij het recht op vrije doorvaart in de Straat van Hormuz wordt erkend. Ook dienen duidelijke afspraken gemaakt te worden over het Iraanse nucleaire programma om te voorkomen dat Iran ooit een kernwapen kan ontwikkelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="6CFD748D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zal daarnaast pleiten voor Europese steun aan onze partners in de regio, waaronder de Golfstaten. Tot slot zal de Raad naar verwachting aandacht besteden aan het mitigeren van de mondiale impact van het conflict op o.a. energiezekerheid en voedselzekerheid.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="526D2FD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="41D15D97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Met betrekking tot Libanon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7" w:rsidDel="00F350DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blijft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7" w:rsidDel="00F350DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>zijn zorgen over de situatie en de aanhoudende schendingen van het staakt-het-vuren uitspreken. Het kabinet zet zich in voor een stevige EU-positie waarin wordt opgeroepen om verdere militaire escalatie te voorkomen. Tevens zal het kabinet in de Raad het belang van steun aan de Libanese autoriteiten onderstrepen. Het kabinet verwelkomt de directe onderhandelingen tussen Libanon en Israël. Het is van belang dat Libanon en Israël de onderhandelingen doorzetten om te komen tot een duurzame diplomatieke oplossing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7" w:rsidDel="00B141E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="180047D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="5DCFEE39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Het kabinet blijft aandacht vragen voor de situatie in de Gazastrook, het belang benadrukken van de implementatie van de VNVR-resolutie 2803, waaronder ongehinderde en veilige humanitaire toegang, inclusief het heropenen van de mogelijkheid van medische hulpverlening aan patiënten uit Gaza op de Westelijke Jordaanoever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarnaast zal het kabinet zorgen uitspreken over de slechte situatie op de Westelijke Jordaanoever door onder meer toenemend kolonistengeweld en de uitbreiding van illegale nederzettingen en Israëlische controle, in het bijzonder in het E1-gebied. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231386594" w:id="4"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft deze ontwikkelingen, net als andere lidstaten, veroordeeld. Het kabinet zal het belang van aanvullende sancties tegen gewelddadige kolonisten en organisaties onderstrepen, alsook van aanvullende sancties tegen Hamas en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Palestinian Islamic Jihad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231386612" w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal onderstrepen dat straffeloosheid op het gebied van kolonistengeweld tegengegaan moet worden voor alle betrokken partijen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zal het kabinet benadrukken dat Europese druk op Israël nodig is om gedragsverandering te bewerkstelligen. Maatregelen op het gebied van handel, waaronder de handel met onrechtmatige nederzettingen, blijven hier onderdeel van zoals reeds benadrukt tijdens de Raad Buitenlandse Handel, en de informele Raad van Buitenlandse Zaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="0CF2DD9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="5C2CD93A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meerjarig Financieel Kader (MFK) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="3F967650" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Cypriotische voorzitterschap heeft voor de aankomende ER in juni de voortgang van de onderhandelingen over het volgende MFK en het eigenmiddelenbesluit (EMB) geagendeerd. De onderhandelingen over het MFK en het EMB worden binnen de ER gestructureerd aan de hand van de zogenoemde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>negotiating box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, oftewel het onderhandelingsdocument. Naar verwachting zal het Cypriotische voorzitterschap in aanloop naar de ER een nieuwe versie verspreiden onder de lidstaten en deze tijdens de ER presenteren. Naar verwachting betreft dit de eerste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>negotiating box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarin concrete bedragen zijn opgenomen. Uw Kamer zal van het kabinet een appreciatie ontvangen. Het kabinet zet in op het beperken van de stijging van de EU-afdrachten en modernisering van het MFK inclusief versterking van de rechtsstaatconditionaliteiten, conform de geformuleerde inzet in de meest recente MFK Kamerbrief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7" w:rsidDel="00495AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="0A45B8A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="2FC98D20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Mondiale economische uitdagingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="6237CFC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De Europese regeringsleiders zullen tijdens het diner van gedachten wisselen over mondiale economische uitdagingen, zonder daarbij conclusies aan te nemen. De bespreking bouwt voort op de ER van 19 en 20 maart over concurrentievermogen en interne markt en de buitengewone ER van 12 februari jl. over geo-economie en concurrentievermogen. Op 16 april jl. circuleerde de Commissie een “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>One Europe, One Market</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>” Roadmap die tijdens de informele ER van 23-24 april politiek is gesteund. De inzet van het kabinet is gericht op het versterken van de Europese economische slagkracht en EU weerbaarheid door o.a. mitigatie van risicovolle strategische afhankelijkheden. Dit kan door de interne markt te voltooien langs de lijnen van het coalitieakkoord, door de eigen productiviteit te verhogen, te investeren in eigen schone energie en eigen industriële posities, het aangaan en verdiepen van partnerschappen met derde landen en de ontwikkeling van gerichte, gemoderniseerde handelsdefensieve instrumenten. In deze context zal het kabinet aandacht vragen voor meer samenhang in beleid en een sterkere gezamenlijke inzet. Alleen door gecoördineerd te handelen en publieke en private slagkracht te bundelen, kan Europa zijn economische positie duurzaam versterken en sneller inspelen op een veranderende geopolitieke omgeving. Er is binnen de ER brede overeenstemming over de urgentie van het versterken van het EU-concurrentievermogen en vervolmaken van de interne markt. Tegelijkertijd hebben lidstaten verschillende opvattingen over de instrumenten die voor het versterken van het concurrentievermogen en het afbouwen van risicovolle strategische afhankelijkheden ingezet dienen te worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="122AE641" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="12D000BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Europese veiligheid en defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="69ADEA86" w14:textId="0016BE43">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de ER zal ook gesproken worden over de Europese veiligheid en defensie, waarbij naar verwachting onder andere vooruitgeblikt zal worden naar de NAVO-top op 7-8 juli in Ankara. Het kabinet zet in op een sterk Europa binnen de NAVO. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk228528914" w:id="6"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Europese defensie-industrie te versterken pleit het kabinet voor ambitieuze uitwerking van de Routekaart defensiegereedheid van oktober 2025, waaronder het spoedig afronden van de triloog-onderhandelingen over de defensie-omnibus en de onderhandelingen over militaire mobiliteit. Ook kijkt het kabinet uit naar de aangekondigde Europese Veiligheidsstrategie, de Commissievoorstellen voor de defensie-interne markt en de herziening van de aanbestedingsrichtlijn. Het kabinet steunt de inspanningen gericht op het operationaliseren van artikel 42 lid 7 van het EU-Verdrag om de weerbaarheid en slagvaardigheid van de EU – en daarmee ook de NAVO – te versterken. In besprekingen over artikel 42.7 benadrukt Nederland het belang van coördinatie en samenwerking met de NAVO, een heldere taakverdeling tussen de EU en de NAVO en het voorkomen van onnodige duplicatie tussen beide organisaties. Onze vrede en veiligheid kunnen we alleen samen met onze bondgenoten binnen en buiten Europa waarborgen. We zetten ons daarom in voor verstevigde samenwerking binnen Europa en samenwerking met derde landen, zoals het Verenigd Koninkrijk, Oekraïne, Noorwegen, Canada, de Verenigde Staten en Turkije. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="500B1382" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="78ABC13C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="702124E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet ziet uit naar de reguliere voortgangsbrief van de Commissie over de EU-inzet op migratie. Voor het kabinet is het essentieel dat de ER zowel de interne als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de externe aspecten van migratie binnen de EU adresseert. Prioriteiten hierbij zijn het tegengaan van irreguliere migratie, de bescherming van migranten en vluchtelingen en het bevorderen van terugkeer. Hierbij wordt ingezet op de adequate werking en versterking van het Asiel- en Migratiepact (dat daags voor de ER in werking treedt). Essentieel hiervoor is de naleving van de Dublin-verordening, de (door)ontwikkeling van brede partnerschappen inclusief de operationalisering van innovatieve oplossingen en de implementatie van de Terugkeerverordening. Voorafgaand aan de ER zal het kabinet met gelijkgezinde lidstaten en de Commissie in gesprek gaan over de operationalisering van innovatieve vormen van migratiesamenwerking, waarin Nederland een voortrekkersrol heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="42910FAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="52133963" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Illegale drugs en georganiseerde drugscriminaliteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="468D6720" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De ER zal spreken over de uitdagingen bij het bestrijden van de handel in- en het gebruik van illegale drugs en zal richting geven aan een adequate implementatie van de EU Drugs Strategie. Het kabinet verwelkomt de agendering en acht het van belang dat de EU coherent optreedt tegen landen die drugshandelaren herbergen en zich niet aan internationale verplichtingen houden. Daarnaast verwelkomt het kabinet de publicatie van de EU-drugsstrategie en het EU actieplan tegen drugshandel. Voor het kabinet is het van belang dat de aanpak holistisch is, activiteiten binnen bestaande mandaten van de betrokken agentschappen plaatsvinden en dubbelingen worden voorkomen. Ook steunt het kabinet inzet op preventie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="39BA2080" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="347D9B3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Europees Semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="51B8D9E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Op 3 juni jl. heeft de Commissie het lentepakket in het kader van het Europees Semester gepubliceerd, met onder andere haar voorstellen voor landspecifieke aanbevelingen. Het Europees Semester is het jaarlijkse proces waarin lidstaten hun economisch en budgettair beleid coördineren. De Kamer ontvangt een uitgebreide appreciatie van dit pakket met de nazending op de geannoteerde agenda voor de Ecofinraad van 12 juni a.s. De ER zal naar verwachting de landspecifieke aanbevelingen bekrachtigen, zodat zij vervolgens officieel kunnen worden aangenomen tijdens de Ecofinraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00622BEC" w:rsidP="00D537E7" w:rsidRDefault="00622BEC" w14:paraId="3B8C9151" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D537E7" w:rsidR="00FE0FA3" w:rsidP="00D537E7" w:rsidRDefault="00FE0FA3" w14:paraId="299091C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D537E7" w:rsidR="00FE0FA3" w:rsidSect="001B32B1">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01954386" w14:textId="77777777" w:rsidR="00DD3B6E" w:rsidRDefault="00DD3B6E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="444B2B27" w14:textId="77777777" w:rsidR="00F14C47" w:rsidRDefault="00F14C47" w:rsidP="00622BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01954388" w14:textId="77777777" w:rsidR="00DD3B6E" w:rsidRDefault="00DD3B6E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6BB3D820" w14:textId="77777777" w:rsidR="00F14C47" w:rsidRDefault="00F14C47" w:rsidP="00622BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69CE3202" w14:textId="77777777" w:rsidR="008F36CB" w:rsidRDefault="008F36CB">
+  <w:p w14:paraId="55DCA9EA" w14:textId="77777777" w:rsidR="00B553FD" w:rsidRPr="00622BEC" w:rsidRDefault="00B553FD" w:rsidP="00622BEC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0064E4F2" w14:textId="77777777" w:rsidR="008F36CB" w:rsidRDefault="008F36CB">
+  <w:p w14:paraId="03A47A82" w14:textId="77777777" w:rsidR="00B553FD" w:rsidRPr="00622BEC" w:rsidRDefault="00B553FD" w:rsidP="00622BEC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="257CCB23" w14:textId="77777777" w:rsidR="008F36CB" w:rsidRDefault="008F36CB">
+  <w:p w14:paraId="38E08E0C" w14:textId="77777777" w:rsidR="00B553FD" w:rsidRPr="00622BEC" w:rsidRDefault="00B553FD" w:rsidP="00622BEC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01954382" w14:textId="77777777" w:rsidR="00DD3B6E" w:rsidRDefault="00DD3B6E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1706102B" w14:textId="77777777" w:rsidR="00F14C47" w:rsidRDefault="00F14C47" w:rsidP="00622BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01954384" w14:textId="77777777" w:rsidR="00DD3B6E" w:rsidRDefault="00DD3B6E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4A683FF7" w14:textId="77777777" w:rsidR="00F14C47" w:rsidRDefault="00F14C47" w:rsidP="00622BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="60128526" w14:textId="561475F4" w:rsidR="00622BEC" w:rsidRPr="00D537E7" w:rsidRDefault="00622BEC" w:rsidP="00622BEC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cf. toezegging in Kamerstuk 23 432, nr. 718</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="418AF4EC" w14:textId="509838D1" w:rsidR="00622BEC" w:rsidRPr="00D537E7" w:rsidRDefault="00622BEC" w:rsidP="00622BEC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D537E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerbrief ‘Update Nederlandse inzet ten aanzien van de onderhandelingen over het Meerjarig Financieel Kader 2028–2034 en het eigenmiddelenbesluit van de EU’, Kamerstuk 22 112, nr. 4357, 22 mei 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B581041" w14:textId="77777777" w:rsidR="008F36CB" w:rsidRDefault="008F36CB">
+  <w:p w14:paraId="5332CE19" w14:textId="77777777" w:rsidR="00B553FD" w:rsidRPr="00622BEC" w:rsidRDefault="00B553FD" w:rsidP="00622BEC">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0195437E" w14:textId="77777777" w:rsidR="001D7911" w:rsidRDefault="00DD3B6E">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="709E246D" w14:textId="77777777" w:rsidR="00B553FD" w:rsidRPr="00622BEC" w:rsidRDefault="00B553FD" w:rsidP="00622BEC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01954380" w14:textId="77777777" w:rsidR="001D7911" w:rsidRDefault="00DD3B6E">
+  <w:p w14:paraId="0A2AAA5D" w14:textId="77777777" w:rsidR="00B553FD" w:rsidRPr="00622BEC" w:rsidRDefault="00B553FD" w:rsidP="00622BEC">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1155 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001D7911"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00FF7267"/>
+    <w:rsidRoot w:val="00622BEC"/>
+    <w:rsid w:val="001B32B1"/>
+    <w:rsid w:val="002A4FC6"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rsid w:val="00843FA0"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A634EC"/>
+    <w:rsid w:val="00B553FD"/>
+    <w:rsid w:val="00B90B78"/>
+    <w:rsid w:val="00D537E7"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F14C47"/>
+    <w:rsid w:val="00F32F82"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="13313"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="01954376"/>
-  <w15:docId w15:val="{B869AB68-A414-45D1-A503-38D8230F1415}"/>
+  <w14:docId w14:val="2D2F8C50"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{228F9974-6305-49F7-A35F-852ACCD2474D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2345,77 +1341,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2440,75 +1436,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2543,55 +1539,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2660,813 +1656,851 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00622BEC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...230 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00622BEC"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00622BEC"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD3B6E"/>
+    <w:rsid w:val="00622BEC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD3B6E"/>
+    <w:rsid w:val="00622BEC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00622BEC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00622BEC"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3519,51 +2553,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3627,65 +2661,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3706,162 +2740,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>237</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1788</ap:Words>
+  <ap:Characters>9836</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>81</ap:Lines>
+  <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>278</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11601</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0055F681836368544EB396FE51FDFF647E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>